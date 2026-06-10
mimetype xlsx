--- v0 (2026-02-15)
+++ v1 (2026-06-10)
@@ -54,2535 +54,2535 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_001-18_regulament_carro_prefeitura__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_001-18_regulament_carro_prefeitura__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que seja feito a regulamentação e adesivamento do carro do gabinete_x000D_
 da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_002-18_croqui_da_praca_caetano__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_002-18_croqui_da_praca_caetano__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que seja enviado a esta Casa de Leis o croqui da reforma da Praça_x000D_
 Caetano Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_003-18_sol_notas_dos_gastos_da_festa__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_003-18_sol_notas_dos_gastos_da_festa__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que seja enviado a esta Casa de Leis as notas de todos os gastos_x000D_
 (alimentação, serviço de som, etc...) da Festa de Nossa Senhora das Vitórias,_x000D_
 ocorrida no mês de Outubro de 2017.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_004-18_sol_do_tribu_as_recomendacoes__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_004-18_sol_do_tribu_as_recomendacoes__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Antonio Gilberto de Oliveira Jales – Presidente do_x000D_
 Tribunal de Contas do RN, solicitando que seja enviado a esta Casa de Leis as_x000D_
 recomendações feitas a Prefeitura Municipal de Carnaúba dos Dantas/RN,_x000D_
 referente ao Limite Prudencial.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fabiano Pacomio</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_005-18__projeto_de_lei_sobre_insalubres_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_005-18__projeto_de_lei_sobre_insalubres_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmº. Sr. Gilson Dantas de Oliveira - Prefeito Municipal, solicitando que seja criado o Projeto de Lei com clareza às definições das atividades insalubres e perigosas dos Servidores Públicos Municipais no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_006-18_prog_regulari_fundiar__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_006-18_prog_regulari_fundiar__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal e_x000D_
 ao Ilmº Sr. Raimundo Costa Sobrinho – Secretário Estadual de Assuntos_x000D_
 Fundiários e Apoio a Reforma Agrária, solicitando que o Executivo Municipal de_x000D_
 Carnaúba dos Dantas, manifeste interesse de ser inserido no Programa de_x000D_
 Regularização Fundiária do Governo do RN e busque solucionar a problemática_x000D_
 das limitações do município de Carnaúba dos Dantas com as cidades_x000D_
 circunvizinhas do RN e PB.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_007-18_inform_arrecadacao_iptu__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_007-18_inform_arrecadacao_iptu__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que seja encaminhado a esta Casa Legislativa, informações sobre_x000D_
 arrecadação do IPTU - Imposto Predial e Territorial Urbano, referente ao ano de_x000D_
 2017, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_008-18_inform_plano_municipal_saneamento__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_008-18_inform_plano_municipal_saneamento__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, ao Ilmº_x000D_
 Sr. Presidente do COPIRN – Consorcia Público Intermunicipal do Rio Grande do_x000D_
 Norte, e ao IImº (ª) Sr (ª) representante do NICT – Núcleo Intersetorial de_x000D_
 Cooperação Técnica - (FUNASA) integrante do Comitê de Coordenação_x000D_
 municipal, solicitando que seja encaminhado a esta Casa Legislativa, informações_x000D_
 sobre a elaboração do PMSB – Plano Municipal de Saneamento Básico, no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nilson</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento_009-18_inform_sobre_orcamento_p_festa_de_marco_2018__-_nilson_4_sessao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento_009-18_inform_sobre_orcamento_p_festa_de_marco_2018__-_nilson_4_sessao.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que seja encaminhado a esta Casa Legislativa, informações sobre o_x000D_
 planejamento e orçamento para a festa do Padroeiro do nosso Município, que_x000D_
 será ocorrido no mês de Março de 2018.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dué Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_010-18_oi_telefonia_inform__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_010-18_oi_telefonia_inform__-_due.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Enrico de Jesus Teles Neto – Diretor Presidente da Oi_x000D_
 Telefonia, solicitando informações sobre as constantes quedas de sinal de_x000D_
 comunicação da Oi rede de celular aqui em nosso município – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_011-18_termo_de_doacao_predio_correios__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_011-18_termo_de_doacao_predio_correios__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª. Srª. Secretária Municipal de Administração e Planejamento_x000D_
 Juliana de Souza Medeiros, solicitando que seja enviado a esta Casa de Leis o_x000D_
 termo de doação do antigo Prédio dos Correios – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_012-18_projetos_de_lei_vir_c_parecer_juridico__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_012-18_projetos_de_lei_vir_c_parecer_juridico__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que os Projetos de Lei do Executivo sejam enviados juntamente com o_x000D_
 Parecer Jurídico.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/926/requerimento_013-18_inform_acoes_realizadas_pelo_sindserp__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/926/requerimento_013-18_inform_acoes_realizadas_pelo_sindserp__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. José Adenilson de Medeiros – Presidente do_x000D_
 SINDSERP – Sindicato dos Servidores Públicos Municipais de Carnaúba dos_x000D_
 Dantas/RN, solicitando informações sobre as ações realizadas pelo SINDSERP –_x000D_
 Sindicato dos Servidores Públicos Municipais de Carnaúba dos Dantas/RN,_x000D_
 durante o ano de 2017 aos dias atuais.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_014-18_informacoes_iphan__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_014-18_informacoes_iphan__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª. Srª. Kátia Bogéa – Presidenta do IPHAN (Instituto do_x000D_
 Patrimônio Histórico e Artístico Nacional), solicitando informações se houve a_x000D_
 comunicação ou não, da Prefeitura Municipal de Carnaúba dos Dantas/RN a_x000D_
 respeito da modificação da Praça Caetano Dantas, localizada no Centro do nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_015-18_inform_membros_conselho_saneamento__-_fabiano_9.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_015-18_inform_membros_conselho_saneamento__-_fabiano_9.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº_x000D_
 Sr. Múcio Dantas de Oliveira – Secretário Municipal de Agricultura, Meio_x000D_
 Ambiente e Pesca, solicitando cópia de portaria nomeando os membros do CMSB_x000D_
 – Conselho Municipal de Saneamento Básico de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_016-18__copia_dos_dados_bancario_do_fundo_do_cmsb_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_016-18__copia_dos_dados_bancario_do_fundo_do_cmsb_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal e ao Ilmº Sr. Múcio Dantas de Oliveira - Secretário de Agricultura, Meio Ambiente e Pesca, solicitando cópia dos dados bancários do FUNDO do CMSB - Conselho Municipal  de Saneamento Básico de Carnaúba dos Dantas/RN, como também o atual saldo bancário</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/929/requerimento_017-18_prefeito_comunicar_viagens__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/929/requerimento_017-18_prefeito_comunicar_viagens__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que todas as viagens oficiais sejam comunicado a esta Casa_x000D_
 Legislativa.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_018-18_inform_valor_arrecardado_feira_livre__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_018-18_inform_valor_arrecardado_feira_livre__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº. Sr. Coordenador de Tributação Roberto Augusto Dantas,_x000D_
 solicitando que seja encaminhado cópia dos valores arrecadado nas barracas do_x000D_
 Monte do Galo, como também da feira livre dos domingos – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_019-18_inf_sobre_emenda_fatima_bezerra__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_019-18_inf_sobre_emenda_fatima_bezerra__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a_x000D_
 Ilmª Srª. Maria das Vitórias Bezerra – Secretária Municipal de Saúde, solicitando_x000D_
 que seja encaminhado a está Casa Legislativa, informação em que o Executivo_x000D_
 Municipal irá destinar a Emenda da Senadora Fátima Bezerra – Saúde-Custeio_x000D_
 2018.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Josiene</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_020-18_solicitanto_copia_da_nf_-_nota_fiscal_de_prestacao_de_servico_realizado_no_camihao_pipa_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_020-18_solicitanto_copia_da_nf_-_nota_fiscal_de_prestacao_de_servico_realizado_no_camihao_pipa_-_josiene.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal e ao Ilmº Sr. Múcio Dantas de Oliveira - Secretário Municipal de Agricultura Meio Ambiente e Pesca, solicitando cópia da NF - Nota Fiscal da prestação de serviço realizado no caminhão pipa - PAC 2, veículo da frota do município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_021-18_solicita_copia_da_licitasao_destinada_a_festa_de_sao_jose_padroeiro_do_nosso_municipio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_021-18_solicita_copia_da_licitasao_destinada_a_festa_de_sao_jose_padroeiro_do_nosso_municipio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Gilson Dantas de Oliveira, que seja enviado a esta casa informações sobre todos os gastos (palco, iluminação, som, bandas, etc...), como também cópia da licitação destinada a festa de São José Padroeiro do nosso Município.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/955/requerimento_022-18_inform_sobre_convenio_copirn__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/955/requerimento_022-18_inform_sobre_convenio_copirn__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª. Srª. Maria das Vitórias Bezerra Dantas - Secretária Municipal_x000D_
 de Saúde, solicitando que seja enviado a esta Casa informações sobre a tabela_x000D_
 de preços do Convênio com a COPIRN - Consórcio Intermunicipal do Rio Grande_x000D_
 do Norte.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/956/requerimento_023-18_recursos_oriundos_das_vendas_tumulos__-_marcelo_12.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/956/requerimento_023-18_recursos_oriundos_das_vendas_tumulos__-_marcelo_12.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Roberto Augusto Dantas – Coordenador Municipal de_x000D_
 Tributação, solicitando que seja enviado a está Casa Legislativa cópia dos_x000D_
 recursos oriundos das vendas dos terrenos dos túmulos no Cemitério Municipal_x000D_
 de 2017 até a data de hoje - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/957/requerimento_024-18_inform_aterro_sanitario_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/957/requerimento_024-18_inform_aterro_sanitario_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao_x000D_
 Ilmº Sr. Luciano Santos - Presidente do Consórcio do Aterro Sanitário de_x000D_
 Resíduos Sólidos do Seridó e Prefeito do município de Lagoa Nova, solicitando_x000D_
 informações sobre o andamento do projeto do futuro Aterro Sanitário de Resíduos_x000D_
 Sólidos do Seridó.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/958/requerimento_025-18_caern_infor_abastecimento_-_josiene_11.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/958/requerimento_025-18_caern_infor_abastecimento_-_josiene_11.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Responsável setor da CAERN (Companhia de Águas e_x000D_
 Esgotos do RN), solicitando informações com relação a deficiência no_x000D_
 abastecimento de água em Carnaúba dos Dantas, como também que seja criada_x000D_
 tabela da racionamento para que a população fique informada dos dias que terá_x000D_
 abastecimento em cada setor do nosso município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/959/requerimento_026-18_recapeamento_asfaltico__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/959/requerimento_026-18_recapeamento_asfaltico__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Robinson Faria – Governador do Rio Grande do Norte,_x000D_
 solicitando que seja feito recapeamento asfáltico no trecho da RN 2888 - que liga_x000D_
 o Povoado Rajada até a divisa com a Paraíba, incluindo dentro do município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/960/requerimento_027-18_infor_abertura_ubs__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/960/requerimento_027-18_infor_abertura_ubs__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando informações sobre a abertura da UBS – Unidade Básica de Saúde,_x000D_
 localizado no Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/961/requerimento_028-18_criacao_frente_parlamentar_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/961/requerimento_028-18_criacao_frente_parlamentar_-_due.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que seja criado nos âmbitos_x000D_
 desta Casa Legislativa a Frente Parlamentar dos Direitos da Criança e do_x000D_
 Adolescente de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/962/requerimento_029-18_esplanacoes_sobre_a_secretaria_saude__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/962/requerimento_029-18_esplanacoes_sobre_a_secretaria_saude__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª Srª. Maria das Vitórias Bezerra Dantas – Secretária Municipal_x000D_
 de Saúde, solicitando que com base no Art. 25 da Lei Orgânica Municipal, venha_x000D_
 a esta Casa Legislativa para fazer explanação a respeito das ações que estão_x000D_
 sendo realizadas pela secretária Municipal, trazendo relatório contendo tais_x000D_
 informações.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/963/requerimento_030-18_esplanacoes_sobre_a_secretaria_obras__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/963/requerimento_030-18_esplanacoes_sobre_a_secretaria_obras__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal_x000D_
 de Obras e Serviços Urbanos, solicitando que com base no Art. 25 da Lei_x000D_
 Orgânica Municipal, venha a esta Casa Legislativa para fazer explanação a_x000D_
 respeito das ações que estão sendo realizadas pela secretária Municipal,_x000D_
 trazendo relatório contendo tais informações.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_031-18_esplanacoes_sobre_a_secretaria_agricultura__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_031-18_esplanacoes_sobre_a_secretaria_agricultura__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Múcio Dantas de Oliveira – Secretário Municipal de_x000D_
 Agricultura, Meio Ambiente e Pesca, solicitando que com base no Art. 25 da Lei_x000D_
 Orgânica Municipal, venha a esta Casa Legislativa para fazer explanação a_x000D_
 respeito das ações que estão sendo realizadas pela secretária Municipal,_x000D_
 trazendo relatório contendo tais informações.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_032-18_escala_motoriostas_saude__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_032-18_escala_motoriostas_saude__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a_x000D_
 Ilmª Srª. Maria das Vitórias Bezerra Dantas – Secretária Municipal de Saúde,_x000D_
 solicitando que com base no Art. 25 da Lei Orgânica Municipal, envie a esta Casa_x000D_
 Legislativa a escala de todos os motoristas lotados na Secretaria Municipal de_x000D_
 Saúde de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_033-18_que_seja_feita_investigacao_quanto_aos_horarios_de_trabalho_dos_motoristas_da_saude_da_cidade_de_carnauba_dos_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_033-18_que_seja_feita_investigacao_quanto_aos_horarios_de_trabalho_dos_motoristas_da_saude_da_cidade_de_carnauba_dos_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Silvio Ricardo Gonçalves de Andrade Brito - Promotor de Justiça da cidade de Acari, solicitando que seja feita investigação quanto aos horários de trabalho dos motoristas da saúde da cidade de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_034-18_caravana_ecologica__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_034-18_caravana_ecologica__-_due.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Robinson Faria – Governador do Rio Grande do Norte,_x000D_
 e ao Exmº Sr. Rondinelle Silva Oliveira – Diretor Geral do IDEMA (Instituto de_x000D_
 Desenvolvimento Sustentável e Meio Ambiente), solicitando que viabilize meios_x000D_
 de trazer o Projeto da Caravana Ecológica aqui para Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_035-18_solicita_informacoes_a_respeito_das_atas_das_reunioes_do_conselho_que_estao_sendo_assinadas_sem_votacao-marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_035-18_solicita_informacoes_a_respeito_das_atas_das_reunioes_do_conselho_que_estao_sendo_assinadas_sem_votacao-marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da llmª Srª Maria das Vitórias Bezerra Dantas - Secretária Municipal de saúde,  solicitando informações a respeito das atas das reuniões do conselho que estão sendo assinadas sem votação.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_036-18_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_pulblica_destinada_a_explanacao_sobre_as_taxas_que_estao_sendo_cobradas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_036-18_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_pulblica_destinada_a_explanacao_sobre_as_taxas_que_estao_sendo_cobradas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª Srª Luciana Vale - Gerente do Banco Bradesco, solicitando que juntamente ao INSS de Jardim do Seridó, seja disponibilizado um dia para realização de uma audiência púlblica destinada a explanação sobre as taxas que estão sendo cobradas.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/972/requerimento_037-18_inform_a_respeito_materias_nao__respondidas__-_marcelo_co.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/972/requerimento_037-18_inform_a_respeito_materias_nao__respondidas__-_marcelo_co.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª Srª. Maria Eugênia Dantas – Chefe de Gabinete, solicitando_x000D_
 informações a respeitos de matérias passadas que ainda não foram executadas_x000D_
 ou respondidas, a saber:_x000D_
  Requerimento 009/2018;_x000D_
  Indicação 045/2017.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_038-18_motoniv_rua_estanislau_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_038-18_motoniv_rua_estanislau_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que_x000D_
 determine ao setor competente, para que passe a máquina Motoniveladora na_x000D_
 Rua Estanislau Cândido de Medeiros, como também, nas demais Ruas que não_x000D_
 são pavimentadas no Bairro Santa Rita, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_039-18_bens_tombados__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_039-18_bens_tombados__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a está Casa de Lei quais são os bens tombados em nosso_x000D_
 município e quais as manutenções feitas no ultimo ano.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_040-18_parquinho__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_040-18_parquinho__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 instalado um Parquinho Infantil na Praça Pública Antônio Justino Dantas no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_041-18_inform_sobre_convenio_copirn__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_041-18_inform_sobre_convenio_copirn__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª. Srª. Maria das Vitórias Bezerra Dantas - Secretária Municipal_x000D_
 de Saúde, solicitando que seja enviado a esta Casa informações sobre a tabela_x000D_
 dos procedimentos discriminados do Convênio com a COPIRN - Consórcio_x000D_
 Intermunicipal do Rio Grande do Norte e da AMSO – Associações dos Municípios_x000D_
 Micro Região do Seridó de Currais Novos/RN.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_042-18_que_seja_encaminho_a_esta_casa_legislativa_as_informacoes_dos_conselhos_municipais_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_042-18_que_seja_encaminho_a_esta_casa_legislativa_as_informacoes_dos_conselhos_municipais_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal, que seja encaminho a esta casa Legislativa as informações dos Conselhos Municipais do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_043-18__que_seja_criado_e_nomeado_por_meio_de_portaria_a_comissao_de_incentivos_fiscais__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_043-18__que_seja_criado_e_nomeado_por_meio_de_portaria_a_comissao_de_incentivos_fiscais__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal, que seja criado e nomeado por meio de portaria a comissão de incentivos Fiscais para que o Poder Executivo Municipal cumpra com a Lei Municipal de nº 923 de 30 de Setembro de 2017.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_044-18_que_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_publica_destinada_a_discussao_sobre_a_demanda_reprimida_de_exames_de_carnauba_dos_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_044-18_que_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_publica_destinada_a_discussao_sobre_a_demanda_reprimida_de_exames_de_carnauba_dos_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Silvio Ricardo Gonçalves de Andrade Brito - Promotor de Justiça da cidade de Acari, solicitando que juntamente com a população Carnaubense, seja disponibilizado um dia para realização de uma audiência pública destinada a discussão sobre a demanda reprimida de exames aqui de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_045-18_extrato_previdenciario__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_045-18_extrato_previdenciario__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que com base no Art. 25 da Lei Orgânica Municipal, seja enviado a_x000D_
 esta Casa Legislativa o extrato previdenciário do pagamento do INSS dos_x000D_
 funcionários da Prefeitura Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_046-18_seja_enviada_a_esta_casa_legislativa_informacoes_explicacoes_sobre_o_desconto_de_03_tres_uteis_no_salario_do_servidor_que_faltou_apenas_01_um_dia_de_servico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_046-18_seja_enviada_a_esta_casa_legislativa_informacoes_explicacoes_sobre_o_desconto_de_03_tres_uteis_no_salario_do_servidor_que_faltou_apenas_01_um_dia_de_servico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal, solicitando que com base no Art. 25 da Lei Orgânica Municipal, seja enviada a esta casa Legislativa informações/explicações sobre o desconto de 03 (três) úteis no salário do servidor que faltou apenas 01 (um) dia de serviço.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_047-18_sec_estado__lazer__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_047-18_sec_estado__lazer__-_due.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Fernando Dantas Villar Ramalho – Secretário de_x000D_
 Estado do Esporte e Lazer SEEL, solicitando que viabilize meios de disponibilizar_x000D_
 bolas de futebol de campo de futsal, coletes, uniformes, cones, redes de vôlei,_x000D_
 bolas de vôlei e futevôlei, medalhas e troféus, destinado aos atletas de Carnaúba_x000D_
 dos Dantas/RN</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/983/requerimento_048-18_seja_disponibilizado_a_unidade_movel_de_coleta_de_sangue_para_atender_aos_doadores_voluntarios_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/983/requerimento_048-18_seja_disponibilizado_a_unidade_movel_de_coleta_de_sangue_para_atender_aos_doadores_voluntarios_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal e o Ilmº Sr. Dr. Rodrigo Vilar de Freitas - Diretor Geral do Hemocentro do RN, que seja disponibilizado a unidade móvel de coleta de sangue para atender aos doadores voluntários do município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/984/requerimento_049-18_servidor_caern_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/984/requerimento_049-18_servidor_caern_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Marcelo Saldanha Toscano – Diretor Presidente da_x000D_
 CAERN – Companhia de Águas e Esgotos, e a Ilmª Srª. Rosi Gurgel – Diretora_x000D_
 Regional da CAERN no Seridó, que a CAERN possa designar um Servidor de_x000D_
 Atendimento ao Cliente no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Josiene, Marfran Medeiros, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_050-18_copias_compras_produtos_alimenticios-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_050-18_copias_compras_produtos_alimenticios-_fabiano.pdf</t>
   </si>
   <si>
     <t>Exmº Sr. Gilson Dantas de Oliveira – Prefeito_x000D_
 Municipal de Carnaúba dos Dantas, que seja encaminhado mensalmente a esta_x000D_
 Casa Legislativa, Copias de Ordens de Compras empenhadas de Produtos_x000D_
 Alimentícios, Copias de NF – Notas Fiscais, Copias de Memorando das_x000D_
 secretárias solicitando aquisição dos produtos referente a todas as compras_x000D_
 realizada de 01 de janeiro de 2018 aos dias atuais, pelo Poder Executivo_x000D_
 Municipais de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal, a Ilmª Sr.ª Maria das Vitórias Bezerra - Secretária Municipal de Saúde, o Ilmº Sr. Múcio Dantas de Oliveira _ Secretário Municipal de agricultura, Meio Ambiente e Pesca, o Ilmº Laércio Júnior da Siva Lourenço - Secretário Municipal de Obras e Transporte Públicos, convidar os cuidadores voluntários de animais, bem como os demais edis, para tratar sobre o tema, a ser realizado.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_052-18_parquinho_santa_rita__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_052-18_parquinho_santa_rita__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 instalado um Parquinho Infantil na Praça Pública do Bairro Santa Rita, município_x000D_
 de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_053-18_inform_emendas_fatima__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_053-18_inform_emendas_fatima__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e_x000D_
 a Ilmª Srª. Maria das Vitórias Bezerra – Secretária Municipal de Saúde, que seja_x000D_
 encaminhado a está Casa de Lei, as informações em que será destinado as_x000D_
 Emendas Parlamentares de número de proposta 36000172357201800 e_x000D_
 10292556000/1170-01, ambas da Senadora Fátima Bezerra.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1014/requerimento_054-18_inform_ruas_calcadas__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1014/requerimento_054-18_inform_ruas_calcadas__-_josiene.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando informações a respeito das Ruas que ainda necessitam de_x000D_
 pavimentação aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1016/requerimento_055-18_inform_projeto_de_lei_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1016/requerimento_055-18_inform_projeto_de_lei_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a esta Casa de Lei, informações a respeito da Indicação nº_x000D_
 138/2018 que trata sobre a concessão a todos os funcionários do Executivo e_x000D_
 Legislativo do nosso município o direito de não comparecer ao trabalho no dia do_x000D_
 aniversário, de minha autoria, enviado ao Poder Executivo no dia 14 de Agosto de_x000D_
 2018.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1019/requerimento_056-18_exames_medicos_dispon_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1019/requerimento_056-18_exames_medicos_dispon_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e da Ilmª_x000D_
 Srª. Maria das Vitórias Bezerra Dantas – Secretária Municipal de Saúde, que_x000D_
 seja disponibilizado a esta Casa Legislativa uma lista de quais são os exames_x000D_
 médicos disponíveis na Rede Municipal de Saúde e a quantidade mensal de cada_x000D_
 tipo de exame.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_057-18_inform_sobre_saneamento_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_057-18_inform_sobre_saneamento_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 disponibilizado a esta Casa Legislativa tais informações abaixo relacionadas:_x000D_
  Existe um levantamento de quantas famílias residentes no município de_x000D_
 Carnaúba dos Dantas/RN que não possuem banheiros em suas_x000D_
 residências;_x000D_
  Se existe algum projeto e/ou programa para construção de banheiros nas_x000D_
 residências de famílias carentes;_x000D_
  Quais as ações tomadas e realizadas pelo Poder Executivo Municipal para_x000D_
 enfrentamento desse grave problema de saneamento básico em nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_058-18_inform_sobre_materias_de_2017_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_058-18_inform_sobre_materias_de_2017_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a esta Casa de Lei, informações a respeito dos Requerimentos de_x000D_
 nºs 019 e 021/2017 aprovados e encaminhados ao Executivo no ano de 2017 e_x000D_
 até agora não obtive respostas, nem mesmo a execução de tais solicitações.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_059-18_que_seja_enviada_a_esta_casa_legislativa_informacoes_explicacao_sobre_o_corte_da_enegia_eletrica_no_predio_do_ceju_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_059-18_que_seja_enviada_a_esta_casa_legislativa_informacoes_explicacao_sobre_o_corte_da_enegia_eletrica_no_predio_do_ceju_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal, solicitando que com base no Art. 25 da Lei Orgânica Municipal, seja enviada a esta Casa Legislativa informações/explicação sobre, o corte da energia elétrica no prédio do CEJU - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_060-18_solicita_informacoes_explicacoes_sobre_o_suposto_leilao_do_centro_comercial_antonio_azevedo_localizado_no_centro_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_060-18_solicita_informacoes_explicacoes_sobre_o_suposto_leilao_do_centro_comercial_antonio_azevedo_localizado_no_centro_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Paulo Medeiros - Presidente da associação do FUNDEC , solicita informações, explicações sobre o suposto leilão do Centro Comercial Antônio Azevedo, localizado no centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_061-18_inform_consorcio_amso_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_061-18_inform_consorcio_amso_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e_x000D_
 a Ilmª Srª. Noeide Sabino - Presidenta da Associação dos Municípios da_x000D_
 Microrregião do Seridó Oriental e Prefeita do município de Equador/RN, que seja_x000D_
 encaminhado a está Casa Legislativa, informações sobre o andamento do_x000D_
 possível consórcio do Serviço de Inspeção Municipal (S.I.M) pela AMSO –_x000D_
 Associação dos Municípios da Microrregião do Seridó Oriental.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_062-18_procon_promotor_out__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_062-18_procon_promotor_out__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Silvio Ricardo Gonçalves de Andrade Brito – Promotor_x000D_
 de Justiça da Cidade de Acari/RN e ao Procon da Cidade de Currais Novos/RN,_x000D_
 solicitando que tomem as devidas providências com relação as cobranças_x000D_
 indevidas de taxas da CAERN aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_063-18_solicitando_que_seja_enviado_a_esta_casa_legislativa_uma_lista_com_a_demanda_reprimida_de_exames_por_especificacao_dos_mesmos_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_063-18_solicitando_que_seja_enviado_a_esta_casa_legislativa_uma_lista_com_a_demanda_reprimida_de_exames_por_especificacao_dos_mesmos_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª Maria das Vitórias Bezerra Dantas - Secretária Municipal de Saúde, solicitando que seja enviado a esta casa Legislativa uma lista com a demanda reprimida de exames por especificação dos mesmos</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1034/requerimento_064-18_inform_sobre_projeto_de_lei_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1034/requerimento_064-18_inform_sobre_projeto_de_lei_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a esta Casa de Lei, informações a respeito da Indicação de nº_x000D_
 138/2018 aprovados e encaminhados ao Executivo no mês de agosto e até agora_x000D_
 não obtive respostas, nem mesmo a execução de tais solicitações.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1035/requerimento_065-18_informacoes_adeq_r_manoel_martiniano__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1035/requerimento_065-18_informacoes_adeq_r_manoel_martiniano__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao_x000D_
 Exmº Sr. José Alves – Gerente da Caixa Econômica Federal – Currais Novos,_x000D_
 solicitando que seja enviado a esta Casa Legislativa informações a respeito dos_x000D_
 números das adequações realizadas na Rua Manoel Martiniano – Bairro Dom_x000D_
 Adelino Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1036/requerimento_066-18_nomes_secretarios__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1036/requerimento_066-18_nomes_secretarios__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e o Ilmª_x000D_
 Srta. Maria Eugênia Dantas – Chefe de Gabinete, solicitando que sempre que_x000D_
 houver mudança nos secretariados, seja enviado a esta Casa Legislativa_x000D_
 informações a respeito dos novos Secretários Municipais contendo nome_x000D_
 completo, número de telefone (whats) e e-mail, destinado a uma melhor_x000D_
 comunicação e redirecionamento das matérias desta Casa, como também que_x000D_
 seja enviada uma nova lista com todos os Secretários e tais informações dos_x000D_
 mesmos por motivo da nossa está bastante defasada.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal e a Ilmª Sr.ª Maria Eugênia Dantas - Chefe de Gabinete,  informações uma planilha detalhada contendo todos os gastos especificados no período das festividades da Padroeira do nosso município, ocorrido no mês de outubro de 2018.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1050/requerimento_068-18_lei_sobre_os_agentes_-_fabiano_cor.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1050/requerimento_068-18_lei_sobre_os_agentes_-_fabiano_cor.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que de_x000D_
 acordo com a Lei Federal nº 13.708, de 14 de Agosto de 2018, que modifica_x000D_
 normas que regulam o exercício profissional dos Agentes Comunitários de Saúde_x000D_
 e Agentes de Combate de Endemias seja adequado a realidade do nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1051/requerimento_069-18_informac_geraldinho_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1051/requerimento_069-18_informac_geraldinho_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Sr. Geraldo Estevam de Azevêdo – Secretário Municipal de_x000D_
 Finanças, que seja encaminhado a está Casa de Lei, informações referente aos_x000D_
 empenhos de números: 101904/2018, 101609/2018, 101611/2018, 102204/2018,_x000D_
 102201/2018, todas referente a prestação de serviços com locação de_x000D_
 equipamentos para realização de eventos entre os dias 20, 21 e 24 de outubro de_x000D_
 2018, no período da (FNSV) – Festa de Nossa Senhora das Vitórias em Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1052/requerimento_070-18_informac_materias_nao_respondidas_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1052/requerimento_070-18_informac_materias_nao_respondidas_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a está Casa de Lei, informações a respeito dos Requerimentos de_x000D_
 números 136/2017 e 050/2018 ambas aprovadas e encaminhadas ao Executivo_x000D_
 Municipal e até o momento não obtive respostas, nem mesmo a execução de tais_x000D_
 solicitações.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Josiene</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1053/requerimento_071-18_informac_veiculo_fiat_ducato_multi_-_fabiano_c.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1053/requerimento_071-18_informac_veiculo_fiat_ducato_multi_-_fabiano_c.pdf</t>
   </si>
   <si>
     <t>requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito_x000D_
 Municipal, que seja encaminhado a está Casa de Lei, informações detalhadas de_x000D_
 onde se encontra o veículo Fiat Ducato Multi, Placa OKC 9440, ano 2013, veículo_x000D_
 lotado na Secretária de Saúde do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1054/requerimento_072-18_informac_divida_previdenciaaria_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1054/requerimento_072-18_informac_divida_previdenciaaria_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que seja_x000D_
 encaminhado a está Casa de Lei, informações sobre a Divida Previdenciária junto_x000D_
 ao INSS – Instituto Nacional do Seguro Social do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1064/requerimento_073-18_infor_sobre_material_abando_saude_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1064/requerimento_073-18_infor_sobre_material_abando_saude_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Ilmª Sra. Maria das Vitórias Bezerra Dantas – Secretária Municipal_x000D_
 de Saúde e ao Ilmº Sr. Dr. Lucas Ritcher de Oliveira Dantas – Presidente do_x000D_
 Conselho Municipal de Saúde, solicitando que seja enviado a esta Casa_x000D_
 Legislativa informações a respeito de um material hospitalar (inclusive um_x000D_
 aparelho de Rx que é radioativo), que se encontra nas dependências do mini_x000D_
 campo do CEJUC – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1068/requerimento_075-18_seja_enviado_a_esta_casa_legislativa_informacoes_sobre_o_processo_no_0100951-41.2017.8.20.0109_o_motivo_de_nao_haver_recorrido_a_decisao_do_juiz._marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1068/requerimento_075-18_seja_enviado_a_esta_casa_legislativa_informacoes_sobre_o_processo_no_0100951-41.2017.8.20.0109_o_motivo_de_nao_haver_recorrido_a_decisao_do_juiz._marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira - Prefeito Municipal e a Ilmª Srª. Flavia Maia Fernandes - Advogada da Prefeitura Municipal, solicitando que seja enviado a esta casa Legislativa informações sobre o Processo nº 0100951-41.2017.8.20.0109 o motivo de não haver recorrido a decisão do Juiz.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1065/requerimento_076-18_inform_sobreio_uso_de_canos_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1065/requerimento_076-18_inform_sobreio_uso_de_canos_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, ao Ilmº_x000D_
 Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e_x000D_
 Serviços Urbanos, solicitando que seja enviado a esta Casa Legislativa_x000D_
 informações a respeito do uso de canos reciclados em esgotos nos saneamentos_x000D_
 das ruas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Marfran Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1066/requerimento_077-18_calenda_das_festividades_por_secretaria_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1066/requerimento_077-18_calenda_das_festividades_por_secretaria_-_marfran.pdf</t>
   </si>
   <si>
     <t>Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, a_x000D_
 Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de_x000D_
 Assistência Social, a Ilmª Srª. Maria das Vitórias Bezerra – Secretária Municipal_x000D_
 de Saúde, a Ilmª Srª. Rúbia Raquel Dantas Roque – Secretária Municipal de_x000D_
 Educação, ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal_x000D_
 de Obras e Serviços Urbanos e ao Ilmº Sr. Wagner Cortês de Lima – Secretário_x000D_
 Municipal de Cultura e Turismo, que seja encaminhado a está Casa de Leis o_x000D_
 calendário de todas as festividades por Secretaria do ano de 2019 em município_x000D_
 de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_078-18_inform_sobre_gastos_incentivo_agentes_endemias_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_078-18_inform_sobre_gastos_incentivo_agentes_endemias_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que seja enviado a esta Casa Legislativa informações sobre:_x000D_
  Com o que foi gasto o recurso do incentivo dos agentes de Saúde e_x000D_
 Endemias de Carnaúba dos Dantas/RN durante esse ano de 2018;_x000D_
  Qual o valor do recurso do incentivo dos agentes de Saúde e_x000D_
 Endemias, destinado ao nosso município.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1084/indicacao_001-2018_lombada_conj_santa_rita_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1084/indicacao_001-2018_lombada_conj_santa_rita_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feita a construção de 1 (um) redutor_x000D_
 de velocidade (lombadas) no Conjunto Santa Rita, mais precisamente em_x000D_
 frente a Casa de Cá (Ivonete de Tibúrcio), Município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que seja feito o conserto do calçamento da Rua Miguel Arcanjo - no conjunto João Henrique, mas precisamente em frente a casa da senhora Branquinha - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que seja feita a limpeza debaixo da ponte marimbondo, que fica localizada próximo a Casa de Amparo "José Bernado Marimba" - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao_004-2018_q_as_notificacoes_sejam_por_whatsapp_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao_004-2018_q_as_notificacoes_sejam_por_whatsapp_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Presidente desta Casa de Leis que a partir desta data_x000D_
 as notificações destinadas as Vereadores Municipais, (tipo ofícios, convites,_x000D_
 etc...), sejam feitas através de whatsapp.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1088/indicacao_005-2018_criar_sala_do_empreendedor_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1088/indicacao_005-2018_criar_sala_do_empreendedor_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Agente de Desenvolvimento que_x000D_
 seja implantado a Sala do Empreendedor, no município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_006-2018_carteiras_escolares_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_006-2018_carteiras_escolares_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito aquisição de carteiras_x000D_
 escolares, kit escolar (contendo caderno, lápis, canetas, lápis de cor, régua,_x000D_
 borracha e tesoura), como também fardamento escolar para distribuição nas_x000D_
 escolas da rede municipal de ensino de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito a construção de 50 (cinquenta) unidades de banheiros todo equipado nas casas  das pessoas carentes do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1091/indicacao_008-2018_const_5_pocos_tubulares_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1091/indicacao_008-2018_const_5_pocos_tubulares_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito a construção de 05_x000D_
 (cinco) unidades de Poços Tubulares nas diversas regiões do nosso município_x000D_
 - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>João Maria</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1110/indicacao_009-2018_compl_tela_campo_futebol_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1110/indicacao_009-2018_compl_tela_campo_futebol_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal, solicitando que seja_x000D_
 feito o complemento das telas de proteção do Estádio Municipal “José_x000D_
 Henrique Dantas” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1111/indicacao_010-2018_manu_equip_odontol_psf_i_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1111/indicacao_010-2018_manu_equip_odontol_psf_i_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito_x000D_
 manutenção e conserto nos equipamentos odontológicos que fica localizado_x000D_
 na sala de odontologia do PSF I, Bairro Dom José Adelino Dantas, no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao_011-2018_mata_burro_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao_011-2018_mata_burro_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal, solicitando que seja_x000D_
 construído (1) Mata-Burro no Sítio Marimbondo, nas propriedades do Senhor_x000D_
 Assis de Zé Medeiros - Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao_012-2018_faixa_pedestre_elevadas_-_marcelo_4_sessao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao_012-2018_faixa_pedestre_elevadas_-_marcelo_4_sessao.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que seja feita a substituição das_x000D_
 Faixas de Pedestres existentes em nosso município por faixas elevadas, de_x000D_
 acordo com a Resolução 495/2014 - CONTRAN.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1114/indicacao_013-2018_retirar_lixo_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1114/indicacao_013-2018_retirar_lixo_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que seja colocado um coletor de_x000D_
 lixo em frente ao Cemitério Público de nossa cidade e que os restos mortais_x000D_
 sejam descartados em local adequado.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1115/indicacao_014-2018_projetos_sociais_povoado_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1115/indicacao_014-2018_projetos_sociais_povoado_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que os Projetos Sociais/Culturais_x000D_
 existentes destinados aos alunos da rede municipal de ensino, possam ser_x000D_
 estendidos até os alunos do Povoado Ermo.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>Indico ao Senhor Deputado Estadual que seja feita uma Emenda Parlamentar destinada a Pavimentação das Ruas  do Povoado Ermo.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1117/indicacao_016-2018_designar_pessoa_p_cadastro_do_ccir_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1117/indicacao_016-2018_designar_pessoa_p_cadastro_do_ccir_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário que seja designado um_x000D_
 funcionário para expedir o CCIR (Certificado de Cadastro de Imóvel Rural) –_x000D_
 aqui em nosso município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja implantado uma Academia a Céu Aberto no  Povoado Ermo, no município de carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1119/indicacao_018-2018_viabilize_meios_p_fortalecer_o_setor_empreendedor_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1119/indicacao_018-2018_viabilize_meios_p_fortalecer_o_setor_empreendedor_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que viabilize meios para fortalecer o setor_x000D_
 empreendedor de Carnaúba dos Dantas – micro e pequenas empresas.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário Municipal que seja feita a retirada do entulho localizado por trás da quadra do Povoado Rajada.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feita a reposição das traves da Quadra Dedezinho de Amélia - Povoado Rajada.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja tomado providências urgentes quanto a abertura Posto de saúde do Povoado Rajada.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1123/indicacao_022-2018_providencia_antigo_predio_do_cinema_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1123/indicacao_022-2018_providencia_antigo_predio_do_cinema_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feito algo com relação ao antigo_x000D_
 prédio do cinema, localizado ao lado da Apami – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao_023-2018_distribuicao_peixe_semana_santa_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao_023-2018_distribuicao_peixe_semana_santa_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feito aquisição e distribuição de_x000D_
 peixes na Semana Santa as famílias carentes do nosso município.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao_024-2018_revitaliz_praca_igreja_matriz_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao_024-2018_revitaliz_praca_igreja_matriz_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito que seja feita revitalização da Praça da Igreja_x000D_
 Matriz de São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao_025-2018_sinalizacao_de_transito_-_fabiano_5_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao_025-2018_sinalizacao_de_transito_-_fabiano_5_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a_x000D_
 Sinalização de Trânsito na Rua José Vitor – Escola Estadual João Henrique_x000D_
 Dantas e Escola Municipal Clívia Marinho Lopes, no município de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao_026-2018_vigia_horto_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao_026-2018_vigia_horto_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado_x000D_
 (01) vigia para o Horto Florestal do município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1128/indicacao_027-2018_conclusao_rede_de_esgoto_r_antonio_justino._-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1128/indicacao_027-2018_conclusao_rede_de_esgoto_r_antonio_justino._-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito_x000D_
 a CONCLUSÃO DA REDE DE ESGOTO, A RETIRADA DE LIXOS ESPALHADOS_x000D_
 NOS TERRENOS E DE AMPLIAR UMA TUBULAÇÃO DE ÁGUA EXISTENTE, na_x000D_
 Rua Antônio Justino, Conj. Habitacional Seu Anísio, Bairro São_x000D_
 José, município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao_028-2018_vistotia_na_parede_do_acude_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao_028-2018_vistotia_na_parede_do_acude_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 vistoria para eventuais consertos na parede do açude Monte_x000D_
 Alegre, município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao_029-2018_criar_grpo_de_folclore_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao_029-2018_criar_grpo_de_folclore_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e secretário Municipal que seja criado um_x000D_
 grupo de folclore aqui em nosso município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e secretário Municipal que seja feito uma reforma em toda estrutura da Praça Alto do Vaqueiro - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_031-2018_faixa_prioridade_ambulancia_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_031-2018_faixa_prioridade_ambulancia_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito uma faixa_x000D_
 PROIBIDO ESTACIONAR, indicando prioridade para ambulância e urgências_x000D_
 destinado a lateral da APAMI – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que viabilize meios para que os beneficiários de Programas Sociais do Governo Federal Possam receber o kit conversor do sinal digital gratuitamente após cadastro no site digital.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1158/indicacao_033-2018_prog_internet_p_todos_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1158/indicacao_033-2018_prog_internet_p_todos_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que urgentemente possa aderir ao_x000D_
 Programa Internet para todos do Governo Federal.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_034-2018_brinq_pula_pula_na_rua_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_034-2018_brinq_pula_pula_na_rua_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja proibido a colocação dos_x000D_
 brinquedos pula pula no local onde eram os antigos correios na Praça Caetano_x000D_
 Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1160/indicacao_035-2018_placas_identificacao_ruas_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1160/indicacao_035-2018_placas_identificacao_ruas_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja seja confeccionado e fixado_x000D_
 placas indicativas de nomes de Ruas nas artérias do Povoado Ermo -_x000D_
 Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1161/indicacao_036-2018_disp_veterinario_vacina_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1161/indicacao_036-2018_disp_veterinario_vacina_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que disponibilize_x000D_
 o Médico Veterinário para fazer as aplicações da vacina da Brucelose no_x000D_
 rebanho animal dos agricultores do município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1162/indicacao_037-2018_disp_vacina_brucelose_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1162/indicacao_037-2018_disp_vacina_brucelose_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que distribua Vacina de combate a_x000D_
 Brucelose para os agricultores, criadores de bovinos do município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Nilson</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1163/indicacao_038-2018_asg_povoado_ermo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1163/indicacao_038-2018_asg_povoado_ermo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja_x000D_
 designado (01) um ASG – Auxiliar de Serviços Gerais para o Posto de Saúde_x000D_
 do Povoado Ermo, zona rural de Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Coordenador DNOCS que possa realizar capacitações para o eletricista do município e aos familiares que foram contemplados com os Sistemas de Energia Solar instalados nos Poços dos Sítios Cunha e Barra Salgada, zona rual de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao_040-2018_poste_rua_pedro_alexandre_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao_040-2018_poste_rua_pedro_alexandre_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor da COSERN que seja colocado um poste de_x000D_
 energia monofásica na Rua Pedro Alexandre, nas proximidades da residência_x000D_
 do Sr. Almir – Bairro Dom José Adelino Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1166/indicacao_041-2018_conserto_muro_nasf_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1166/indicacao_041-2018_conserto_muro_nasf_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito o conserto do muro do_x000D_
 NASF (Núcleo de Apoio à Saúde da Família) - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1167/indicacao_042-2018_exames_pessoal_tratamento_cancer_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1167/indicacao_042-2018_exames_pessoal_tratamento_cancer_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Secretária Municipal que seja dado uma prioridade_x000D_
 máxima as pessoas que estão em tratamento de câncer na Liga - Natal/RN.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e ao Secretário Municipal  que viabilize meios de disponibilizar Cursos de Capacitação para fortalecer o Turismo Municipal - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1169/indicacao_044-2018_carro_fumace_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1169/indicacao_044-2018_carro_fumace_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Governador e ao Prefeito Municipal que intercedam_x000D_
 junto ao setor competente, a fim de disponibilizar para o nosso município o_x000D_
 conhecido carro “Fumacê”, para realização do trabalho de pulverização em_x000D_
 combate a proliferação do Aedes Aegypt, mosquito transmissor da dengue no_x000D_
 nosso município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a manutenção e recuperação da calçada que fica localizado em frente a academia de jiu-jitsu, na Rua Juvenal Lamartine - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1171/indicacao_046-2018_pavi_r_iria_maria_de_azevedo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1171/indicacao_046-2018_pavi_r_iria_maria_de_azevedo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a_x000D_
 conclusão da PAVIMENTAÇÂO COM DRENAGEM da Rua Iria Maria de_x000D_
 Azevedo, Bairro Santa Rita, no Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito esforços para a criação do Fundo Municipal de Agricultura aqui em nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1173/indicacao_048-2018_adquirir_um_gerador_p_apami_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1173/indicacao_048-2018_adquirir_um_gerador_p_apami_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Senhora Presidenta que seja feita a_x000D_
 aquisição de um gerador de energia elétrica destinado a APAMI – Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a manutenção da rede de esgoto da Rua Luiz Alberto - Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao_050-2018_aulas_de_muay_thai_rede_municipal_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao_050-2018_aulas_de_muay_thai_rede_municipal_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que junto a Secretaria competente_x000D_
 possa ser viabilizado a elaboração de um projeto/programa tendo como_x000D_
 objetivo a disponibilização de aulas de Muay Thai, Jiu Jitsu e Judô a ser_x000D_
 oferecido nas escolas da rede municipal do nosso município, bem como para a_x000D_
 população interessada na pratica dessas artes/esportes – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1176/indicacao_051-2018_prefeito_apresente_as_atribuicoes_secretario_municiopal_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1176/indicacao_051-2018_prefeito_apresente_as_atribuicoes_secretario_municiopal_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que apresente as atribuições,_x000D_
 requisitos e habilitações para todos os cargos de Secretário, Coordenador e_x000D_
 Diretores existentes na Lei 692 de 03 de Maio de 2011 e suas alterações.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1177/indicacao_052-2018_consert_sala_odontologia_rajada_-_fabiano9.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1177/indicacao_052-2018_consert_sala_odontologia_rajada_-_fabiano9.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito_x000D_
 manutenção e conserto na Sala de Atendimento odontológico do Posto de_x000D_
 Saúde Antônio Adônis dos Santos, na Comunidade Rajada, Zona Rural,_x000D_
 no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretárias Municipal que seja realizado Campanhas Educativas de Prevenção ao uso de Drogas no âmbito das escolas da rede municipal, particular e estaduais, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_054-2018_atualizacao_pagina_virtual_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_054-2018_atualizacao_pagina_virtual_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita atualização na Pagina_x000D_
 Virtual da Prefeitura Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_055-2018_diarias_conselheiros__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_055-2018_diarias_conselheiros__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja executado as diárias dos_x000D_
 Conselheiros de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que tenham um cuidado maior com relação ao término das Licitações de medicamentos - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_057-2018_constu_curral_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_057-2018_constu_curral_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja construído_x000D_
 um curral próximo a feira livre do domingo em benefício a feira de gado que_x000D_
 vem crescendo a cada dia aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao_058-2018_execu_de_atencao_aos_conselhos__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao_058-2018_execu_de_atencao_aos_conselhos__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que dê as devidas_x000D_
 ATENÇÃO ao CT – Conselho Tutelar de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1184/indicacao_059-2018_coletora_movel_bairro_santa_rita__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1184/indicacao_059-2018_coletora_movel_bairro_santa_rita__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que coloque (01)_x000D_
 uma Coletora de Lixo Móvel (Transportada pelo trator) na Rua Manoel Chico,_x000D_
 Bairro Santa Rita - município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_060-2018_iluminar_horto_florestal__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_060-2018_iluminar_horto_florestal__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que em parceria com o IBAMA e a_x000D_
 COSERN, instale postes com iluminação no percurso e quadra de areia que_x000D_
 fica localizada no Horto Florestal do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_061-2018_manuten_catavento_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_061-2018_manuten_catavento_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que realize_x000D_
 Capacitações de Manutenções de Cata ventos para servidores públicos ligado_x000D_
 a Secretária Municipal de Agricultura, Secretária Municipal de Obras, como_x000D_
 também, aos Agricultores Carnaubenses interessados.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_062-2018_cx_de_gordura_ivamar_roque_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_062-2018_cx_de_gordura_ivamar_roque_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o_x000D_
 conserto da caixa de gordura que se encontra a céu aberto no encontro das_x000D_
 Ruas Ivamar Roque com Joaquim Gomes Filho, no Bairro São José -_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_063-2018_antig_cartorio_seja_construido_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_063-2018_antig_cartorio_seja_construido_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que no local onde_x000D_
 funcionava o antigo Cartório seja utilizado como um Auditório Municipal de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao_064-2018_almoxarifado_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao_064-2018_almoxarifado_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja criado um_x000D_
 almoxarifado destinado as mercadorias compras pela Prefeitura Municipal de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1218/indicacao_065-2018_crie_calendario_de_esporte_-_fabiano_e_ppto11.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1218/indicacao_065-2018_crie_calendario_de_esporte_-_fabiano_e_ppto11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja criado um_x000D_
 Calendário Esportivo, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao_066-2018_passagem_molhada_sitio_recanto_-_fabiano_11.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao_066-2018_passagem_molhada_sitio_recanto_-_fabiano_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que construam (01)_x000D_
 Passagem Molhada no Sítio Recanto, no município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao_067-2018_iluminacao_rua__joaquim_gomes_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao_067-2018_iluminacao_rua__joaquim_gomes_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado_x000D_
 Iluminação Pública na Rua Joaquim Gomes Filho, Bairro São José, município_x000D_
 de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado Iluminação Pública na Rua Joaquim Gomes Filho, Bairro São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao_069-2018_refletor_rua_silverio_rodrigues_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao_069-2018_refletor_rua_silverio_rodrigues_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um_x000D_
 refletor na Rua Silvério Rodrigues de Carvalho, mas precisamente em frente a_x000D_
 lavanderia municipal - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao_070-2018_tambor_de_lixo_r_naninha_lucas_-_nilson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao_070-2018_tambor_de_lixo_r_naninha_lucas_-_nilson.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado_x000D_
 tambores de lixo, como também a limpeza com besourinho em toda extensão_x000D_
 da Rua Naninha Lucas, no Conjunto Seu Anísio, no Bairro São José - Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1224/indicacao_071-2018_limpeza_na_r_francisco_das_chagas__-_nilson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1224/indicacao_071-2018_limpeza_na_r_francisco_das_chagas__-_nilson.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a limpeza_x000D_
 com máquina roçadeira (besourinho) em toda extensão da Rua Francisco das_x000D_
 Chagas Dantas no Bairro Dom José Adelino Dantas - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Marfran Medeiros, Marli de Medeiros</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor do DER, que seja tomada providências na operação tapa buraco na RN 288, começando no monte do galo até a divisa com a Paraíba.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que viabilize meios de trazer cursos voltados para a gastronomia do nosso município.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1250/indicacao_074-2018_limpeza_pontilhoes_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1250/indicacao_074-2018_limpeza_pontilhoes_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e secretário Municipal que seja feito limpeza_x000D_
 nos pontilhões da RN 288 - que liga a Rajada até a divisa com a PB.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja encaminhado a esta Casa Legislativa, cópia das planilhas de controle do programa de corte de terra no ano de 2018, como também cópia da NF de pagamento pela prestação de serviço realizado pela PG CONSTRUÇÕES E SERVIÇOS - EPP, inscrita no CNPJ sob o número 21.052.876/0001-5, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal, que sejam instalados refletores em toda extensão do Estádio Municipal "José Henrique Dantas" - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_077-2018_passagem_molhada_sitio_currais_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_077-2018_passagem_molhada_sitio_currais_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído_x000D_
 uma passagem molhada no Sítio Currais - Carnaúba dos Dantas/RN, na estrada_x000D_
 que liga o Povoado Ermo a cidade de Frei Martinho/PB.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_078-2018_manuten__passagem_molhada_sitio_garrotes_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_078-2018_manuten__passagem_molhada_sitio_garrotes_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que realize a_x000D_
 manutenção e restauração da Passagem Molhada no Sítio Garrotes, no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_079-2018_camera_de_seg_escolas_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_079-2018_camera_de_seg_escolas_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja instalado_x000D_
 Câmara de Segurança nas escolas da rede pública do município de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a limpeza na Praça Pública que fica localizada no Bairro Santa Rita, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que destine local adequado para os restos de caixão, como também o material que se encontra acumulado dentro das dependências do Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_082-2018_restaur_casa_horto_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_082-2018_restaur_casa_horto_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que em parceria com o IBAMA,_x000D_
 restaurem, faça manutenção na Residência que fica localizada no Horto_x000D_
 Florestal do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja iniciado o Combate aos Mosquitos (Aedes Aegypti e Muriçocas) com a Maquina Fumacê Portátil no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Marfran Medeiros, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_084-2018_trilho_de_protecao_francisca_neusa_-_fabiano_-pepeto_-marfran_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_084-2018_trilho_de_protecao_francisca_neusa_-_fabiano_-pepeto_-marfran_.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito e Secretário Municipal que seja_x000D_
 feito a instalação de (01) um Guard Rail (trilha de guarda ou de Proteção) na_x000D_
 calçada que fica entre a Escola Municipal Francisca Neusa Dantas e o asfalto_x000D_
 da RN 288.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito e Secretário Municipal que seja disponibilizado um imóvel destinado aos praticantes  de Futebol de mesa ou Futebol de botão  de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito e Secretário Municipal que seja construído uma (01) Passagem Molhada no Sítio Água Doce, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1263/indicacao_087-2018_arborizacao__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1263/indicacao_087-2018_arborizacao__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que viabilize um Projeto_x000D_
 de Arborização (Plantas Frutíferas e Nativas) em todas as Praças e Espaços_x000D_
 Públicas do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1264/indicacao_088-2018_limpeza_rua_cesario_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1264/indicacao_088-2018_limpeza_rua_cesario_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a limpeza_x000D_
 das Ruas Cesário Cândido e Guilhermina Marta de Medeiros que fica localizada_x000D_
 no Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao_089-2018_tela_de_protecao_quadra_clivia_-_marcelo_correta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao_089-2018_tela_de_protecao_quadra_clivia_-_marcelo_correta.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado telas_x000D_
 (redes) de proteção na quadra de esporte que fica localizada em frente a_x000D_
 Escola Municipal “Clívia Marinho Lopes” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1266/indicacao_090-2018_material_teste_do_pezinho_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1266/indicacao_090-2018_material_teste_do_pezinho_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que tome as devidas_x000D_
 providências no sentido de não deixar faltar o material necessário para o teste_x000D_
 do pezinho - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1267/indicacao_091-2018_revitaliza_praca_conj_joao_henrique__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1267/indicacao_091-2018_revitaliza_praca_conj_joao_henrique__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que realize reforma e_x000D_
 requalificação da Praça Pública que fica localizada no Conjunto Habitacional_x000D_
 João Henrique Dantas, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que instale placas de sinalização de trânsito em todas as avenidas e ruas que necessitam de sinalização no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1269/indicacao_093-2018_criar_cons_saneamento_basico___-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1269/indicacao_093-2018_criar_cons_saneamento_basico___-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja criado o Fundo_x000D_
 e o Conselho Municipal de Saneamento e o Básico do município de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1270/indicacao_094-2018_campanha_geoparque__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1270/indicacao_094-2018_campanha_geoparque__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja realizado_x000D_
 Campanhas Educativas sobre o Geoparque no âmbito das escolas municipais,_x000D_
 estaduais e privadas do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1271/indicacao_095-2018_limpeza_riacho_dos_cachorros__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1271/indicacao_095-2018_limpeza_riacho_dos_cachorros__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado_x000D_
 trabalho de limpeza no “Riacho dos Cachorros”, confluência da Rua: Sinhá_x000D_
 Rita, Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1272/indicacao_096-2018_rampa_acessibilidade_secret_turismo__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1272/indicacao_096-2018_rampa_acessibilidade_secret_turismo__-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído_x000D_
 uma rampa de acessibilidade em frente a Secretaria Municipal de Turismo –_x000D_
 Centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao_097-2018_perfuracao_poco_profundo_rajada__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao_097-2018_perfuracao_poco_profundo_rajada__-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Governador e Secretário Estadual que em parceria com_x000D_
 a Associação Comunitária da Rajada seja feita a perfuração de um poço_x000D_
 profundo nas margens do Rio no Povoado Rajada – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao_098-2018_insta_telefone_em_todas_as_secreta_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao_098-2018_insta_telefone_em_todas_as_secreta_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja instalado uma linha_x000D_
 telefônica em todas as Secretarias Municipais de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretário Municipal que seja feita retirada de entulho, limpeza de mato, como também o conserto do calçamento das Ruas Alberto José Dantas, Dona Neusa e José Fernandes - Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1276/indicacao_100-2018_limpeza_de_rua_ze_olirio_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1276/indicacao_100-2018_limpeza_de_rua_ze_olirio_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita retirada_x000D_
 de entulho, limpeza de mato, o conserto do esgoto a céu aberto (saneamento_x000D_
 básico) da Rua Ver. Zé Olírio, como também o aterramento do barreiro que fica_x000D_
 localizado nas proximidades - Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1277/indicacao_101-2018_aquisicao_de_carro_para_secretaria_obras_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1277/indicacao_101-2018_aquisicao_de_carro_para_secretaria_obras_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita aquisição_x000D_
 de um veículo urbano de carga que atenda às necessidades de uso diário da_x000D_
 Secretaria de Obras, em especial da manutenção da iluminação pública_x000D_
 municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja colocado iluminação de baixo para cima no Monte do Galo, e que seja nas cores de cada campanha de mobilização de acordo com seu mês de referência.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Dué Azevedo, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_103-2018_sopa_cidada_-_due_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_103-2018_sopa_cidada_-_due_e_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Governador e Secretário que viabilize meios de_x000D_
 implantar o Programa da Sopa Cidadã em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_104-2018_cafe_cidadao_-_due_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_104-2018_cafe_cidadao_-_due_e_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Governador e Secretário que viabilize meios de_x000D_
 implantar o Programa da Café Cidadão em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalada Iluminação Pública no Sítio Água Doce, que dá acesso aos Sítios Arqueológico (Xique-Xique 01), zona rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado trabalho de Limpeza no Rio Carnaúba, nas proximidades do Conjunto Habitacional João Henrique Dantas, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1301/indicacao_107-2018_destinar_local_adequado_material_reciclado__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1301/indicacao_107-2018_destinar_local_adequado_material_reciclado__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que providencie um_x000D_
 local adequado para que os Catadores de Materiais Recicláveis do município_x000D_
 de Carnaúba dos Dantas/RN possa destinar e guardar o seu material em um_x000D_
 local apropriado.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito manutenção e conserto em todas salas de Atendimentos Odontológicos da zona rural (Comunidade Rajada, Carnaúba de Baixo e Povoado Ermo) - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_109-2018_porta_de_emergencia_francisca_neusa___-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_109-2018_porta_de_emergencia_francisca_neusa___-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja construída uma_x000D_
 Saída de Emergência na Escola Municipal Francisca Neusa, município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_110-2018_recuperacao_parede_quadra_ermo___-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_110-2018_recuperacao_parede_quadra_ermo___-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja realizado a_x000D_
 manutenção e recuperação na parede da Quadra de Esporte do Povoado Ermo,_x000D_
 zona rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1305/indicacao_111-2018_manutencao_cx_gordura_bairro_sao_jose___-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1305/indicacao_111-2018_manutencao_cx_gordura_bairro_sao_jose___-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado_x000D_
 manutenção e recuperação nas caixas de gorduras com chapas de ferro das_x000D_
 Ruas Coronel Quincó, São José e 13 de Maio, todas no Bairro São José -_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado um estudo com objetivo  de viabilizar e implantar uma Academia a Céu Aberto na Praça Pública que fica localizado em frente a Igreja Matriz de São José, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1307/indicacao_113-2018_instalacao_bancos_praca_antonio_justino__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1307/indicacao_113-2018_instalacao_bancos_praca_antonio_justino__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja instalado bancos na Praça_x000D_
 Pública Antonio Justino Dantas, que fica localizada confluência das Ruas Frei_x000D_
 Damião e Antônio Justino, no Centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1308/indicacao_114-2018_pref_caravana_ecologica_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1308/indicacao_114-2018_pref_caravana_ecologica_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que junto ao Governo Federal possa_x000D_
 trazer o Projeto da Caravana Ecológica aqui para Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretário Municipal que seja construído uma nova cabine  de Rádio no Estádio Municipal "João Henrique Dantas" - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1310/indicacao_116-2018_projeto_praca_digital_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1310/indicacao_116-2018_projeto_praca_digital_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja implantado o Projeto_x000D_
 “Praça Digital” no âmbito do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Indico ao Senhor Padre que seja realizado um Serviço de limpeza no terreno de propriedade da Paróquia de São José, que fica localizado nas confluências das Ruas Engº José Estevam e Mestre França, no Conjunto Habitacional Seu Anísio, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_118-2018_aquisicao_de_novos_pneus_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_118-2018_aquisicao_de_novos_pneus_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que providencie a_x000D_
 manutenção ou realize aquisição de novos pneus para Retroescavadeira,_x000D_
 Máquina da frota do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_119-2018_poste_na_rua_joao_justino_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_119-2018_poste_na_rua_joao_justino_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que solicitem da_x000D_
 COSERN que seja instalado/implantado no mínimo (02) dois postes com_x000D_
 iluminação Pública na Rua João Justino, localizada no Conj. Habitacional Seu_x000D_
 Anísio, Bairro São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado Placas de Sinalização e Orientação do Complexo Xique-Xique I II e IV, no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_121-2018_reajuste_diarias_motoristas_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_121-2018_reajuste_diarias_motoristas_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja realizado o reajuste das_x000D_
 diárias dos motoristas dos transportes intermunicipais da rede pública de_x000D_
 saúde do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_122-2018_reforma_da_escola_ermo_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_122-2018_reforma_da_escola_ermo_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feito uma_x000D_
 reforma geral em toda infraestrutura, como também cobertura do pátio da_x000D_
 Escola Municipal Francisco Macedo Dantas – Povoado Ermo – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_123-2018_lombada_ruas_rajada_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_123-2018_lombada_ruas_rajada_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a_x000D_
 construção de 3 (três) redutores de velocidade (lombadas), sendo 02 (dois) em_x000D_
 toda extensão da Rua Expedito Paulo e 01 (um) na Rua Silvino Albuquerque,_x000D_
 mas precisamente em frente a residência do Senhor Evandro da Cerâmica –_x000D_
 Povoado Rajada - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído 02 (dois) novos vestiários no Estádio Municipal "José Henrique Dantas" Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita retirada de entulho, limpeza de mato, como também o conserto do calçamento das Ruas Antônio justino Dantas e Antônio Azevedo - Carnaúba dos Dantas/RN.</t>
@@ -2608,1358 +2608,1358 @@
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita retirada de entulho, limpeza de mato, como também o conserto do calçamento em toda extensão das Ruas Monte Alegre e Sinhá Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja tomado providências com os animais soltos no conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_130-2018_tv_p_psf_i_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_130-2018_tv_p_psf_i_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito aquisição de uma TV destinada a recepção do PSF I – Elita Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dué Azevedo, João Maria, Marli de Medeiros</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja criado um Projeto de Lei que conceda a todos os funcionários do Executivo e Legislativo do nosso município o direito de não comparecer ao trabalho no dia  do aniversário.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_132-2018_iluminacao_trecho_rajada_carnauba_-_due_-_joao_maria_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_132-2018_iluminacao_trecho_rajada_carnauba_-_due_-_joao_maria_e_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que junto ao setor competente seja colocado rede de iluminação elétrica em todas extensão do trecho que liga Carnaúba dos Dantas ao Povoado Rajada.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_133-2018_aquisicao_veiculo_carregar_pacientes_-_due_-_joao_maria_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_133-2018_aquisicao_veiculo_carregar_pacientes_-_due_-_joao_maria_e_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita aquisição de um novo veículo tipo Van, destinado a condução dos pacientes que fazem tratamento na cidade de Natal/RN.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_134-2018_corrimao_calcadao_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_134-2018_corrimao_calcadao_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja providenciado a instalação de CORRIMÃOS, no calçadão que inicia por trás da Escola Estadual João Henrique Dantas até nas proximidades da Praça Pública Municipal do Alto do Vaqueiro, localizado na Rua: Juvenal Lamartine, Centro, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_135-2018_aquisicao_pneus_microonibus_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_135-2018_aquisicao_pneus_microonibus_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feita aquisição de PNEUS, BATERIA e realize manutenção no Microônibus Volksbus – MYH 7542, de cor branca, veiculo da frota do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_136-2018_disp_carro_saude_bucal_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_136-2018_disp_carro_saude_bucal_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja disponibilizado um veiculo para atender as necessidades das Equipes de Saúde Bucal e do Atendimento Ambulatório da zona rural do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que dentro das possibilidades orçamentárias, proceda a construção de uma cobertura no pátio do prédio do CRAS " Maria Lourdes Dantas", do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja criado um Projeto de Lei que conceda a todos os funcionários do  Executivo e Legislativo do nosso município o direito de não comparecer ao trabalho no dia do aniversário.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_139-2018_terreno_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_139-2018_terreno_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita aquisição de um terreno nas proximidades do Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja agilizado a Licitação da Pavimentação da Rua Manoel Martiniano porque o recurso de R$: 50.000,00 (cinquenta mil reais) já está na conta.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_141-2018_lombadas_no_trecho_rajada_carnauba-_joao_maria_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_141-2018_lombadas_no_trecho_rajada_carnauba-_joao_maria_e_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a construção de 2 (dois) redutores de velocidades (lombadas) no trecho que liga Carnaúba a Rajada, mais precisamente entre a Cerâmica de Neném de Ramalho e o Pontilhão de Oláu.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_142-2018_aquisicao_bomba_injetora_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_142-2018_aquisicao_bomba_injetora_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que seja realizada aquisição da BOMBA INJETORA e manutenção no TRATOR MASSEY FERGUSON, maquina da frota do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_143-2018_curso_regional_de_turismo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_143-2018_curso_regional_de_turismo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que o Poder Executivo Municipal busque viabilizar uma parceria com o IFRN/Campus Cidade Alta/Natal para a realização do Curso de Guia Regional de Turismo no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_144-2018_nomear_coord_saude_-_fabiano_e_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_144-2018_nomear_coord_saude_-_fabiano_e_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretaria Municipal que estude a possibilidade de nomear um (a) Coordenador (a) de Saúde no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_145-2018__faixa_pedestre_acougue_soares_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_145-2018__faixa_pedestre_acougue_soares_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito pintura de Faixa de Pedestre nas proximidades do Açougue Soares, no Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja criado um fundo destinado aos serviços de reparo do maquinário pertencente a Prefeitura Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_147-2018_lombada_silverio_rodrigues_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_147-2018_lombada_silverio_rodrigues_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a construção de 01 (um) redutor de velocidade (lombada), na Rua Silvério Rodrigues de Carvalho, mas precisamente em frente a residência do Senhor Manoel do Bico – Conjunto João Henrique - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_148-2018_conserto_calcamemento_trav_antonio_dantas_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_148-2018_conserto_calcamemento_trav_antonio_dantas_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito conserto do calçamento da Travessa Antonio Dantas, mais precisamente perto da Delegacia Municipal até o Supermercado Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_149-2018_conserto_academi_b_santa_rira_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_149-2018_conserto_academi_b_santa_rira_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito manutenção na academia popular que fica localizada no Bairro Santa Rita – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_150-2018_conserto_buraco_na_ponte_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_150-2018_conserto_buraco_na_ponte_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito o conserto do buraco que está se formando no início da ponte da entrada de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_151-2018_pintura_lombada__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_151-2018_pintura_lombada__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que seja feita a instalação de placas de sinalização e pintura em todas as lombadas do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que seja feito o conserto das telas (redes) de proteção na quadra de esporte da Escola Municipal "Francisco Macedo Dantas" - Povoado Ermo - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_153-2018_braco_com_lumin_poste_santa_rita_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_153-2018_braco_com_lumin_poste_santa_rita_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um braço com luminária no poste que fica localizado na Rua Maria Isabel, no Bairro Santa Rita, mas precisamente em frente a residência da Senhora Lúcia de Zé Bezerra - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja confeccionado e fixado placas de sinalização com os nomes das Ruas do povoado Rajada - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_155-2018_manutencao_nas_pontes_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_155-2018_manutencao_nas_pontes_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que seja feito vistoria, reparos e manutenção periódicas nas principais pontes de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1355/indicacao_156-2018_cont_pavimentacao_rua__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1355/indicacao_156-2018_cont_pavimentacao_rua__-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretario Municipal que seja feito concluído a pavimentação do Conjunto Seu Anísio a Rua Antônio Cândido de Medeiros - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_157-2018_regul_fundiaria_urbana_seu_anisio_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_157-2018_regul_fundiaria_urbana_seu_anisio_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  Municipal que seja feito a regularização fundiária urbana de  todas as casas do Conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1357/indicacao_158-2018_instal_quebra_sol_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1357/indicacao_158-2018_instal_quebra_sol_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretaria Municipal que seja instalado (01) um “Quebra Sol” em frente da Escola Municipal Cônego Ambrósio Silva, no Bairro: Dom José Adelino Dantas, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_159-2018_reutilixacao_predio_telern_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_159-2018_reutilixacao_predio_telern_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja disponibilizado o espaço do antigo Prédio do Telern para que possa ser transformado na Casa da Cultura – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1359/indicacao_160-2018_reutiliz_posto_povoado_ermo_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1359/indicacao_160-2018_reutiliz_posto_povoado_ermo_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, ao Senhor Governador e ao Secretário Estadual de Tributação do RN que seja realizado Convênio de operação mútua para funcionar as seguintes ações destinado ao reaproveitado do Prédio do antigo Posto Fiscal, localizado as margens da RN 288 - Povoado Ermo – Carnaúba dos Dantas/RN, Sugestões:_x000D_
 •	Pronto Socorro com ambulância para atender 24horas as necessidades da Região do Povoado Ermo e Sítios circunvizinhos como Sítio Garrotes, Recanto, Boa Sorte, Pedra Branca, Currais, Lajedo, Ermo de Cima, Barra Salgada, Nova Sorte, Picotes, Salitre, Riacho Fundo, Miradouro, Forte, Pinturas, entre outros;  _x000D_
 •	Apoio ao Policiamento do Povoado Ermo.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao_161-2018_nomeacao_do_conselho_de_esporte_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao_161-2018_nomeacao_do_conselho_de_esporte_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja nomeados e empossados os membros do Conselho Municipal de Esporte Amador e Lazer do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Josiene, Marfran Medeiros, Marli de Medeiros, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao_162-2018_contribuicao_vonluntaria_bem_estar_animais__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao_162-2018_contribuicao_vonluntaria_bem_estar_animais__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja estudada a possibilidade de ser feito um projeto de autoria do Executivo Municipal instituindo uma contribuição voluntária para um fundo de proteção e bem está-animais.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor Geral do DNOCS que em parceria com a Prefeitura Municipal seja instalado uma mini adutora no Sítio Carnaúba de Baixo, Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal  que seja feito um Projeto de uma mini adutora, para que em parceria com o Diretor do DNOCS (Departamento Nacional de Obras Contra a Seca) seja instalado no Sítio Carnaúba de Baixo, Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1364/indicacao_165-2018_delegacia_movel_festa_outub_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1364/indicacao_165-2018_delegacia_movel_festa_outub_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja disponibilizado uma delegacia móvel no período das festividades do mês de Outubro – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado manutenção, limpeza e restauração na Estação de Tratamento de Esgoto (E. T. E) próximo ao Açude Monte Alegre, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Indico aos Senhores Presidente e Diretora da CAERN que seja feito aquisições de BOMBAS para instalar na Estação de Tratamento e de Bombeamento (E. T. B) que fica localizado no município de Parelhas/RN e que abastece o Sistema Adutor Parelhas/Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_168-2018_saneam_ruas_manoel_martinho_natalia_medeiros_e_felix_gomes_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_168-2018_saneam_ruas_manoel_martinho_natalia_medeiros_e_felix_gomes_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o saneamento básico das Ruas Manoel Martiniano, Natália Medeiros e Félix Gomes Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_169-2018__reboco_e_pintura_apami_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_169-2018__reboco_e_pintura_apami_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado todo o material, como também a mão de obras destinado a manutenção dos rebocos e pintura nas paredes da APAMI -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_170-2018__cisterna_no_intituto_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_170-2018__cisterna_no_intituto_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído uma cisterna dentro das dependências do Instituto Municipal “João Cândido Filho” -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1370/indicacao_171-2018_plano_mun_hidrico_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1370/indicacao_171-2018_plano_mun_hidrico_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja elaborado o Plano Municipal de Gestão Hídrica (PMGH) no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1371/indicacao_172-2018_poste_na_rua_marines_argentierre_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1371/indicacao_172-2018_poste_na_rua_marines_argentierre_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário  Municipal que seja colocado poste de iluminação na Rua Marines Argentieres, localizada no Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário  Municipal e Diretor da CAERN  que seja colocado encanação para distribuição de água na Rua Manoel Macedo - Bairro Dom José Adelino - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1373/indicacao_174-2018_encanac_rua_ze_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1373/indicacao_174-2018_encanac_rua_ze_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, Secretário Municipal e Diretor da CAERN que seja concluído a encanação para distribuição de água na Rua Zé Dantas –Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que juntamente com os agentes de Saúde e Endemias seja feita pesquisa para saber a quantidade de animais (gatos e cachorros) existentes no nosso município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_176-2018_grades_janelas_ubs__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_176-2018_grades_janelas_ubs__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja providenciado grades para as janelas da UBS Parteira Elita Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um refletor na Rua João Justino Dantas no Bairro São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1377/indicacao_178-2018_recuperar_paredes_estadio_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1377/indicacao_178-2018_recuperar_paredes_estadio_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito restauração/recuperação em toda estrutura física do Estádio Municipal “José Henrique Dantas” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1378/indicacao_179-2018_criar_posto_coleta_descart_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1378/indicacao_179-2018_criar_posto_coleta_descart_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja implantado/instalado Postos de Entregas Voluntárias (PEVs) de material recicláveis no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1379/indicacao_180-2018_nomeacao_conselheiros_turismo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1379/indicacao_180-2018_nomeacao_conselheiros_turismo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja nomeado e empossado os membros do Conselho Municipal de Turismo no município de Carnaúba dos Dantas/RN, de acordo com a Lei nº 979, de 27 de Agosto de 2018.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_181-2018_aquisicao_apare_otoacustico__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_181-2018_aquisicao_apare_otoacustico__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito aquisição de um aparelho de Emissões Otoacústicas, destinado a realização de teste da orelhinha aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_182-2018_incluir_pmaq_no_nasf__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_182-2018_incluir_pmaq_no_nasf__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que o NASF (Núcleo de Saúde da Família) seja contemplado com o PMAQ (Programa de Melhoria do Acesso e da Qualidade na Atenção Básica) de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>João Maria, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_183-2018_iluminacao_entrada_satna_rita_-_marli_e_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_183-2018_iluminacao_entrada_satna_rita_-_marli_e_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja providenciada Iluminação Pública na entrada do Conjunto Santa Rita no Bairro Santa Rita – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado água no reservatório da praça do Bairro Santa Rita  – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_185-2018_lanche_na_missa_de_finados_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_185-2018_lanche_na_missa_de_finados_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja colocado uma tenda para distribuição de água e café gratuito em frente ao cemitério público de Carnaúba dos Dantas/RN no dia de Finados.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e coordenador do DNOCS que seja municipalizado os SSAA - Sistemas Simplificados de Abastecimento de Águas, construído pelo DNOCS, no município  de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_187-2018_ampliacao_conego_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_187-2018_ampliacao_conego_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feito reforma e ampliação da Escola Municipal Cônego Ambrosio Silva no Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feito reforma e ampliação do Instituto Municipal "João Cândido Filho" - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_189-2018_ampliacao_reforma_quadra_do_instituto_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_189-2018_ampliacao_reforma_quadra_do_instituto_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feito a construção de 02 (dois) banheiros, sendo 01 (um) feminino e 01 (um)  masculino na Quadra de Esporte “Josenildo Azevedo Dantas’’ do Instituto Municipal “João Cândido Filho” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_190-2018_amplia_rede_esgoto_clivia_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_190-2018_amplia_rede_esgoto_clivia_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretário Municipal que seja ampliada a REDE DE ESGOTO da Rua: Clívia Marinho Lopes, Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_191-2018_criar__programacao_mun_contra_violencia_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_191-2018_criar__programacao_mun_contra_violencia_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretárias Municipal que seja criado uma Programação Municipal de Enfrentamento à VIOLÊNCIA CONTRA A MULHER no município de Carnaúba dos Dantas/RN, de acordo com a Lei de nº 961, de 25 de março de 2018.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_192-2018_adequacoes_posto_do_ermo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_192-2018_adequacoes_posto_do_ermo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretaria Municipal que seja realizado algumas adequações/adaptações no Posto de Saúde do Povoado Ermo, com a finalidade de atender à Lei Federal que dispõe sobre acessibilidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretaria Municipal que seja realizado manutenção do Ar Condicionado do veiculo Corsa Classic, transporte lotado da Secretaria Municipal de Saúde do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretaria Municipal que de acordo com o TERMO DE CONCESSÃO entre o IPHAN - (Instituto do Patrimônio Histórico e Artístico Nacional) e Prefeitura Municipal de Carnaúba dos Dantas/RN, seja realizada a manutenção das passarelas do complexo arqueológico xique-xique e acompanhamento de (01) um engenheiro, tal qual o referido termo seja encaminhado a está Casa de Lei.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretaria Municipal que seja realize aquisição ou manutenção de BOMBAS para reposição na Estação de tratamento de Esgoto (E.T.E) que fica localizado próximo ao açude Monte Alegre, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacao_196-2018_material_p_prog_antitabagismo_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacao_196-2018_material_p_prog_antitabagismo_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico aos Senhores Ministro, Secretária de Estado, Prefeito e a Secretária Municipal que seja feito esforços no sentindo de disponibilizar material como (adesivo transdérmico de 7mg, 14mg ou 21mg de nicotina; Pastilha ou Goma de mascar 2mg ou 4mg de Nicotina; Comprimido de Cloridrato de Bupropina de 150mg), destinado ao Programa Antitabagismo na Atenção Básica no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacao_197-2018_acostamento_rn_288__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacao_197-2018_acostamento_rn_288__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza do mato, como também a construção de um acostamento até o primeiro pontilhão do lado direito das margens da RN 288, sentido Carnaúba dos Dantas/RN a Picuí/PB.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao_198-2018_terr_constr_abrigo_animais_de_rua_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao_198-2018_terr_constr_abrigo_animais_de_rua_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a doação de um terreno destinado a construção de um abrigo para animais de pequeno porte que vivem na rua - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacao_199-2018_paissagismo_canteiro_entrada_ermo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacao_199-2018_paissagismo_canteiro_entrada_ermo_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito paisagismo e arborização no canteiro da entrada do Povoado Ermo - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao_200-2018_horario_coleta_exame_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao_200-2018_horario_coleta_exame_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Secretária Municipal que seja feito um estudo para que se possível fosse antecipado o horário das coletas dos exames no Centro de Saúde para a partir das 06h da manhã  - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_201-2018_amplia_barreiro_marimbondo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_201-2018_amplia_barreiro_marimbondo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja ampliado (01) um barreiro, no sítio Maribondo, zona rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que em parceria com o SEBRAE seja disponibilizado o curso de compras governamentais para Fornecedores aqui em  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_203-2018_adequa_banhe_assitencia_social_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_203-2018_adequa_banhe_assitencia_social_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que realize algumas adequações/adaptações em banheiros que ficam localizados na sede da Secretaria Municipal de Assistência Social, prédio que funcionou o PSF II – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dué Azevedo, Fabiano Pacomio, Josiene, João Maria, Marcelo, Marfran Medeiros, Marli de Medeiros, Nilson, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/874/mocao_001-18_boemia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/874/mocao_001-18_boemia.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR EDVALDO ALVES DA SILVA, MAIS CONHECIDO COMO BOEMIA, OCORRIDO NO DIA 21 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/875/mocao_002-18_maria_de_bigodao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/875/mocao_002-18_maria_de_bigodao.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA MARIA DE LOURDES MACEDO, MAIS CONHECIDA COMO MARIA DE BIGODÃO, OCORRIDO NO DIA 26 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/876/mocao_no_003_-_201810052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/876/mocao_no_003_-_201810052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA MARIA ENITE DASILVA, MAIS CONHECIDA COMO MARIA DE LINO, OCORRIDO NO DIA 26 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/877/mocao_no_004_-_201810052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/877/mocao_no_004_-_201810052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA ANA LOPES DANTAS, MAIS CONHECIDA COMO ANITA DE CAETANO, OCORRIDO NO DIA 26 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/878/mocao_005-18_marcelo_de_rozimiro.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/878/mocao_005-18_marcelo_de_rozimiro.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR MARCELO ANDRIÁZIO DANTAS, MAIS CONHECIDO POR MARCELO DE ROZIMIRO, OCORRIDO NO DIA 28 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/879/mocao_006-18_dayane.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/879/mocao_006-18_dayane.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA JOVEM DAYANE DANTAS DE LIMA, MAIS CONHECIDA COMO DAYANE, OCORRIDO NO DIA 23 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/880/mocao_007-18_da_luz.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/880/mocao_007-18_da_luz.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/881/mocao_008-18_cesar_de_fatima_de_veta_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/881/mocao_008-18_cesar_de_fatima_de_veta_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO JOVEM CÉSAR DANTAS SILVA, MAIS CONHECIDO POR CEZINHA DE FÁTIMA DE VETA, OCORRIDO NO DIA 16 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/882/mocao_009-18_ayrton_jogador_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/882/mocao_009-18_ayrton_jogador_-_due.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO JOVEM AYRTON LUCAS DANTAS DE MEDEIROS, EM RECONHECIMENTO AO SEU EXCELENTE DESEMPENHO COMO JOGADOR.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/883/mocao_010-18_valdecia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/883/mocao_010-18_valdecia.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA VALDÉCIA MARIA DANTAS, MAIS CONHECIDA COMO VALDÉCIA DE VALDEMAR CALANGO, OCORRIDO NO DIA 21 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/884/mocao_011-18_maria_de_fatima.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/884/mocao_011-18_maria_de_fatima.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA DE FÁTIMA DA SILVA, MAIS CONHECIDA COMO FÁTIMA DE CHICO DE CORNÉLIA, OCORRIDO NO DIA 21 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/885/mocao_012-18_odair.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/885/mocao_012-18_odair.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO JOVEM ODAIR JOSÉ DE ALMEIDA, MAIS CONHECIDO POR ODAIR, OCORRIDO NO MÊS DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/886/mocao_013-18_manoel_francisco.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/886/mocao_013-18_manoel_francisco.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR MANOEL FRANCISCO DA SILVA, MAIS CONHECIDO COMO DUDA DE ZÉ RITA, OCORRIDO NO DIA 06 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/999/mocao_014_14052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/999/mocao_014_14052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHOR VALDENOR DIAS DA SILVA, MAIS CONHECIDO COMO DENORA, OCORRIDO NO DIA 21 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1000/mocao_015-18_severina.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1000/mocao_015-18_severina.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA SEVERINA RAQUEL DE JESUS, MAIS CONHECIDA COMO SEVERINA DE CARLOS ALBERTO, OCORRIDO NO DIA 24 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_01614052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_01614052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO MARCELO DE MEDEIROS, MAIS CONHECIDO COMO ANTÔNIO DE CESÁRIO, OCORRIDO NO DIA 25 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1002/mocao_01714052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1002/mocao_01714052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR GENIVEL EUGÊNIO DANTAS, MAIS CONHECIDO COMO GENIVEL DE JOÃO LUCAS, OCORRIDO NO DIA 28 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1003/mocao_01814052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1003/mocao_01814052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA PEREIRA DE SOUZA, MAIS CONHECIDA COMO DONA MARIA, OCORRIDO NO DIA 31 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1038/mocao_01914052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1038/mocao_01914052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÓNIO LEÔNCIO DA SILVA, MAIS CONHECIDA COMO TOINHO DE MUELA, OCORRIDO NO DIA 31 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1039/mocao_020-18_joao_batista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1039/mocao_020-18_joao_batista.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO BATISTA FILHO, MAIS CONHECIDO COMO DOQUINHA MAJOR, OCORRIDO NO DIA 08 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1040/mocao_021-18__funeraria_pax_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1040/mocao_021-18__funeraria_pax_-_marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A FUNERÁRIA PAX DEUS É GRANDE, PELO SUPORTE QUE VEM PRESTANDO AOS EVENTOS ABERTOS EM CARNAÚBA DOS DANTAS/RN COM OFERTAS DE SERVIÇOS COMO AFERIÇÃO DE SINAIS VITAIS, DISTRIBUIÇÃO DE ÁGUA, AMBULÂNCIA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1041/mocao_022-18_ayrton_jogador_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1041/mocao_022-18_ayrton_jogador_-_josiene.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO JOVEM AYRTON LUCAS DANTAS DE MEDEIROS,POR TER SIDO ELEITO O MELHOR LATERAL-ESQUERDO DO CAMPEONATO CARIOCA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1042/mocao_023-18_solange.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1042/mocao_023-18_solange.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA SOLANGE CRISTINA SANTOS MEDEIROS, OCORRIDO NO DIA 22 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1043/mocao_024-18_maria_de_lourdes.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1043/mocao_024-18_maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA DE LOURDES AZEVEDO, OCORRIDO NO DIA 21 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1044/mocao_02514052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1044/mocao_02514052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSOS AOS JOVENS MARCUS PAULO SOARES DANTAS E RAFAEL GARCIA DANTAS POR ALCANÇAREM O TITULO DE PRIMEIRO LUGAR NA HACKATHON NO CAMPUS PARTY 2018.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1045/mocao_026-18_alemao_e_manoel__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1045/mocao_026-18_alemao_e_manoel__-_marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AOS SENHORES JOSÉ DANTAS E MANOEL MEDEIROS DANTAS FILHO PELO TRABALHO VOLUNTARIO REALIZADO NA BR-427.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1046/mocao_027-18_angelina.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1046/mocao_027-18_angelina.pdf</t>
   </si>
   <si>
     <t>, MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA ANGELINA CARNEIRO DE MEDEIROS, OCORRIDO NO DIA 05 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1047/mocao_028-18_leonia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1047/mocao_028-18_leonia.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA LEONIA BRITO, OCORRIDO NO DIA 05 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1048/mocao_02914052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1048/mocao_02914052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA MARIA DOS SANTOS, MAIS CONHECIDA POR SEFA SIMOA, OCORRIDO NO DIA 12 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1049/mocao_03014052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1049/mocao_03014052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA FRANCISCA DO CARMO DE AZEVEDO, MAIS CONHECIDA POR FRANCISQUINHA DE ZÉ AZEVEDO OCORRIDO NO DIA 12 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1056/mocao_031-18_josefa_ramalho_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1056/mocao_031-18_josefa_ramalho_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA RAMALHO DOS SANTOS, OCORRIDO NO DIA 14 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1057/mocao_032-18_oscar_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1057/mocao_032-18_oscar_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR OSCAR DE ARAÚJO, OCORRIDO NO DIA 18 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1058/mocao_033-18_iraci_araujo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1058/mocao_033-18_iraci_araujo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA IRACI ARAÚJO, OCORRIDO NO DIA 26 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1059/mocao_034-18_andrie_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1059/mocao_034-18_andrie_.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Jovem ANDRIÊ CARVALHO DANTAS DOS SANTOS, mais conhecido por TERRA QUENTE, ocorrido no dia 31 de Maio de 2018.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1060/mocao_035-18_israel__1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1060/mocao_035-18_israel__1.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO JOVEM ISRAEL FRANKLIM DANTAS DA SILVA,MAIS CONHECIDO POR TONONA, OCORRIDO NO DIA 31 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1061/mocao_036-18_alzira_carneiro.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1061/mocao_036-18_alzira_carneiro.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA ALZIRA CARNEIRO DA SILVA, MAIS CONHECIDA COMO DONA ALZIRA, OCORRIDO NO DIA 01 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1062/mocao_037-18_rany_rany.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1062/mocao_037-18_rany_rany.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO JOVEM RANIELSON ARAÚJO DE ASSIS DANTAS, MAIS CONHECIDO POR RANY RANY, ENCONTRADO EM 11 DE JUNHO 2018.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1063/mocao_038-18_irene_de_ze_cirino.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1063/mocao_038-18_irene_de_ze_cirino.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA IRENE DE AZEVEDO CIRINO, MAIS CONHECIDA COMO DONA IRENE DE ZÉ CIRINO, OCORRIDO NO DIA 12 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1069/mocao_03914052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1069/mocao_03914052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO DAS CHAGAS ALVES, MAS CONHECIDO POR CHAGAS, OCORRIDO NO DIA 14 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1070/mocao_04014052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1070/mocao_04014052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOAQUIM DOMINGOS DA SILVA, MAS CONHECIDO POR JOAQUIM TOMAZ, OCORRIDO NO DIA 17 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1071/mocao_041-18_baica_de_otaviano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1071/mocao_041-18_baica_de_otaviano.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA JÚLIA DANTAS, MAS CONHECIDA POR BAICA DE OTAVIANO, OCORRIDO NO DIA 23 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1072/mocao_042-18_djalma__1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1072/mocao_042-18_djalma__1.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR DJALMA DANTAS, MAIS CONHECIDO POR DJALMA DE PEDRO BAETA, OCORRIDO NO DIA 24 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1073/mocao_043-18_alessandra_raquel_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1073/mocao_043-18_alessandra_raquel_-_fabiano.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A JOVEM ALESSANDRA RAQUEL DANTAS POR PARTICIPAR DA VIII SEMANA DE ENGENHARIA QUÍMICA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1074/mocao_04414052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1074/mocao_04414052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A UNIVERSIDADE FEDERAL DO RIO GRANDE DO NORTE - UFRN, EM RECONHECIMENTO PELOS SERVIÇOS PRESTADOS AO DESENVOLVIMENTO AO ESTADO E REGIÃO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1075/mocao_045-18_erivaldo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1075/mocao_045-18_erivaldo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ERIVALDO TOSCANO DE MEDEIROS, MAIS CONHECIDO POR ERIVALDO DE SANTA OCORRIDO NO DIA 08 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1076/mocao_04614052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1076/mocao_04614052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA ALTAMIRA AZEVEDO DE CARVALHO, MAIS CONHECIDA POR ALTAMIRA DE MANOELZINHO DE ZÉ VICTOR, OCORRIDO NO DIA 18 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1077/mocao_047-18_zefinha_de_ze_lucas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1077/mocao_047-18_zefinha_de_ze_lucas.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA MARIA DANTAS, MAIS CONHECIDA COMO ZEFINHA DE ZÉ LUCAS, OCORRIDO NO DIA 22 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1078/mocao_04814052021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1078/mocao_04814052021.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO CALIXTO NETO, MAIS CONHECIDO COMO CHICO CALIXTO, OCORRIDO NO DIA 22 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1079/mocao_049-18_chico_de_tonho__1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1079/mocao_049-18_chico_de_tonho__1.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO MARTINIANO DANTAS, MAIS CONHECIDO POR CHICO DE TONHO OCORRIDO NO DIA 29 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1080/mocao_050-18_francisca_alice_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1080/mocao_050-18_francisca_alice_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA FRANCISCA ALICE DANTAS, MAIS CONHECIDA COMO FRANCISCA CAMILO, OCORRIDO NO DIA 04 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1081/mocao_051-18_jose_erasmo__1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1081/mocao_051-18_jose_erasmo__1.pdf</t>
   </si>
   <si>
     <t>, MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ ERASMO DANTAS, MAIS CONHECIDO POR ZÉ PEQUENO OCORRIDO NO DIA 06 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1082/mocao_052-18_thaliany_carvalho_henrique_santos_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1082/mocao_052-18_thaliany_carvalho_henrique_santos_-_due.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AOS JOVENS THALIANY CARVALHO E HENRIQUE SANTOS POR REPRESENTAREM O MUNICÍPIO DE CARNAÚBA DOS DANTAS NO CONCURSO BELEZA MÁXIMA SERIDOENSE.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1083/mocao_053-18_thalles_felipe_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1083/mocao_053-18_thalles_felipe_-_marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO JOVEM THALES DA SILVA FELIPE PELA VITÓRIA NA CORRIDA DA FOGUEIRA EM PATOS/PB.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4266,51 +4266,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_001-18_regulament_carro_prefeitura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_002-18_croqui_da_praca_caetano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_003-18_sol_notas_dos_gastos_da_festa__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_004-18_sol_do_tribu_as_recomendacoes__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_005-18__projeto_de_lei_sobre_insalubres_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_006-18_prog_regulari_fundiar__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_007-18_inform_arrecadacao_iptu__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_008-18_inform_plano_municipal_saneamento__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento_009-18_inform_sobre_orcamento_p_festa_de_marco_2018__-_nilson_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_010-18_oi_telefonia_inform__-_due.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_011-18_termo_de_doacao_predio_correios__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_012-18_projetos_de_lei_vir_c_parecer_juridico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/926/requerimento_013-18_inform_acoes_realizadas_pelo_sindserp__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_014-18_informacoes_iphan__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_015-18_inform_membros_conselho_saneamento__-_fabiano_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_016-18__copia_dos_dados_bancario_do_fundo_do_cmsb_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/929/requerimento_017-18_prefeito_comunicar_viagens__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_018-18_inform_valor_arrecardado_feira_livre__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_019-18_inf_sobre_emenda_fatima_bezerra__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_020-18_solicitanto_copia_da_nf_-_nota_fiscal_de_prestacao_de_servico_realizado_no_camihao_pipa_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_021-18_solicita_copia_da_licitasao_destinada_a_festa_de_sao_jose_padroeiro_do_nosso_municipio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/955/requerimento_022-18_inform_sobre_convenio_copirn__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/956/requerimento_023-18_recursos_oriundos_das_vendas_tumulos__-_marcelo_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/957/requerimento_024-18_inform_aterro_sanitario_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/958/requerimento_025-18_caern_infor_abastecimento_-_josiene_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/959/requerimento_026-18_recapeamento_asfaltico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/960/requerimento_027-18_infor_abertura_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/961/requerimento_028-18_criacao_frente_parlamentar_-_due.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/962/requerimento_029-18_esplanacoes_sobre_a_secretaria_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/963/requerimento_030-18_esplanacoes_sobre_a_secretaria_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_031-18_esplanacoes_sobre_a_secretaria_agricultura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_032-18_escala_motoriostas_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_033-18_que_seja_feita_investigacao_quanto_aos_horarios_de_trabalho_dos_motoristas_da_saude_da_cidade_de_carnauba_dos_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_034-18_caravana_ecologica__-_due.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_035-18_solicita_informacoes_a_respeito_das_atas_das_reunioes_do_conselho_que_estao_sendo_assinadas_sem_votacao-marcelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_036-18_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_pulblica_destinada_a_explanacao_sobre_as_taxas_que_estao_sendo_cobradas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/972/requerimento_037-18_inform_a_respeito_materias_nao__respondidas__-_marcelo_co.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_038-18_motoniv_rua_estanislau_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_039-18_bens_tombados__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_040-18_parquinho__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_041-18_inform_sobre_convenio_copirn__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_042-18_que_seja_encaminho_a_esta_casa_legislativa_as_informacoes_dos_conselhos_municipais_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_043-18__que_seja_criado_e_nomeado_por_meio_de_portaria_a_comissao_de_incentivos_fiscais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_044-18_que_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_publica_destinada_a_discussao_sobre_a_demanda_reprimida_de_exames_de_carnauba_dos_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_045-18_extrato_previdenciario__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_046-18_seja_enviada_a_esta_casa_legislativa_informacoes_explicacoes_sobre_o_desconto_de_03_tres_uteis_no_salario_do_servidor_que_faltou_apenas_01_um_dia_de_servico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_047-18_sec_estado__lazer__-_due.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/983/requerimento_048-18_seja_disponibilizado_a_unidade_movel_de_coleta_de_sangue_para_atender_aos_doadores_voluntarios_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/984/requerimento_049-18_servidor_caern_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_050-18_copias_compras_produtos_alimenticios-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_052-18_parquinho_santa_rita__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_053-18_inform_emendas_fatima__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1014/requerimento_054-18_inform_ruas_calcadas__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1016/requerimento_055-18_inform_projeto_de_lei_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1019/requerimento_056-18_exames_medicos_dispon_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_057-18_inform_sobre_saneamento_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_058-18_inform_sobre_materias_de_2017_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_059-18_que_seja_enviada_a_esta_casa_legislativa_informacoes_explicacao_sobre_o_corte_da_enegia_eletrica_no_predio_do_ceju_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_060-18_solicita_informacoes_explicacoes_sobre_o_suposto_leilao_do_centro_comercial_antonio_azevedo_localizado_no_centro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_061-18_inform_consorcio_amso_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_062-18_procon_promotor_out__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_063-18_solicitando_que_seja_enviado_a_esta_casa_legislativa_uma_lista_com_a_demanda_reprimida_de_exames_por_especificacao_dos_mesmos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1034/requerimento_064-18_inform_sobre_projeto_de_lei_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1035/requerimento_065-18_informacoes_adeq_r_manoel_martiniano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1036/requerimento_066-18_nomes_secretarios__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1050/requerimento_068-18_lei_sobre_os_agentes_-_fabiano_cor.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1051/requerimento_069-18_informac_geraldinho_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1052/requerimento_070-18_informac_materias_nao_respondidas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1053/requerimento_071-18_informac_veiculo_fiat_ducato_multi_-_fabiano_c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1054/requerimento_072-18_informac_divida_previdenciaaria_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1064/requerimento_073-18_infor_sobre_material_abando_saude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1068/requerimento_075-18_seja_enviado_a_esta_casa_legislativa_informacoes_sobre_o_processo_no_0100951-41.2017.8.20.0109_o_motivo_de_nao_haver_recorrido_a_decisao_do_juiz._marcelo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1065/requerimento_076-18_inform_sobreio_uso_de_canos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1066/requerimento_077-18_calenda_das_festividades_por_secretaria_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_078-18_inform_sobre_gastos_incentivo_agentes_endemias_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1084/indicacao_001-2018_lombada_conj_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao_004-2018_q_as_notificacoes_sejam_por_whatsapp_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1088/indicacao_005-2018_criar_sala_do_empreendedor_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_006-2018_carteiras_escolares_-_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1091/indicacao_008-2018_const_5_pocos_tubulares_-_due.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1110/indicacao_009-2018_compl_tela_campo_futebol_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1111/indicacao_010-2018_manu_equip_odontol_psf_i_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao_011-2018_mata_burro_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao_012-2018_faixa_pedestre_elevadas_-_marcelo_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1114/indicacao_013-2018_retirar_lixo_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1115/indicacao_014-2018_projetos_sociais_povoado_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1117/indicacao_016-2018_designar_pessoa_p_cadastro_do_ccir_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1119/indicacao_018-2018_viabilize_meios_p_fortalecer_o_setor_empreendedor_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1123/indicacao_022-2018_providencia_antigo_predio_do_cinema_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao_023-2018_distribuicao_peixe_semana_santa_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao_024-2018_revitaliz_praca_igreja_matriz_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao_025-2018_sinalizacao_de_transito_-_fabiano_5_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao_026-2018_vigia_horto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1128/indicacao_027-2018_conclusao_rede_de_esgoto_r_antonio_justino._-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao_028-2018_vistotia_na_parede_do_acude_-_marli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao_029-2018_criar_grpo_de_folclore_-_marli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_031-2018_faixa_prioridade_ambulancia_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1158/indicacao_033-2018_prog_internet_p_todos_-_due.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_034-2018_brinq_pula_pula_na_rua_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1160/indicacao_035-2018_placas_identificacao_ruas_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1161/indicacao_036-2018_disp_veterinario_vacina_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1162/indicacao_037-2018_disp_vacina_brucelose_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1163/indicacao_038-2018_asg_povoado_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao_040-2018_poste_rua_pedro_alexandre_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1166/indicacao_041-2018_conserto_muro_nasf_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1167/indicacao_042-2018_exames_pessoal_tratamento_cancer_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1169/indicacao_044-2018_carro_fumace_-_due.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1171/indicacao_046-2018_pavi_r_iria_maria_de_azevedo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1173/indicacao_048-2018_adquirir_um_gerador_p_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao_050-2018_aulas_de_muay_thai_rede_municipal_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1176/indicacao_051-2018_prefeito_apresente_as_atribuicoes_secretario_municiopal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1177/indicacao_052-2018_consert_sala_odontologia_rajada_-_fabiano9.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_054-2018_atualizacao_pagina_virtual_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_055-2018_diarias_conselheiros__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_057-2018_constu_curral_-_due.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao_058-2018_execu_de_atencao_aos_conselhos__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1184/indicacao_059-2018_coletora_movel_bairro_santa_rita__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_060-2018_iluminar_horto_florestal__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_061-2018_manuten_catavento_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_062-2018_cx_de_gordura_ivamar_roque_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_063-2018_antig_cartorio_seja_construido_-_due.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao_064-2018_almoxarifado_-_due.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1218/indicacao_065-2018_crie_calendario_de_esporte_-_fabiano_e_ppto11.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao_066-2018_passagem_molhada_sitio_recanto_-_fabiano_11.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao_067-2018_iluminacao_rua__joaquim_gomes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao_069-2018_refletor_rua_silverio_rodrigues_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao_070-2018_tambor_de_lixo_r_naninha_lucas_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1224/indicacao_071-2018_limpeza_na_r_francisco_das_chagas__-_nilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1250/indicacao_074-2018_limpeza_pontilhoes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_077-2018_passagem_molhada_sitio_currais_-_due.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_078-2018_manuten__passagem_molhada_sitio_garrotes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_079-2018_camera_de_seg_escolas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_082-2018_restaur_casa_horto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_084-2018_trilho_de_protecao_francisca_neusa_-_fabiano_-pepeto_-marfran_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1263/indicacao_087-2018_arborizacao__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1264/indicacao_088-2018_limpeza_rua_cesario_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao_089-2018_tela_de_protecao_quadra_clivia_-_marcelo_correta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1266/indicacao_090-2018_material_teste_do_pezinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1267/indicacao_091-2018_revitaliza_praca_conj_joao_henrique__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1269/indicacao_093-2018_criar_cons_saneamento_basico___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1270/indicacao_094-2018_campanha_geoparque__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1271/indicacao_095-2018_limpeza_riacho_dos_cachorros__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1272/indicacao_096-2018_rampa_acessibilidade_secret_turismo__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao_097-2018_perfuracao_poco_profundo_rajada__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao_098-2018_insta_telefone_em_todas_as_secreta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1276/indicacao_100-2018_limpeza_de_rua_ze_olirio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1277/indicacao_101-2018_aquisicao_de_carro_para_secretaria_obras_-_due.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_103-2018_sopa_cidada_-_due_e_marli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_104-2018_cafe_cidadao_-_due_e_marli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1301/indicacao_107-2018_destinar_local_adequado_material_reciclado__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_109-2018_porta_de_emergencia_francisca_neusa___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_110-2018_recuperacao_parede_quadra_ermo___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1305/indicacao_111-2018_manutencao_cx_gordura_bairro_sao_jose___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1307/indicacao_113-2018_instalacao_bancos_praca_antonio_justino__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1308/indicacao_114-2018_pref_caravana_ecologica_-_due.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1310/indicacao_116-2018_projeto_praca_digital_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_118-2018_aquisicao_de_novos_pneus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_119-2018_poste_na_rua_joao_justino_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_121-2018_reajuste_diarias_motoristas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_122-2018_reforma_da_escola_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_123-2018_lombada_ruas_rajada_-_due.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_130-2018_tv_p_psf_i_-_marli.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_132-2018_iluminacao_trecho_rajada_carnauba_-_due_-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_133-2018_aquisicao_veiculo_carregar_pacientes_-_due_-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_134-2018_corrimao_calcadao_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_135-2018_aquisicao_pneus_microonibus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_136-2018_disp_carro_saude_bucal_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_139-2018_terreno_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_141-2018_lombadas_no_trecho_rajada_carnauba-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_142-2018_aquisicao_bomba_injetora_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_143-2018_curso_regional_de_turismo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_144-2018_nomear_coord_saude_-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_145-2018__faixa_pedestre_acougue_soares_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_147-2018_lombada_silverio_rodrigues_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_148-2018_conserto_calcamemento_trav_antonio_dantas_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_149-2018_conserto_academi_b_santa_rira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_150-2018_conserto_buraco_na_ponte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_151-2018_pintura_lombada__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_153-2018_braco_com_lumin_poste_santa_rita_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_155-2018_manutencao_nas_pontes_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1355/indicacao_156-2018_cont_pavimentacao_rua__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_157-2018_regul_fundiaria_urbana_seu_anisio_-_due.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1357/indicacao_158-2018_instal_quebra_sol_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_159-2018_reutilixacao_predio_telern_-_marli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1359/indicacao_160-2018_reutiliz_posto_povoado_ermo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao_161-2018_nomeacao_do_conselho_de_esporte_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao_162-2018_contribuicao_vonluntaria_bem_estar_animais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1364/indicacao_165-2018_delegacia_movel_festa_outub_-_marli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_168-2018_saneam_ruas_manoel_martinho_natalia_medeiros_e_felix_gomes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_169-2018__reboco_e_pintura_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_170-2018__cisterna_no_intituto_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1370/indicacao_171-2018_plano_mun_hidrico_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1371/indicacao_172-2018_poste_na_rua_marines_argentierre_-_due.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1373/indicacao_174-2018_encanac_rua_ze_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_176-2018_grades_janelas_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1377/indicacao_178-2018_recuperar_paredes_estadio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1378/indicacao_179-2018_criar_posto_coleta_descart_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1379/indicacao_180-2018_nomeacao_conselheiros_turismo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_181-2018_aquisicao_apare_otoacustico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_182-2018_incluir_pmaq_no_nasf__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_183-2018_iluminacao_entrada_satna_rita_-_marli_e_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_185-2018_lanche_na_missa_de_finados_-_due.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_187-2018_ampliacao_conego_-_due.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_189-2018_ampliacao_reforma_quadra_do_instituto_-_due.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_190-2018_amplia_rede_esgoto_clivia_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_191-2018_criar__programacao_mun_contra_violencia_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_192-2018_adequacoes_posto_do_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacao_196-2018_material_p_prog_antitabagismo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacao_197-2018_acostamento_rn_288__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao_198-2018_terr_constr_abrigo_animais_de_rua_-_marli.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacao_199-2018_paissagismo_canteiro_entrada_ermo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao_200-2018_horario_coleta_exame_-_marli.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_201-2018_amplia_barreiro_marimbondo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_203-2018_adequa_banhe_assitencia_social_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/874/mocao_001-18_boemia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/875/mocao_002-18_maria_de_bigodao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/876/mocao_no_003_-_201810052021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/877/mocao_no_004_-_201810052021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/878/mocao_005-18_marcelo_de_rozimiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/879/mocao_006-18_dayane.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/880/mocao_007-18_da_luz.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/881/mocao_008-18_cesar_de_fatima_de_veta_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/882/mocao_009-18_ayrton_jogador_-_due.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/883/mocao_010-18_valdecia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/884/mocao_011-18_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/885/mocao_012-18_odair.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/886/mocao_013-18_manoel_francisco.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/999/mocao_014_14052021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1000/mocao_015-18_severina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_01614052021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1002/mocao_01714052021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1003/mocao_01814052021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1038/mocao_01914052021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1039/mocao_020-18_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1040/mocao_021-18__funeraria_pax_-_marli.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1041/mocao_022-18_ayrton_jogador_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1042/mocao_023-18_solange.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1043/mocao_024-18_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1044/mocao_02514052021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1045/mocao_026-18_alemao_e_manoel__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1046/mocao_027-18_angelina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1047/mocao_028-18_leonia.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1048/mocao_02914052021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1049/mocao_03014052021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1056/mocao_031-18_josefa_ramalho_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1057/mocao_032-18_oscar_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1058/mocao_033-18_iraci_araujo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1059/mocao_034-18_andrie_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1060/mocao_035-18_israel__1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1061/mocao_036-18_alzira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1062/mocao_037-18_rany_rany.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1063/mocao_038-18_irene_de_ze_cirino.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1069/mocao_03914052021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1070/mocao_04014052021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1071/mocao_041-18_baica_de_otaviano.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1072/mocao_042-18_djalma__1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1073/mocao_043-18_alessandra_raquel_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1074/mocao_04414052021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1075/mocao_045-18_erivaldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1076/mocao_04614052021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1077/mocao_047-18_zefinha_de_ze_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1078/mocao_04814052021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1079/mocao_049-18_chico_de_tonho__1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1080/mocao_050-18_francisca_alice_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1081/mocao_051-18_jose_erasmo__1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1082/mocao_052-18_thaliany_carvalho_henrique_santos_-_due.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1083/mocao_053-18_thalles_felipe_-_marcelo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_001-18_regulament_carro_prefeitura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/846/requerimento_002-18_croqui_da_praca_caetano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_003-18_sol_notas_dos_gastos_da_festa__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/848/requerimento_004-18_sol_do_tribu_as_recomendacoes__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/849/requerimento_005-18__projeto_de_lei_sobre_insalubres_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_006-18_prog_regulari_fundiar__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_007-18_inform_arrecadacao_iptu__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_008-18_inform_plano_municipal_saneamento__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento_009-18_inform_sobre_orcamento_p_festa_de_marco_2018__-_nilson_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_010-18_oi_telefonia_inform__-_due.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_011-18_termo_de_doacao_predio_correios__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_012-18_projetos_de_lei_vir_c_parecer_juridico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/926/requerimento_013-18_inform_acoes_realizadas_pelo_sindserp__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_014-18_informacoes_iphan__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_015-18_inform_membros_conselho_saneamento__-_fabiano_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_016-18__copia_dos_dados_bancario_do_fundo_do_cmsb_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/929/requerimento_017-18_prefeito_comunicar_viagens__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_018-18_inform_valor_arrecardado_feira_livre__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_019-18_inf_sobre_emenda_fatima_bezerra__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_020-18_solicitanto_copia_da_nf_-_nota_fiscal_de_prestacao_de_servico_realizado_no_camihao_pipa_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/953/requerimento_021-18_solicita_copia_da_licitasao_destinada_a_festa_de_sao_jose_padroeiro_do_nosso_municipio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/955/requerimento_022-18_inform_sobre_convenio_copirn__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/956/requerimento_023-18_recursos_oriundos_das_vendas_tumulos__-_marcelo_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/957/requerimento_024-18_inform_aterro_sanitario_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/958/requerimento_025-18_caern_infor_abastecimento_-_josiene_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/959/requerimento_026-18_recapeamento_asfaltico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/960/requerimento_027-18_infor_abertura_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/961/requerimento_028-18_criacao_frente_parlamentar_-_due.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/962/requerimento_029-18_esplanacoes_sobre_a_secretaria_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/963/requerimento_030-18_esplanacoes_sobre_a_secretaria_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/966/requerimento_031-18_esplanacoes_sobre_a_secretaria_agricultura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/967/requerimento_032-18_escala_motoriostas_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/968/requerimento_033-18_que_seja_feita_investigacao_quanto_aos_horarios_de_trabalho_dos_motoristas_da_saude_da_cidade_de_carnauba_dos_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/971/requerimento_034-18_caravana_ecologica__-_due.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/969/requerimento_035-18_solicita_informacoes_a_respeito_das_atas_das_reunioes_do_conselho_que_estao_sendo_assinadas_sem_votacao-marcelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/970/requerimento_036-18_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_pulblica_destinada_a_explanacao_sobre_as_taxas_que_estao_sendo_cobradas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/972/requerimento_037-18_inform_a_respeito_materias_nao__respondidas__-_marcelo_co.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/973/requerimento_038-18_motoniv_rua_estanislau_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/974/requerimento_039-18_bens_tombados__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/975/requerimento_040-18_parquinho__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/976/requerimento_041-18_inform_sobre_convenio_copirn__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/977/requerimento_042-18_que_seja_encaminho_a_esta_casa_legislativa_as_informacoes_dos_conselhos_municipais_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/978/requerimento_043-18__que_seja_criado_e_nomeado_por_meio_de_portaria_a_comissao_de_incentivos_fiscais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/979/requerimento_044-18_que_seja_disponibilizado_um_dia_para_realizacao_de_uma_audiencia_publica_destinada_a_discussao_sobre_a_demanda_reprimida_de_exames_de_carnauba_dos_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/980/requerimento_045-18_extrato_previdenciario__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/981/requerimento_046-18_seja_enviada_a_esta_casa_legislativa_informacoes_explicacoes_sobre_o_desconto_de_03_tres_uteis_no_salario_do_servidor_que_faltou_apenas_01_um_dia_de_servico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/982/requerimento_047-18_sec_estado__lazer__-_due.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/983/requerimento_048-18_seja_disponibilizado_a_unidade_movel_de_coleta_de_sangue_para_atender_aos_doadores_voluntarios_do_municipio_de_carnauba_dos_dantas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/984/requerimento_049-18_servidor_caern_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento_050-18_copias_compras_produtos_alimenticios-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1005/requerimento_052-18_parquinho_santa_rita__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1010/requerimento_053-18_inform_emendas_fatima__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1014/requerimento_054-18_inform_ruas_calcadas__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1016/requerimento_055-18_inform_projeto_de_lei_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1019/requerimento_056-18_exames_medicos_dispon_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1023/requerimento_057-18_inform_sobre_saneamento_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1024/requerimento_058-18_inform_sobre_materias_de_2017_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1025/requerimento_059-18_que_seja_enviada_a_esta_casa_legislativa_informacoes_explicacao_sobre_o_corte_da_enegia_eletrica_no_predio_do_ceju_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_060-18_solicita_informacoes_explicacoes_sobre_o_suposto_leilao_do_centro_comercial_antonio_azevedo_localizado_no_centro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1031/requerimento_061-18_inform_consorcio_amso_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1032/requerimento_062-18_procon_promotor_out__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1033/requerimento_063-18_solicitando_que_seja_enviado_a_esta_casa_legislativa_uma_lista_com_a_demanda_reprimida_de_exames_por_especificacao_dos_mesmos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1034/requerimento_064-18_inform_sobre_projeto_de_lei_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1035/requerimento_065-18_informacoes_adeq_r_manoel_martiniano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1036/requerimento_066-18_nomes_secretarios__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1050/requerimento_068-18_lei_sobre_os_agentes_-_fabiano_cor.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1051/requerimento_069-18_informac_geraldinho_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1052/requerimento_070-18_informac_materias_nao_respondidas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1053/requerimento_071-18_informac_veiculo_fiat_ducato_multi_-_fabiano_c.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1054/requerimento_072-18_informac_divida_previdenciaaria_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1064/requerimento_073-18_infor_sobre_material_abando_saude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1068/requerimento_075-18_seja_enviado_a_esta_casa_legislativa_informacoes_sobre_o_processo_no_0100951-41.2017.8.20.0109_o_motivo_de_nao_haver_recorrido_a_decisao_do_juiz._marcelo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1065/requerimento_076-18_inform_sobreio_uso_de_canos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1066/requerimento_077-18_calenda_das_festividades_por_secretaria_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_078-18_inform_sobre_gastos_incentivo_agentes_endemias_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1084/indicacao_001-2018_lombada_conj_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao_004-2018_q_as_notificacoes_sejam_por_whatsapp_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1088/indicacao_005-2018_criar_sala_do_empreendedor_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_006-2018_carteiras_escolares_-_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1091/indicacao_008-2018_const_5_pocos_tubulares_-_due.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1110/indicacao_009-2018_compl_tela_campo_futebol_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1111/indicacao_010-2018_manu_equip_odontol_psf_i_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao_011-2018_mata_burro_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao_012-2018_faixa_pedestre_elevadas_-_marcelo_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1114/indicacao_013-2018_retirar_lixo_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1115/indicacao_014-2018_projetos_sociais_povoado_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1117/indicacao_016-2018_designar_pessoa_p_cadastro_do_ccir_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1119/indicacao_018-2018_viabilize_meios_p_fortalecer_o_setor_empreendedor_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1123/indicacao_022-2018_providencia_antigo_predio_do_cinema_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao_023-2018_distribuicao_peixe_semana_santa_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao_024-2018_revitaliz_praca_igreja_matriz_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao_025-2018_sinalizacao_de_transito_-_fabiano_5_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao_026-2018_vigia_horto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1128/indicacao_027-2018_conclusao_rede_de_esgoto_r_antonio_justino._-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao_028-2018_vistotia_na_parede_do_acude_-_marli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao_029-2018_criar_grpo_de_folclore_-_marli.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_031-2018_faixa_prioridade_ambulancia_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1158/indicacao_033-2018_prog_internet_p_todos_-_due.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_034-2018_brinq_pula_pula_na_rua_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1160/indicacao_035-2018_placas_identificacao_ruas_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1161/indicacao_036-2018_disp_veterinario_vacina_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1162/indicacao_037-2018_disp_vacina_brucelose_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1163/indicacao_038-2018_asg_povoado_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao_040-2018_poste_rua_pedro_alexandre_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1166/indicacao_041-2018_conserto_muro_nasf_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1167/indicacao_042-2018_exames_pessoal_tratamento_cancer_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1169/indicacao_044-2018_carro_fumace_-_due.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1171/indicacao_046-2018_pavi_r_iria_maria_de_azevedo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1173/indicacao_048-2018_adquirir_um_gerador_p_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao_050-2018_aulas_de_muay_thai_rede_municipal_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1176/indicacao_051-2018_prefeito_apresente_as_atribuicoes_secretario_municiopal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1177/indicacao_052-2018_consert_sala_odontologia_rajada_-_fabiano9.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_054-2018_atualizacao_pagina_virtual_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_055-2018_diarias_conselheiros__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_057-2018_constu_curral_-_due.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao_058-2018_execu_de_atencao_aos_conselhos__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1184/indicacao_059-2018_coletora_movel_bairro_santa_rita__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1185/indicacao_060-2018_iluminar_horto_florestal__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_061-2018_manuten_catavento_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_062-2018_cx_de_gordura_ivamar_roque_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_063-2018_antig_cartorio_seja_construido_-_due.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao_064-2018_almoxarifado_-_due.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1218/indicacao_065-2018_crie_calendario_de_esporte_-_fabiano_e_ppto11.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao_066-2018_passagem_molhada_sitio_recanto_-_fabiano_11.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao_067-2018_iluminacao_rua__joaquim_gomes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao_069-2018_refletor_rua_silverio_rodrigues_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao_070-2018_tambor_de_lixo_r_naninha_lucas_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1224/indicacao_071-2018_limpeza_na_r_francisco_das_chagas__-_nilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1250/indicacao_074-2018_limpeza_pontilhoes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_077-2018_passagem_molhada_sitio_currais_-_due.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_078-2018_manuten__passagem_molhada_sitio_garrotes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_079-2018_camera_de_seg_escolas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_082-2018_restaur_casa_horto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_084-2018_trilho_de_protecao_francisca_neusa_-_fabiano_-pepeto_-marfran_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1263/indicacao_087-2018_arborizacao__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1264/indicacao_088-2018_limpeza_rua_cesario_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao_089-2018_tela_de_protecao_quadra_clivia_-_marcelo_correta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1266/indicacao_090-2018_material_teste_do_pezinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1267/indicacao_091-2018_revitaliza_praca_conj_joao_henrique__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1269/indicacao_093-2018_criar_cons_saneamento_basico___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1270/indicacao_094-2018_campanha_geoparque__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1271/indicacao_095-2018_limpeza_riacho_dos_cachorros__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1272/indicacao_096-2018_rampa_acessibilidade_secret_turismo__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao_097-2018_perfuracao_poco_profundo_rajada__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao_098-2018_insta_telefone_em_todas_as_secreta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1276/indicacao_100-2018_limpeza_de_rua_ze_olirio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1277/indicacao_101-2018_aquisicao_de_carro_para_secretaria_obras_-_due.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_103-2018_sopa_cidada_-_due_e_marli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_104-2018_cafe_cidadao_-_due_e_marli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1301/indicacao_107-2018_destinar_local_adequado_material_reciclado__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_109-2018_porta_de_emergencia_francisca_neusa___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_110-2018_recuperacao_parede_quadra_ermo___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1305/indicacao_111-2018_manutencao_cx_gordura_bairro_sao_jose___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1307/indicacao_113-2018_instalacao_bancos_praca_antonio_justino__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1308/indicacao_114-2018_pref_caravana_ecologica_-_due.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1310/indicacao_116-2018_projeto_praca_digital_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_118-2018_aquisicao_de_novos_pneus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao_119-2018_poste_na_rua_joao_justino_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_121-2018_reajuste_diarias_motoristas_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao_122-2018_reforma_da_escola_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_123-2018_lombada_ruas_rajada_-_due.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao_130-2018_tv_p_psf_i_-_marli.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1331/indicacao_132-2018_iluminacao_trecho_rajada_carnauba_-_due_-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao_133-2018_aquisicao_veiculo_carregar_pacientes_-_due_-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao_134-2018_corrimao_calcadao_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1334/indicacao_135-2018_aquisicao_pneus_microonibus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_136-2018_disp_carro_saude_bucal_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1338/indicacao_139-2018_terreno_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_141-2018_lombadas_no_trecho_rajada_carnauba-_joao_maria_e_marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_142-2018_aquisicao_bomba_injetora_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1342/indicacao_143-2018_curso_regional_de_turismo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1343/indicacao_144-2018_nomear_coord_saude_-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1344/indicacao_145-2018__faixa_pedestre_acougue_soares_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_147-2018_lombada_silverio_rodrigues_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_148-2018_conserto_calcamemento_trav_antonio_dantas_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_149-2018_conserto_academi_b_santa_rira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_150-2018_conserto_buraco_na_ponte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1350/indicacao_151-2018_pintura_lombada__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_153-2018_braco_com_lumin_poste_santa_rita_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_155-2018_manutencao_nas_pontes_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1355/indicacao_156-2018_cont_pavimentacao_rua__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_157-2018_regul_fundiaria_urbana_seu_anisio_-_due.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1357/indicacao_158-2018_instal_quebra_sol_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_159-2018_reutilixacao_predio_telern_-_marli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1359/indicacao_160-2018_reutiliz_posto_povoado_ermo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao_161-2018_nomeacao_do_conselho_de_esporte_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao_162-2018_contribuicao_vonluntaria_bem_estar_animais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1364/indicacao_165-2018_delegacia_movel_festa_outub_-_marli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_168-2018_saneam_ruas_manoel_martinho_natalia_medeiros_e_felix_gomes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_169-2018__reboco_e_pintura_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_170-2018__cisterna_no_intituto_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1370/indicacao_171-2018_plano_mun_hidrico_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1371/indicacao_172-2018_poste_na_rua_marines_argentierre_-_due.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1373/indicacao_174-2018_encanac_rua_ze_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_176-2018_grades_janelas_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1377/indicacao_178-2018_recuperar_paredes_estadio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1378/indicacao_179-2018_criar_posto_coleta_descart_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1379/indicacao_180-2018_nomeacao_conselheiros_turismo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1414/indicacao_181-2018_aquisicao_apare_otoacustico__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1415/indicacao_182-2018_incluir_pmaq_no_nasf__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao_183-2018_iluminacao_entrada_satna_rita_-_marli_e_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1418/indicacao_185-2018_lanche_na_missa_de_finados_-_due.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1420/indicacao_187-2018_ampliacao_conego_-_due.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1422/indicacao_189-2018_ampliacao_reforma_quadra_do_instituto_-_due.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1423/indicacao_190-2018_amplia_rede_esgoto_clivia_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1424/indicacao_191-2018_criar__programacao_mun_contra_violencia_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao_192-2018_adequacoes_posto_do_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1429/indicacao_196-2018_material_p_prog_antitabagismo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1430/indicacao_197-2018_acostamento_rn_288__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao_198-2018_terr_constr_abrigo_animais_de_rua_-_marli.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1432/indicacao_199-2018_paissagismo_canteiro_entrada_ermo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao_200-2018_horario_coleta_exame_-_marli.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1434/indicacao_201-2018_amplia_barreiro_marimbondo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao_203-2018_adequa_banhe_assitencia_social_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/874/mocao_001-18_boemia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/875/mocao_002-18_maria_de_bigodao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/876/mocao_no_003_-_201810052021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/877/mocao_no_004_-_201810052021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/878/mocao_005-18_marcelo_de_rozimiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/879/mocao_006-18_dayane.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/880/mocao_007-18_da_luz.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/881/mocao_008-18_cesar_de_fatima_de_veta_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/882/mocao_009-18_ayrton_jogador_-_due.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/883/mocao_010-18_valdecia.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/884/mocao_011-18_maria_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/885/mocao_012-18_odair.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/886/mocao_013-18_manoel_francisco.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/999/mocao_014_14052021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1000/mocao_015-18_severina.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1001/mocao_01614052021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1002/mocao_01714052021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1003/mocao_01814052021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1038/mocao_01914052021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1039/mocao_020-18_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1040/mocao_021-18__funeraria_pax_-_marli.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1041/mocao_022-18_ayrton_jogador_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1042/mocao_023-18_solange.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1043/mocao_024-18_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1044/mocao_02514052021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1045/mocao_026-18_alemao_e_manoel__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1046/mocao_027-18_angelina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1047/mocao_028-18_leonia.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1048/mocao_02914052021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1049/mocao_03014052021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1056/mocao_031-18_josefa_ramalho_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1057/mocao_032-18_oscar_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1058/mocao_033-18_iraci_araujo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1059/mocao_034-18_andrie_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1060/mocao_035-18_israel__1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1061/mocao_036-18_alzira_carneiro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1062/mocao_037-18_rany_rany.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1063/mocao_038-18_irene_de_ze_cirino.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1069/mocao_03914052021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1070/mocao_04014052021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1071/mocao_041-18_baica_de_otaviano.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1072/mocao_042-18_djalma__1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1073/mocao_043-18_alessandra_raquel_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1074/mocao_04414052021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1075/mocao_045-18_erivaldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1076/mocao_04614052021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1077/mocao_047-18_zefinha_de_ze_lucas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1078/mocao_04814052021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1079/mocao_049-18_chico_de_tonho__1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1080/mocao_050-18_francisca_alice_.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1081/mocao_051-18_jose_erasmo__1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1082/mocao_052-18_thaliany_carvalho_henrique_santos_-_due.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2018/1083/mocao_053-18_thalles_felipe_-_marcelo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>