--- v0 (2026-02-15)
+++ v1 (2026-06-10)
@@ -51,4046 +51,4046 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO MENOR SALÁRIO DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN, CONCEDE REAJUSTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Marfran Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 JOHNATÁ SCHWARZE NEGGER DA_x000D_
 SILVA DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_decreto_leg._no_002-2019_leticia__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_decreto_leg._no_002-2019_leticia__-_marfran.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA LETÍCIA_x000D_
 AZEVEDO DE MEDEIROS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 GILMAR BARBOSA DA FONSECA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR JOÃO_x000D_
 BATISTA DE ARAÚJO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dué Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_decreto_leg._no_005-2019_heleno__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_decreto_leg._no_005-2019_heleno__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 HELENO DE MACÊDO ARAÚJO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_decreto_leg._no_006-2019_gilberto__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_decreto_leg._no_006-2019_gilberto__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 GILBERTO AZEVEDO DANTAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_decreto_leg._no_007-2019_garcia__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_decreto_leg._no_007-2019_garcia__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR JOÃO_x000D_
 GARCIA DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 FRANCISCO JOSÉ DE AZEVEDO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_decreto_leg._no_009-2019_pedro_igor__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_decreto_leg._no_009-2019_pedro_igor__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR PEDRO_x000D_
 IGOR GOMES CAVALCANTI, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_decreto_leg._no_010-2019_joseilton__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_decreto_leg._no_010-2019_joseilton__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO JOVEM_x000D_
 JOSEILTON DA SILVA SANTOS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/829/projeto_de_decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/829/projeto_de_decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 JOSÉ FERREIRA DOS SANTOS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/830/projeto_de_decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/830/projeto_de_decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 SARGENTO IRAN SANTOS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Josiene</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/831/projeto_de_decreto_leg._no_013-2019_neinha__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/831/projeto_de_decreto_leg._no_013-2019_neinha__-_josiene.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 EDZINEIA ENÉIAS DE AZEVEDO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_decreto_leg._no_014-2019_helena_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_decreto_leg._no_014-2019_helena_-_josiene.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 HELENA ROCHA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 VIVIANE CRISTINA DE BARROS_x000D_
 PAZ, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 ANTONIO MOREIRA BORGES, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_decreto_leg._no_017-2019_greice_freira__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_decreto_leg._no_017-2019_greice_freira__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORITA_x000D_
 GREICE DOS SANTOS SILVA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_decreto_leg._no_018-2019_carmem_lucia__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_decreto_leg._no_018-2019_carmem_lucia__-_due.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 CARMEM LÚCIA DANTAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_decreto_leg._no_019-2019_sebastiana__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_decreto_leg._no_019-2019_sebastiana__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 SEBASTIANA CÂNDIDO DOS_x000D_
 SANTOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 SHIRLENE SANTOS MAFRA_x000D_
 MEDEIROS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_decreto_leg._no_021-2019_ana_lucia__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_decreto_leg._no_021-2019_ana_lucia__-_marli.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA ANA_x000D_
 LÚCIA DE FRANÇA MEDEIROS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>João Maria</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 MARIA DAS DORES CÂNDIDO_x000D_
 FERNANDES, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 ADOLFO LUCENA DE AZEVEDO_x000D_
 NETO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 ANTÔNIO DE PÁDUA DOS_x000D_
 SANTOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Fabiano Pacomio</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO_x000D_
 CARNAUBENSE AO SENHOR_x000D_
 ANTÔNIO CANDENCE_x000D_
 CAVALCANTE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ_x000D_
 CARNAUBENSE A SENHORA_x000D_
 MARIA DE LOURDES SILVA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_resol_no_001-2019_cria_escola_do_legislativo_de_cdd_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_resol_no_001-2019_cria_escola_do_legislativo_de_cdd_-_marli.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO CARNAUBENSE, NO ÂMBITO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_resol_no_002-2019_uso_do_carro_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_resol_no_002-2019_uso_do_carro_-_marli.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 003/2017 – REGULAMENTA E DISCIPLINA O USO DE VEÍCULO OFICIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_resol_no_003-2019_estinguir_recesso_parlamentar_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_resol_no_003-2019_estinguir_recesso_parlamentar_-_marli.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 115º DA RESOLUÇÃO 002/2017 – REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001-19_inform_divida_cosern__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001-19_inform_divida_cosern__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando informações a respeito da dívida constante na carta CA/CGR/CGPP – 085/2019, enviada ao Chefe do Executivo no dia 11 de Janeiro de 2019 pela COSERN.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_002-19_inform_ruas_pav__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_002-19_inform_ruas_pav__-_josiene.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e ao Ilmº Sr. Secretário Municipal de Obras e Serviços Urbanos Laércio Júnior da Silva Lourenço, solicitando informações a respeito das Ruas que ainda necessitam de pavimentação aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Josiene</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_003-19_fazer_valer_a_lei__-_josiene_e_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_003-19_fazer_valer_a_lei__-_josiene_e_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal, solicitando que o Poder Executivo Municipal cumpra a Lei de nº 968, de 12 de julho de 2018.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_004-19_audiencia_publica__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_004-19_audiencia_publica__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de Audiência Pública para discussão do tema: “ A MEDIDA PROVISÓRIA 871/2019 E SEUS IMPACTOS NEGATIVOS PARA OS AGRICULTORES E AGRICULTORAS E NA ECONOMIA DOS MUNICÍPIOS”.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_005-19_levan_predios_publicos__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_005-19_levan_predios_publicos__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal, que o Poder Executivo Municipal realize um levantamento de todos os prédios e terrenos públicos do município de Carnaúba dos Dantas/RN, como também, regularize por meio de escrituras.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_006-19_inform_licitacao_palco__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_006-19_inform_licitacao_palco__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando informações a respeito da Licitação destinada a contratação da Empresa Allan Wagner para prestação de serviços de palco, som tendas e outros.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_007-19_inform_portico_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_007-19_inform_portico_-_marli.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e a Ilmª Srª. Maria Eugênia – Chefe de Gabinete, solicitando informações a respeito da conclusão da construção do Pórtico de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_008-19_presta_contas_agentes_endemias__-_marcelo_c.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_008-19_presta_contas_agentes_endemias__-_marcelo_c.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando informações a respeito do incentivo dos agentes de endemias que não foi pago, como foi gasto essa verba ou se tem saldo em conta.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_009-19_informacoes_portico__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_009-19_informacoes_portico__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal, que seja encaminhado a está Casa de Lei, copia do PROJETO DO PÓRTICO que será instalado no Bairro: Dom José Adelino Dantas, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_010-19_informacoes_sec_obras__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_010-19_informacoes_sec_obras__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira e do Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Serviços Públicos, solicitando informações a respeito da quantidade de vezes que foi trocado os canos da Rua Manoel Martiniano – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_011-19_informacoes_sec_saude__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_011-19_informacoes_sec_saude__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira e a Ilmª Srª. Maria das Vitórias Bezerra Dantas – Secretária Municipal de Saúde, solicitando informações a respeito da falta de recepcionista na APAMI, no dia 03 de Março (domingo de carnaval), como também no dia 21 de Março faltou motorista da ambulância para pegar pacientes que necessitavam da prestação do serviço.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_012-19_informacoes_associacoes__-_fabiano_e_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_012-19_informacoes_associacoes__-_fabiano_e_josiene.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal, que seja encaminhado a está Casa de Lei, copias de Relatórios, Planos de Trabalhos de todas as associações, instituições conveniada com a Prefeitura Municipal de Carnaúba dos Dantas/RN, referente aos anos de 2017, 2018 e 2019, como também seus respectivos valores.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_013-19_operacao_pipa__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_013-19_operacao_pipa__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e ao Ilmº Sr. Moarkzan Santos – Presidente da COMDEC - Coordenadoria Municipal da Defesa Civil do Município de Carnaúba dos Dantas/RN, solicitando que seja encaminhado a está Casa de Lei, cópias de relatórios e planilhas de abastecimento de água potável da Operação Carro Pipa Seridó no município de Carnaúba dos Dantas/RN, referente ao ano 2018, até os dias atuais.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_014-19_atencao_sitios_arqueologicos__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_014-19_atencao_sitios_arqueologicos__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando que o Poder Executivo dê uma maior atenção na conservação e proteção dos Sítios Arqueológicos do nosso município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_015-19_eng_avaliar_ponte_entrada_cidade__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_015-19_eng_avaliar_ponte_entrada_cidade__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando que o Poder Executivo possa fazer uma avaliação com o engenheiro do município na ponte da entrada de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_016-19_vaga_de_taxi_ao_lado_apami__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_016-19_vaga_de_taxi_ao_lado_apami__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando que o Poder Executivo estude a viabilidade de ser colocado 3 (três) vagas de táxis na Travessa Antonio Dantas, mais precisamente ao lado da APAMI - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_017-19_cronograma_viagens_carros_prefeitura_municipal__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_017-19_cronograma_viagens_carros_prefeitura_municipal__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando que seja enviado a esta Casa Legislativa o cronograma mensal de todas as viagens feitas pelos carros contratados pela Prefeitura Municipal a serviço da Secretaria de Saúde, contendo informações tipo: placa do carro, dia da viagem, valor das viagens, destino e motorista; de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_018-19_inform_sobre_contrato_temporario__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_018-19_inform_sobre_contrato_temporario__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira, solicitando que seja enviado a esta Casa Legislativa informações sobre os excessos de contratos temporários (levantamento realizado pela Diretoria de Despesas com Pessoal do Tribunal de contas do Estado TCE/RN), que seja disponibilizado uma lista contendo nome e tempo de serviço de cada um.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_019-19_nome_conse_pessoa_c_deficencia__-_fabiano_e_josi.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_019-19_nome_conse_pessoa_c_deficencia__-_fabiano_e_josi.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e_x000D_
 a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de_x000D_
 Assistência Social, solicitando que seja atualizado e nomeado os membros do_x000D_
 Conselho Municipal da Pessoa com Deficiência do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_020-19_inf_rec_utilizado_fnde__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_020-19_inf_rec_utilizado_fnde__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e_x000D_
 a Ilmª Srª. Rubia Raquel – Secretária Municipal de Educação, solicitando informação_x000D_
 detalhada discriminando o percentual de recursos utilizados pelo FNDE, no âmbito do_x000D_
 PNAE, naaquisição de gêneros alimentícios diretamente da agricultura familiar e do_x000D_
 empreendedor familiar rural (nos termos do art. 14 da Lei Federal 11.947/2009) do_x000D_
 município de Carnaúba dos Dantas/RN, como também a relação dessas famílias,_x000D_
 referente a janeiro de 2017 até os dias atuais.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_021-19_cessao_do_predio_escola_rajada__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_021-19_cessao_do_predio_escola_rajada__-_marli.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª Srª. Fátima Bezerra – Governadora do RN, o Ilmº. Sr._x000D_
 Agnaldo Cassiano de Brito Diretor da 9ª DIRED – Currais Novos/RN, solicitando_x000D_
 que viabilizem esforços no sentido de conceder o espaço da Escola Isolada da_x000D_
 Rajada “Teodora Adonis” de Carnaúba dos Dantas/RN, em prol do uso no_x000D_
 desenvolvimento de atividades junto ao CRAS e o grupo de Idosos do Povoado_x000D_
 Rajada.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_022-19_prefeito_faca_uso_do_predio_escola_rajada__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_022-19_prefeito_faca_uso_do_predio_escola_rajada__-_marli.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas – Prefeito Municipal, solicitando que_x000D_
 viabilizem esforços junto ao Governo do Estado e 9ª DIRED Currais Novos, no_x000D_
 sentido da cessão do espaço da Escola Isolada da Rajada “Teodora Adonis” de_x000D_
 Carnaúba dos Dantas/RN, em prol do uso no desenvolvimento de atividades junto_x000D_
 ao CRAS e o grupo de Idosos e Associação Comunitária do Povoado Rajada.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_023-19_habilitar_fundo_de_turismo__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_023-19_habilitar_fundo_de_turismo__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e_x000D_
 ao Ilmº Sr. Kleyton de Medeiros Dantas – Secretário Municipal de Turismo e Cultura,_x000D_
 solicitando que o Poder Executivo Municipal viabilize habilitar o Fundo Municipal de_x000D_
 Turismo do município de Carnaúba dos Dantas/RN, conforme a Lei 979 de 27 de_x000D_
 Agosto de 2018.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_024-19_inform_exames__clinicas_particulares_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_024-19_inform_exames__clinicas_particulares_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e_x000D_
 a Ilmª Srª. Inês Aline de Araújo Dantas Neves – Secretária Municipal de Saúde,_x000D_
 solicitando que seja enviado a esta Casa de Leis informações a respeito dos “Exames”_x000D_
 que são autorizados nas clinicas particulares do nosso município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_025-19_listagem_dos_agricultores_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_025-19_listagem_dos_agricultores_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira Prefeito Municipal e_x000D_
 ao Ilmº Sr. Múcio Dantas Oliveira – Secretário Municipal de Agricultura, Meio_x000D_
 Ambiente e Pesca, solicitando que seja encaminhado a está Casa de Lei, a listagem_x000D_
 dos agricultores que estão no Programa de Construção e Recuperação de Barreiros do_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_026-19_sol_engenheiro_p_explanac__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_026-19_sol_engenheiro_p_explanac__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Prefeito Municipal Gilson Dantas de Oliveira,_x000D_
 solicitando que seja disponibilizado o engenheiro da Prefeitura Municipal com o_x000D_
 intuito de vir a esta Casa Legislativa fazer explanações a respeito da planta baixa_x000D_
 da Praça Caetano Dantas (Oficio 056/2019 – GP/PMCD/RN – em resposta ao_x000D_
 Requerimento 002/2018).</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_027-19_inform_sobre_prog_minha_casa_minha_vida__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_027-19_inform_sobre_prog_minha_casa_minha_vida__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª Srª. Maria Clara Lucena de Almeida Brito – Procuradora da_x000D_
 Republica Federal – Caicó/RN, solicitando informações sobre o andamento dos_x000D_
 procedimentos do Programa Minha Casa Minha Vida na cidade de Carnaúba dos_x000D_
 Dantas/RN, visto que já foram enviados pela Secretária Municipal de Assistência_x000D_
 Social respostas que competem ao Procedimento Administrativo de_x000D_
 Acompanhamento Nº 1.28.200.000004/2017-51.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_028-19_prog_micro_credito_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_028-19_prog_micro_credito_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª. Srª. Fátima Bezerra - Governadora do RN e a Exmª Srª. Márcia_x000D_
 Maia – Presidente da Agência de Fomento do RN (AGN-RN), solicitando que vejam a_x000D_
 possibilidade de inserir o Programa do Microcrédito a Empreendedores da Agricultura_x000D_
 Familiar e Cooperativas do Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_029-19_audiencia_publica_pessoa_com_deficiencia__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_029-19_audiencia_publica_pessoa_com_deficiencia__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de Audiência Pública para discussão do tema: “ POLÍTICAS PÚBLICAS PARA PESSOA COM DEFICIÊNCIA NO ÂMBITO DE CARNAÚBA DOS DANTAS/RN ”.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_030-19_adesao_ao_programa_rn_mais_saudavel__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_030-19_adesao_ao_programa_rn_mais_saudavel__-_marli.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas – Prefeito Municipal, solicitando que_x000D_
 viabilizem esforços no sentido implementar em nosso município o Programa RN_x000D_
 Saudável em parceria com a Unesco.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_031-19_adesao_ao_programa_rn_inclusivo__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_031-19_adesao_ao_programa_rn_inclusivo__-_marli.pdf</t>
   </si>
   <si>
     <t>requer do Exmº Sr. Gilson Dantas – Prefeito Municipal, solicitando que_x000D_
 viabilizem esforços no sentido implementar em nosso município o Plano RN_x000D_
 Inclusivo, que tem por objetivo principal estabelecer um diálogo permanente entre_x000D_
 os agentes públicos e a comunidade.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_032-19_audiencia_publica_esc_caetano__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_032-19_audiencia_publica_esc_caetano__-_marli.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de Audiência Pública para discussão do tema: “APROVEITAMENTO DA ESCOLA ESTADUAL TEODORA ADONIS DE LIMA e ESCOLA ESTADUA CAETANO DANTAS”</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_033-19_informac_emenda_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_033-19_informac_emenda_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº._x000D_
 Sr. Nelter Queroz - Deputado Estadual, solicitando que seja encaminhado a está Casa_x000D_
 de Leis informações detalhadas da emenda parlamentar do Deputado Estadual Nelter_x000D_
 Queroz com seu respectivo projeto referente ao ano de 2018 para o município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_034-19_rea_reque_136_copias_combus_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_034-19_rea_reque_136_copias_combus_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando_x000D_
 que seja encaminhado a essa casa, Cópias das Autorizações Emitidas para o uso de_x000D_
 combustível, com a identificação (placa) de cada veículo, referente ao primeiro_x000D_
 semestre do ano de 2017, 2018 e o primeiro semestre de 2019._x000D_
 O papel constitucional do vereador é de legislar e fiscalizar as ações do Poder_x000D_
 Executivo Municipal, tendo como base o Art. 25 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_035-19_rea_reque_072_de_18_divida_previdenciaria_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_035-19_rea_reque_072_de_18_divida_previdenciaria_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando_x000D_
 que seja encaminhado a está Casa de Lei, informações sobre a dívida Previdenciária_x000D_
 junto ao INSS – Instituto Nacional do Seguro Social do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_036-19_inform_concl_rua_jose_estevam_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_036-19_inform_concl_rua_jose_estevam_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal e do_x000D_
 Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e_x000D_
 Transporte Público, solicitando informações detalhadas o do por que não foi concluída_x000D_
 a pavimentação da Rua: Engº. José Estevam Neto, localizada no Conj. Hab. Seu_x000D_
 Anísio, Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_037-19_promo_visitar_cenar_e_estac_tratam__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_037-19_promo_visitar_cenar_e_estac_tratam__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Silvio Ricardo Gonçalves de Andrade Brito – Promotor_x000D_
 de Justiça da Comarca de Acari/RN, solicitando que o mesmo disponibilize um_x000D_
 tempo destinado a visitar o prédio do CENAR e a estação de tratamento de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_038-19_inf_detalhadas_diarias_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_038-19_inf_detalhadas_diarias_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr._x000D_
 Augusto Cesar Rodrigues Teles de Menezes – Servidor do Cartório Eleitoral da 22ª_x000D_
 ZE – Acari/RN, solicitando que seja estudada a viabilidade do projeto itinerante do_x000D_
 Cartório Eleitoral para realizar os cadastros biométricos e as emissões dos títulos_x000D_
 eleitorais no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_039-19_inf_valores_precatorios_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_039-19_inf_valores_precatorios_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando_x000D_
 informações dos valores precisos dos precatórios dos ex-funcionários a serem pagas_x000D_
 pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_040-19_enviar_proj_saneamento_basico_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_040-19_enviar_proj_saneamento_basico_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando_x000D_
 que seja encaminhadas a está Casa de Leis o Projeto de Lei que Institui o Plano_x000D_
 Municipal de Saneamento Básico, instrumento da Política Municipal de Saneamento_x000D_
 Básico e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_041-19_informa_sec_obras__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_041-19_informa_sec_obras__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, Ilmº Sr._x000D_
 Kleyton de Medeiros Dantas – Secretário Municipal de Turismo e ao Ilmº Sr._x000D_
 Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte_x000D_
 Público, solicitando informações a respeito de um foto que anda circulando sobre_x000D_
 uma bebedeira na sede da Secretária de Obras do Município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_042-19_notas_fiscais_agentes_endemias_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_042-19_notas_fiscais_agentes_endemias_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que seja enviado a esta Casa Legislativa cópias das Notas Ficais de_x000D_
 todos os gastos com o fardamento dos agentes de Saúde e Endemias do_x000D_
 Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_043-19_valores_gastos_cargos_comissionados_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_043-19_valores_gastos_cargos_comissionados_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando_x000D_
 informações com discriminação individualizada dos valores gastos por cada ocupante_x000D_
 de cargo comissionado da Prefeitura Municipal de Carnaúba dos Dantas, com diárias_x000D_
 de viagens, reembolsos e possíveis adiantamentos, dos anos de 2017, 2018 até_x000D_
 a presente data.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_044-19_relacao_manuten_carros_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_044-19_relacao_manuten_carros_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal,_x000D_
 solicitando que junto ao setor competente seja enviado a essa Casa de Leis uma_x000D_
 relação de todas as manutenções feitas nos carros da Prefeitura Municipal de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_045-19_pag_verbas_recsorias_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_045-19_pag_verbas_recsorias_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal_x000D_
 a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de_x000D_
 Assistência Social, solicitando seja realizado o pagamento imediato das verbas_x000D_
 rescisórias dos profissionais que atuavam no CRAS “Maria Lourdes Dantas”_x000D_
 (selecionados pelo Processo Seletivo Simplificado N° 001/2018) da Prefeitura Municipal_x000D_
 de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_046-19_instala_urna_ermo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_046-19_instala_urna_ermo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Ilmº Srº. Augusto Cesar Rodrigues Teles de Menezes – Servidor do_x000D_
 Cartório Eleitoral da 22ª ZE – Acari/RN, e a Ilmª. Srª. Gildemara Dias – Presidenta da_x000D_
 Associação de Desenvolvimento Comunitária do Ermo – ADCE, solicitando que seja_x000D_
 estudada a viabilidade de instalação de Urna(s) Elétrica (s) na Escola Municipal_x000D_
 Francisco Macedo Dantas, que fica localizada no Povoado Ermo, município de_x000D_
 Carnaúba dos Dantas/RN, em período eleitoral.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_047-19_secretarios_art_25_da_lei_org_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_047-19_secretarios_art_25_da_lei_org_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a todos_x000D_
 os Ilmºs Senhores Secretários Municipais, solicitando que seja cumprido o Art._x000D_
 25. da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_048-19_prog_esta_mais_mercados_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_048-19_prog_esta_mais_mercados_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª. Srª. Maria Fátima Bezerra – Governadora do Estado do Rio_x000D_
 Grande do Norte, ao Exmº. Sr Deputado Estadual Francisco do PT, ao_x000D_
 Ilmº Sr. Alexandre de Oliveira Lima – Secretário Estadual – SEDRAF, ao Ilmº Sr._x000D_
 Cesar Oliveira – Diretor Geral da EMATER/RN, ao Ilmº Sr. João Batista Dantas_x000D_
 Neto – Presidente do STTRAF, e ao Ilmº Sr. Martim Bernado da Silva – Presidente_x000D_
 do Conselho Municipal Desenvolvimento Rural Sustentável e Solidário de Carnaúba_x000D_
 dos Dantas/RN, solicitando que o município de Carnaúba dos Dantas/RN, seja inserido_x000D_
 no Programa Estadual “Mais Mercados” – As Feiras da Agricultura Familiar.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_049-19_audiencia_publica_geoparque__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_049-19_audiencia_publica_geoparque__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de Audiência_x000D_
 Pública para discussão do tema: “A IMPORTÂNCIA DO PROJETO_x000D_
 GEOPARQUE SERIDÓ PARA O TERRITÓRIO”.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_050-19_const_cisternas___-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_050-19_const_cisternas___-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer da Exmª. Srª. Maria Fátima Bezerra – Governadora do Estado do_x000D_
 Rio Grande do Norte, do Ilmº Sr. João Maria Cavalcanti – Secretário Estadual de_x000D_
 Meio Ambiente e Recursos Hídricos, do Ilmº Sr. Francisco Caramuru Paiva –_x000D_
 Diretor Geral do Instituto de Gestão das Águas do RN e do Ilmº Sr. Alexandre de_x000D_
 Oliveira Lima - Secretário de Estado de Assuntos Fundiários, que o município de_x000D_
 Carnaúba dos Dantas/RN, seja inserido no Programa Estadual de Construção de_x000D_
 Cisternas de Consumo e para Produção.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_051-19_lombada_r_felinto_lucio__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_051-19_lombada_r_felinto_lucio__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer do Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal e_x000D_
 ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e_x000D_
 Transporte Público, que seja feita a construção de 01 (um) redutor de velocidade_x000D_
 (lombada), na Rua Felinto Lúcio Dantas, Bairro São José - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_001-2019_telas_nos_portoes_mercado_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_001-2019_telas_nos_portoes_mercado_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja colocado telas de proteção nos portões do Mercado Público do nosso município</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_002-2019_emenda_pav_r_jose_venancio__kleber_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_002-2019_emenda_pav_r_jose_venancio__kleber_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Deputado Estadual que seja feita uma Emenda Parlamentar destinada a conclusão da Pavimentação da Rua José Venâncio no Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_003-2019_emenda_pocos_kleber_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_003-2019_emenda_pocos_kleber_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Governadora e ao Senhor Deputado Estadual que seja feita uma Emenda Parlamentar destinada a construção de diversas unidades de Poços Tubulares nas Comunidades Rurais do nosso município</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_004-2019_posto_pov_ermo_dep_kleber_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_004-2019_posto_pov_ermo_dep_kleber_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Governadora do RN a Exmª Srª. Fátima Bezerra ao Senhor Deputado Estadual - Kleber Rodrigues, que seja realizado Convênio de operação mútua para funcionar as seguintes ações destinado ao reaproveitamento do Prédio do antigo Posto Fiscal, localizado as margens da RN 288 - Povoado Ermo._x000D_
 •	Pronto Socorro com ambulância para atender 24horas _x000D_
 •	Apoio ao Policiamento do Povoado Ermo.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_005-2019_concerto_calcamentos_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_005-2019_concerto_calcamentos_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  e Secretário Municipal que seja feito o conserto/melhorias nos calçamentos de todas as ruas do nosso município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_006-2019_criar_banco_dados_doadores_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_006-2019_criar_banco_dados_doadores_-_josiene.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito  e Secretária Municipal que seja criado um Banco de dados de todos os doadores de sangue e medulo óssea do nosso Município.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_007-2019_corrimao_calcadao_joao_henrique_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_007-2019_corrimao_calcadao_joao_henrique_-_josiene.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito  e Secretário Municipal que seja feita a construção de uma Academia Publica no Calçadão da Rua Juvenal Lamartine (por trás da Escola Estadual João Henrique Dantas), como também a colocação de corrimão e parapeitos.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Dué Azevedo, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_008-2019_limpeza_no_acude_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_008-2019_limpeza_no_acude_-_marcelo.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja feito limpeza em toda extensão do Açude Monte Alegre do nosso Município.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_009-2019_retrada_pedra_r_duda_constancia_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_009-2019_retrada_pedra_r_duda_constancia_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a retirada da pedra que fica localizada na Rua Duda Constância (por trás do Estádio Municipal “José Henrique Dantas”).</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_010-2019_ferramentas_de_trabalho_coveiro_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_010-2019_ferramentas_de_trabalho_coveiro_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado material como luvas, máscara e uma ferramenta de locomover pedras maiores, destinado ao coveiro do Cemitério Público.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_011-2019_carro_p_doadores_de_sangue_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_011-2019_carro_p_doadores_de_sangue_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja disponibilizado um transporte para os doadores de Sangue do município de Carnaúba dos Dantas/RN que precisam se locomoverem até os hemocentros dos municípios de Currais Novos/RN ou Caicó/RN.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_012-2019_ventiladores_terminal_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_012-2019_ventiladores_terminal_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita aquisição de ventiladores de parede destinado ao Terminal Turístico.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Marfran Medeiros, Josiene</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_013-2019_emenda_parl_construcao_ginasio_polisport_-_josiene_e_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_013-2019_emenda_parl_construcao_ginasio_polisport_-_josiene_e_marfran.pdf</t>
   </si>
   <si>
     <t>- Indico aos Senhores e aos Deputados que seja feita uma Emenda Parlamentar destinada a aquisição de um terreno, como também a construção de um Ginásio Poliesportivo no Povoado Rajada.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>Dué Azevedo, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_014-2019_sopa_cidada_-_marli_e_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_014-2019_sopa_cidada_-_marli_e_due.pdf</t>
   </si>
   <si>
     <t>Indico a Exmª Srª. Fátima Bezerra – Governadora do RN e a Exmª Srª. Karla Veruska – Secretaria Adjunta da SETHAS - Secretaria Municipal de Trabalho e Assistência Social, que viabilize meios de implantar o Programa  da Sopa Cidadã no município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_015-2019_clinica_popular_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_015-2019_clinica_popular_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gustavo Carvalho – Deputado Estadual, que viabilize meios da Implantação de uma Clínica Popular em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_016-2019_emenda_gustavo_carvalho_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_016-2019_emenda_gustavo_carvalho_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gustavo Carvalho – Deputado Estadual, que seja feito uma Emenda Parlamentar destinada a pavimentação.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_017-2019_utilidade_publica_casa_de_amparo_-_marli_e_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_017-2019_utilidade_publica_casa_de_amparo_-_marli_e_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gustavo Carvalho – Deputado Estadual e ao Exmº Sr. Francisco do PT – Deputado Estadual, que juntem esforços para tornar de Utilidade Pública a nível estadual a Casa de Amparo “José Bernardo Marimba”.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_018-2019_cameras_de_seguranca_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_018-2019_cameras_de_seguranca_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito  Municipal que seja instalado câmeras de segurança em pontos estratégicos do nosso município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_019-2019_pintura_faixa_pedestre_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_019-2019_pintura_faixa_pedestre_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Serviços Urbanos, que realize pintura de faixas de pedestres na Rua: Francisca Neusa e Juvenal Lamartine, ambas com da Praça Pública Alto do Vaqueiro.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_020-2019_construir_conj_habitacional_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_020-2019_construir_conj_habitacional_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Serviços Urbanos, que possam “estudar a viabilidade de construir”, no Conjunto Habitacional Seu Anísio, (Bairro: São José) uma área de lazer no terreno de propriedade do município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Josiene, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_021-2019_emenda_parlamentar_equip_saude_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_021-2019_emenda_parlamentar_equip_saude_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico a Exmª Srª. Zenaide Maia – Senadora Federal, que seja designado uma Emenda Parlamentar para o município com a finalidade de aquisição para equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_022-2019_criacao_proj_pag_veiculoos_atrasados_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_022-2019_criacao_proj_pag_veiculoos_atrasados_-_due.pdf</t>
   </si>
   <si>
     <t>Indico a Exmª Srª. Fátima Bezerra – Governadora do RN, aos Exmºs Sres. Hermano Morais, Francisco do PT, Vivaldo Costa, Nelter Queiroz, Ezequiel Ferreira – Deputados Estaduais do RN, que viabilize um estudo destinado a criação de um projeto de lei onde possa ser disponibilizado um abatimento no pagamento dos emplacamentos de veículos atrasados.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_023-2019_acimentar_quadra_de_voley_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_023-2019_acimentar_quadra_de_voley_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja construído uma meia parede, como também a colocação de telas de proteção na quadra de voley e futvoley localizada dentro do Horto Florestal.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_024-2019_lixeiras_nas_escolas_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_024-2019_lixeiras_nas_escolas_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, a Ilm.ª Srª. Rúbia Raquel Dantas Roque – Secretária Municipal de Educação e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Serviços Públicos, que seja disponibilizado lixeiras de coletas seletivas em todas as escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_025-2019_construcao_mini_campo_pedra_banca_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_025-2019_construcao_mini_campo_pedra_banca_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao IImº Sr. Martins Dias – Secretário Municipal de Esportes, que possam “estudar a viabilidade de construir”, um Mini Campo de Futebol no Sítio Pedra Branca, zona rural, município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_026-2019_doacao_do_predio_camara_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_026-2019_doacao_do_predio_camara_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que o seja encaminhado a está Casa de Leis, um Projeto de Lei de doação do Prédio Público que funciona os serviços e atendimentos do Poder Legislativo do município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_027-2019_fazer_manut_ar_condi_escolas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_027-2019_fazer_manut_ar_condi_escolas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito a manutenção em todos os ar condicionados das escolas da rede municipal.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_028-2019_retroativo_conv_apami_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_028-2019_retroativo_conv_apami_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito o pagamento retroativo do convênio da APAMI – Associação de Proteção a Maternidade e a Infância.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_029-2019_lombada_paradise_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_029-2019_lombada_paradise_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja feita a construção de 01 (um) redutor de velocidade (lombada), na Rua Tonheca Dantas, mas precisamente em frente ao Paradise Club.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_030-2019_piso_imjcf_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_030-2019_piso_imjcf_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja colocado um novo piso no IMJCF – Instituto Municipal João Cândido Filho.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_031-2019_limpeza_canteiros_tonheca_dantas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_031-2019_limpeza_canteiros_tonheca_dantas_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja feito uma limpeza geral nos canteiros da Rua Tonheca Dantas, Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_032-2019_poda_quixabeira_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_032-2019_poda_quixabeira_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja feito uma poda da Quixabeira, como também uma restauração e limpeza no espaço físico do local - Centro da cidade.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_033-2019_conserto_aparelho_dosagem_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_033-2019_conserto_aparelho_dosagem_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Iimª Srª. Maria das Vitórias Bezerra Dantas – Secretária Municipal de Saúde, que seja feito manutenção no Aparelho de Dosagens do Laboratório Público do município.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_034-2019_lombada_rn_288_res_jose_joacir_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_034-2019_lombada_rn_288_res_jose_joacir_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja feita a construção de 01 (um) redutor de velocidade (lombada), na RN 288, mas precisamente em frente a residência do Senhor Cícero Joacir de Medeiros (Cícero de Dedé de Dudu).</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_035-2019_passagem_molhada_celestinos_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_035-2019_passagem_molhada_celestinos_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Laércio Junior da Silva Lourenço – Secretário Municipal de Obras e Transporte Público, que seja feita a construção de 01 (uma) passagem molhada na estrada vicinal que dá acesso a comunidade Celestino, mais precisamente na travessia do Riacho dos Umbuzeiros.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_036-2019_limpeza_r_ver_zeu-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_036-2019_limpeza_r_ver_zeu-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma limpeza em toda extensão da Rua Vereador Zéu, Bairro Dom Adelino.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_037-2019_lombada_r_ver_zeu-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_037-2019_lombada_r_ver_zeu-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a construção de 01 (um) redutor de velocidade (lombada), na Rua Vereadora Zéu, mas precisamente pro trás da residência do Senhor Nonato, no Bairro Dom Adelino.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_038-2019_agilizar_dispensa_servico_de_comunicacao-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_038-2019_agilizar_dispensa_servico_de_comunicacao-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Presidenta que seja agilizado o processo de dispensa para a prestação de Serviços de Comunicação desta Casa Legislativa.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_039-2019_limpeza_b_santa_rita_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_039-2019_limpeza_b_santa_rita_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma limpeza em toda extensão do Bairro Santa Rita.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_040-2019_add_tecnicos_de_enfermagem_projeto_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_040-2019_add_tecnicos_de_enfermagem_projeto_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja incluído no Projeto de Lei nº 007/2019 os técnicos de enfermagem como também sua tabela de preço.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_041-2019_emanda_pavimentacao_de_federal_joao_maia_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_041-2019_emanda_pavimentacao_de_federal_joao_maia_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. João da Silva Maia – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_042-2019_emanda_pavimentacao_de_federal_fabio_faria_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_042-2019_emanda_pavimentacao_de_federal_fabio_faria_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Fábio Faria – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_043-2019_emanda_pavimentacao_de_federal_rafael_motta_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_043-2019_emanda_pavimentacao_de_federal_rafael_motta_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Rafael Motta – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_044-2019_emanda_pavimentacao_de_federal_beto_rosado_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_044-2019_emanda_pavimentacao_de_federal_beto_rosado_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Beto Rosado – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_045-2019_emanda_pavimentacao_de_federal_elieser_girao_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_045-2019_emanda_pavimentacao_de_federal_elieser_girao_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Elieser Girão – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_046-2019_emanda_pavimentacao_de_federal_benes_leocadio_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_046-2019_emanda_pavimentacao_de_federal_benes_leocadio_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Benes Leocádio – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_047-2019_emanda_pavimentacao_de_federal_walter_alves_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_047-2019_emanda_pavimentacao_de_federal_walter_alves_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Walter Alves – Deputado Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_048-2019_emanda_pavimentacao_de_federal_natalia_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_048-2019_emanda_pavimentacao_de_federal_natalia_-_due.pdf</t>
   </si>
   <si>
     <t>Indico a Exmª Srª. Natália Bonavides – Deputada Federal do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 120.000,00 (cento e vinte mil reais) destinada a pavimentação de diversas Ruas do Bairro Dom José Adelino Dantas.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_049-2019_emanda_pavimentacao_senadora_zenaide_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_049-2019_emanda_pavimentacao_senadora_zenaide_-_due.pdf</t>
   </si>
   <si>
     <t>Indico a Exmª Srª. Zenaide Maia – Senadora do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 300.000,00 (trezentos mil reais) destinada a pavimentação do Povoado Ermo.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_050-2019_emanda_pavimentacao_senador_styvenson_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_050-2019_emanda_pavimentacao_senador_styvenson_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Styvenson Valentim – Senador do RN, que seja disponibilizado uma Emenda Parlamentar no valor de R$: 300.000,00 (trezentos mil reais) destinada a pavimentação do Povoado Ermo.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_051-2019_emanda_pavimentacao_senador__jean_paul__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_051-2019_emanda_pavimentacao_senador__jean_paul__-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Senador que seja disponibilizado uma Emenda_x000D_
 Parlamentar no valor de R$: 300.000,00 (trezentos mil reais) destinada a_x000D_
 pavimentação do Povoado Ermo – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_052-2019_moto_p_endemias_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_052-2019_moto_p_endemias_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja disponibilizado_x000D_
 (01) uma Motocicleta (Moto) para Equipe de Endemia utilizar durante as_x000D_
 campanhas de combate a “Chagas e Pestes” a ser realizado no município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_053-2019_criacao_grupo_de_mulheres_sitios_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_053-2019_criacao_grupo_de_mulheres_sitios_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja criado a equipe_x000D_
 do CRAS “Maria de Lourdes Dantas” que seja criado um Grupo de Mulheres no_x000D_
 Sítio Garrotes e Adjacentes, zona rural, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_054-2019_melhoraments_conselho_tutelar-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_054-2019_melhoraments_conselho_tutelar-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que juntem esforços_x000D_
 no sentido de fazer serviços de reparos no prédio onde funciona o Conselho_x000D_
 Tutelar de Carnaúba dos Dantas/RN, tais como rampa de acessibilidade e piso_x000D_
 em geral; como também seja colocado películas de vidro e ar condicionado do_x000D_
 veiculo do Conselho.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_055-2019_manuten_fossa__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_055-2019_manuten_fossa__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizada_x000D_
 manutenção periodicamente na “Fossa Séptica Municipal”, que fica localizado_x000D_
 por trás da Rua: Coronel Quincó, Bairro: São José, município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_056-2019_canos_r_mamede_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_056-2019_canos_r_mamede_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que sejam substituídos_x000D_
 (10) dez metros de canos da rede de esgoto que fica localizado na Rua:_x000D_
 Mamede Azevedo, Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_057-2019_aquis_tendas_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_057-2019_aquis_tendas_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito aquisição de tendas_x000D_
 destinadas ao Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_058-2019_limpeza_rua_jose_henrique_d_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_058-2019_limpeza_rua_jose_henrique_d_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 limpeza geral no entulho da Rua José Henrique Dantas - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_059-2019_restauracao_passagem_molhada_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_059-2019_restauracao_passagem_molhada_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 restauração na passagem molhada localizada no Sítio Carnaúba de Baixo,_x000D_
 mais precisamente próximo ao Sítio de Caetano - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_060-2019_constr_canal-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_060-2019_constr_canal-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído um_x000D_
 canal para escoamento de esgoto iniciando na Rua Sinhá Rita e concluindo em_x000D_
 frente a UBS do Conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_061-2019_manuten_escola_silvestre_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_061-2019_manuten_escola_silvestre_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Público Municipal viabilize a manutenção e_x000D_
 restauração no Grupo Escolar Silvestre Dantas localizada no Sítio Recanto,_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Fabiano Pacomio, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_062-2019_viatura_policial_-_fabiano_e_ppto.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_062-2019_viatura_policial_-_fabiano_e_ppto.pdf</t>
   </si>
   <si>
     <t>Indicamos que seja disponibilizado uma viatura de policia, tipo 4/4, para_x000D_
 ser utilizado no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_063-2019_placa_sinaliz_vila_s_luzia-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_063-2019_placa_sinaliz_vila_s_luzia-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja confeccionada_x000D_
 e afixada placa de Sinalização da Vila Santa Luzia Zona Rural - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_064-2019_mata_burro_garrotes_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_064-2019_mata_burro_garrotes_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja construído uma_x000D_
 Passagem Molhada no Sítio Garrotes, no município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_065-2019_roco_nas_estradas_vicinais__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_065-2019_roco_nas_estradas_vicinais__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretários Municipal que seja estudado a_x000D_
 viabilidade de ser realizado o serviço de roço manual em todas as estradas_x000D_
 vicinais do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_066-2019_concurso_publico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_066-2019_concurso_publico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Promotor de Justiça que seja_x000D_
 realizado urgentemente concurso público em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_067-2019_recup_estrada_vicinal_chica_de_miltao__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_067-2019_recup_estrada_vicinal_chica_de_miltao__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja restaurado ou_x000D_
 recuperado a estrada (velha) vicinal que liga a propriedade da Srª. Maria de_x000D_
 Conceição Dantas de Azevedo - Maria de Cazuza (in memória) sítio Picote, a_x000D_
 propriedade que tem como moradora a Srª. Francisca Onofre (Chica Militão)_x000D_
 sítio Nova Sorte, ambos os sítios zona rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_068-2019_braco_de_agua_sitio_agua_doce_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_068-2019_braco_de_agua_sitio_agua_doce_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Diretora da CAERN que seja feito_x000D_
 uma encanação da adutora até a caixa d’água de Deca Marinheiro, destinado a_x000D_
 beneficiar 15 famílias dos Sítios Água Doce e dos Paizinhos - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_069-2019_mata_burro_sitio_marimbondo_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_069-2019_mata_burro_sitio_marimbondo_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído (1)_x000D_
 Mata-Burro no Sítio Marimbondo, nas propriedades do Senhor Pedro Baeta -_x000D_
 Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_070-2019_cisternas_p_consumo__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_070-2019_cisternas_p_consumo__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico a Governadora do RN, os Secretários do Estado e Diretor Geral_x000D_
 que o município de Carnaúba dos Dantas/RN, seja inserido no Programa_x000D_
 Estadual de Construção de Cisternas de Consumo e para Produção.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_071-2019_lombada_r_felinto_lucio__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_071-2019_lombada_r_felinto_lucio__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja feita a construção de_x000D_
 01 (um) redutor de velocidade (lombada), na Rua Felinto Lúcio Dantas, Bairro_x000D_
 São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_072-2019_troca_encanacao_r_antonio_azevedo__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_072-2019_troca_encanacao_r_antonio_azevedo__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito troca de toda_x000D_
 encanação dos esgotos da Rua Antonio Azevedo – Centro – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_073-2019_manutencao_trator__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_073-2019_manutencao_trator__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja realizado a_x000D_
 manutenção da RETROESCAVADEIRA que se encontra com problema_x000D_
 mecânico, a referida máquina faz parte da frota do município de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_074-2019_abastecer_poco_ubs__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_074-2019_abastecer_poco_ubs__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que possa “estudar a viabilidade_x000D_
 de abastecer o poço tubular”, que fica localizado nas proximidades da Unidade_x000D_
 Básica de Saúde – UBS “Parteira Elita Dantas” no Conjunto Habitacional Seu_x000D_
 Anísio – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_075-2019_mata_burro_em_parceria_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_075-2019_mata_burro_em_parceria_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma parceria com os_x000D_
 beneficiários nas construções de mata burro aqui do nosso município – (o_x000D_
 beneficiário entra com a mão de obra e o executivo com o material).</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_076-2019_aumento_no_alvara_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_076-2019_aumento_no_alvara_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito um Projeto de Lei_x000D_
 aumentando o valor do alvará das empresas tipo (circo, rodeio e parque de_x000D_
 diversão) do valor de R$.: 180,00 (cento e oitenta reais) para R$.: 700,00_x000D_
 (setecentos reais), e que tenha uma clausula estipulando o tempo limite de_x000D_
 apenas 01 (uma) semana de instalação em nossa cidade.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_077-2019_cumprir_a_lei_969__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_077-2019_cumprir_a_lei_969__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretária Municipal que cumpra a Lei Municipal de_x000D_
 nº 969, de 12 de julho de 2018.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_078-2019_regulament__fundo_idoso_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_078-2019_regulament__fundo_idoso_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretária Municipal que seja regulamentado o_x000D_
 Fundo Municipal da Pessoa Idosa no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_079-2019_mata_burro_lajedo_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_079-2019_mata_burro_lajedo_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja construído (1) Mata-_x000D_
 Burro de cano de ferro no Sítio Lajedo (nas proximidades da residência dos_x000D_
 Senhores Durval Dionísio e Anísia Dantas) - Zona Rural, Município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_080-2019_conserto_estacao_tratamento__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_080-2019_conserto_estacao_tratamento__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito conserto geral na_x000D_
 estação de tratamento de esgotos (água cinzas – de banho e louça) aqui do_x000D_
 nosso município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja estudado a viabilidade de_x000D_
 construção e instalação de 02 (dois) Parquinhos Ecológico, sendo 01 (um) no_x000D_
 Bairro Santa Rita e 01 (um) no Conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_082-2019_academia_pop_horto_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_082-2019_academia_pop_horto_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a aquisição e_x000D_
 instalação de uma Academia Pública nas proximidades do Horto Florestal -_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_083-2019_placas_identificacao_psf__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_083-2019_placas_identificacao_psf__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja confeccionadas e afixadas_x000D_
 placas de orientação sobre a localização e qual caminho seguir até a chegada_x000D_
 dos PSF’s do nosso município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_084-2019_aquisicao_unhas_de_concha_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_084-2019_aquisicao_unhas_de_concha_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja realizado a aquisição_x000D_
 de “Unhas da Concha” para a Pá Carregadeira” que se encontra danificada,_x000D_
 a referida máquina faz parte da frota do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_085-2019_limpeza_casa_sao_jose_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_085-2019_limpeza_casa_sao_jose_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretários Municipal que seja feito uma limpeza no_x000D_
 espaço que fica localizado no Sítio Carnaúba de Baixo, nas proximidades da_x000D_
 Casa São José, pertencente a Paróquia de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_086-2019_placa_faixa_etaria_nos_brinquedos__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_086-2019_placa_faixa_etaria_nos_brinquedos__-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja confeccionada e afixada_x000D_
 placa informando o limite de peso e idade aos usuários dos brinquedos do_x000D_
 Parquinho Ecológico Sustentável - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_087-2019_projeto_de_lei_doacao_de_terrenos_minha_casa_minha_vida__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_087-2019_projeto_de_lei_doacao_de_terrenos_minha_casa_minha_vida__-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito um Projeto de Lei em_x000D_
 parceria com IDHEAC, destinado a doação de terrenos aos beneficiários do_x000D_
 “Programa Minha Casa Minha Vida” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_088-2019_iluminacao_estadio_jose_hnerique_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_088-2019_iluminacao_estadio_jose_hnerique_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma restauração em_x000D_
 toda iluminação do Estádio Municipal “José Henrique Dantas” - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_089-2019_concl_rua_paulo_de_honorio_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_089-2019_concl_rua_paulo_de_honorio_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja concluída a_x000D_
 pavimentação da Rua: Paulo de Honório, como também, a substituição do_x000D_
 poste elétrico.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_090-2019_const_curral_comunitario_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_090-2019_const_curral_comunitario_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja estudado a_x000D_
 viabilidade da construção de um curral comunitário ao lado do Sítio São José -_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_091-2019_poste_da_rua_felix_gomes_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_091-2019_poste_da_rua_felix_gomes_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um_x000D_
 poste de iluminação na Rua Félix Gomes - Bairro Dom José Adelino Dantas -_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_092-2019_lombada_r_natalia_medeiros_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_092-2019_lombada_r_natalia_medeiros_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado 01_x000D_
 (um) redutor de velocidade (lombada), na Rua Natália Medeiros, mais_x000D_
 precisamente nas proximidades da residência do Senhor Wallan – Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_093-2019_pintu_faixa_amare_rn_288_kleber_-_marfran_2_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_093-2019_pintu_faixa_amare_rn_288_kleber_-_marfran_2_periodo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor Geral e ao Senhor Deputado Estadual que seja_x000D_
 feita pintura de sinalização gráfica horizontal da RN 288 trecho que liga_x000D_
 Carnaúba dos Dantas ao Povoado Rajada, com tinta refletiva, apropriada que_x000D_
 atenda as normas da DER.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_094-2019_parque_ecologico_ermo_e_rajada_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_094-2019_parque_ecologico_ermo_e_rajada_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja implantado 02_x000D_
 (dois) Parques Ecológico, sendo 01 (um) no Povoado Ermo e 01 (um) no_x000D_
 Povoado Rajada - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_095-2019_praca_conj_seu_anisio_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_095-2019_praca_conj_seu_anisio_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a_x000D_
 Construção de uma Praça Pública para uso comum no Conjunto Seu Anísio,_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_096-2019_poda_calcadao_joao_henrique_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_096-2019_poda_calcadao_joao_henrique_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a poda_x000D_
 das árvores, como também conserto em toda extensão do Calçadão por trás_x000D_
 do colégio João Henrique Dantas – Centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_097-2019_atendime_odonto_noturn_rajada_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_097-2019_atendime_odonto_noturn_rajada_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja disponibilizado_x000D_
 uma vez por semana, atendimento odontológico no período noturno no_x000D_
 Povoado Rajada e Povoado Ermo – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/749/indicacao_098-2019_ativ_conselho_mun_de_cultura_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/749/indicacao_098-2019_ativ_conselho_mun_de_cultura_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que ative o Conselho Municipal_x000D_
 de Cultura de Carnaúba dos Dantas/RN, como também, seja nomeado e_x000D_
 empossado novos membros.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_099-2019_pav_rua_itan_dantas_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_099-2019_pav_rua_itan_dantas_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito a pavimentação da_x000D_
 Rua Itan Dantas da Silva – Bairro Dom Adelino – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/751/indicacao_100-2019_instalacao_cx_recicladorra_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/751/indicacao_100-2019_instalacao_cx_recicladorra_-_due.pdf</t>
   </si>
   <si>
     <t>Indico aos Senhores Gerentes que seja instalado um caixa recicladora_x000D_
 (que possibilitam o depósito de dinheiro ou cheque sem envelope) no prédio_x000D_
 da antiga TELERN – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_101-2019_instalacao_cx_recicladorra_bradesco_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_101-2019_instalacao_cx_recicladorra_bradesco_-_due.pdf</t>
   </si>
   <si>
     <t>Indico aos Senhores Gerentes que seja instalado um caixa recicladora (_x000D_
 que possibilitam o depósito de dinheiro ou cheque sem envelope) no prédio do_x000D_
 referido banco aqui em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/753/indicacao_102-2019_add_calen_mun_festi_ermo_e_rajada_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/753/indicacao_102-2019_add_calen_mun_festi_ermo_e_rajada_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja adicionado no calendário_x000D_
 das festividades oficiais do município as datas das Festas dos padroeiros do_x000D_
 Povoado Ermo e Povoado Rajada – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/754/indicacao_103-2019_parada_de_onibus_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/754/indicacao_103-2019_parada_de_onibus_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que construa (01) uma PARADA_x000D_
 DE ÔNIBUS em frente ao PSF III – Amaro Florêncio Dantas, localizada no Sítio_x000D_
 Carnaúba de Baixo, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_104-2019_lomb_der_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_104-2019_lomb_der_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Diretor do DER que seja estudado a viabilidade de implantar_x000D_
 intervenções de redução de velocidade em alguns trechos da RN 288 que liga a_x000D_
 Comunidade Rajada a divisa com o Estado da Paraíba.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_105-2019_visto_acudes_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_105-2019_visto_acudes_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Governadora e ao Senhor Diretor que seja realizada_x000D_
 VISTORIAS E REGULARIZAÇÕES DE AÇUDES E BARRAGENS no município de_x000D_
 Carnaúba dos Dantas/RN, entre elas: o AÇUDE MONTE ALEGRE, BARRAGEM_x000D_
 DO POVOADO ERMO E A BARRAGEM DO SANTA RITA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_106-2019_consc_cosern_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_106-2019_consc_cosern_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que busquem viabilizar_x000D_
 junto a COSERN o PROJETO ENERGIA COM CIDADANIA para o município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_107-2019_melhoramento_rua_q_da_acesso_ao_conj_seu_anisio_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_107-2019_melhoramento_rua_q_da_acesso_ao_conj_seu_anisio_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito_x000D_
 melhoramento/alargamento da esquina entre as Ruas Felinto Lúcio e Justino_x000D_
 Dantas que dão acesso ao Conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/759/indicacao_108-2019_pav_entrada_pov_ermo_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/759/indicacao_108-2019_pav_entrada_pov_ermo_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja destinado parte da Emenda_x000D_
 do Deputado Federal Fábio Faria para a pavimentação do trecho que liga o_x000D_
 Povoado Ermo a RN 288 – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_109-2019_cursos_profissionalizantes_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_109-2019_cursos_profissionalizantes_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que busquem viabilizar_x000D_
 CURSOS PROFISSIONALIZANTES para os jovens do município de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_110-2019_lomb_rua_manoel_martiniano_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_110-2019_lomb_rua_manoel_martiniano_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado 01_x000D_
 (um) redutor de velocidade (lombada), na Rua Manoel Martiniano, mais_x000D_
 precisamente em frente ao Telecentro – Povoado Ermo – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_111-2019_trocar_bater_conser_vacinas_ubs__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_111-2019_trocar_bater_conser_vacinas_ubs__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito a troca da bateria de_x000D_
 uma das conservadoras de vacinas da UBS Parteira Elita Dantas – Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_112-2019_vistoria_na_ubs__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_112-2019_vistoria_na_ubs__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 vistoria em toda estrutura física da UBS Parteira Elita Dantas – Carnaúba dos_x000D_
 Dantas/RN, como também serviços de manutenção e restauração.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_113-2019_limpeza_vala_por_tras_do_abrigo__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_113-2019_limpeza_vala_por_tras_do_abrigo__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 limpeza e retirada de entulho na vala que fica localizada na Rua por trás da_x000D_
 Casa de Amparo “José Bernardo Marimba” – Praça Antonio Justino –_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_114-2019_protecao_na_parede_cadeiras_ubs__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_114-2019_protecao_na_parede_cadeiras_ubs__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado_x000D_
 proteção nas paredes contra o atrito das cadeiras dos pacientes da UBS_x000D_
 Parteira Elita Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_115-2019_add_disciplina_de_libras_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_115-2019_add_disciplina_de_libras_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja inserida a_x000D_
 Disciplina Língua Brasileira de Sinais – LIBRAS na grade curricular do Ensino_x000D_
 Fundamental do 6º ao 9º ano, para o ano de 2020.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/780/indicacao_116-2019_tabela_basquete_quadra_ze_oi_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/780/indicacao_116-2019_tabela_basquete_quadra_ze_oi_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que busquem meios de_x000D_
 colocar tabelas de basquete na Quadra de Esportes José Pereira da Silva (Zé_x000D_
 Oi) no Bairro São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_117-2019_estacionar_em_faixa_pedestre_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_117-2019_estacionar_em_faixa_pedestre_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma conscientização_x000D_
 com todos os feirantes na feira livre de domingo para que eles não estacione_x000D_
 em cima da faixa de pedestres e nem na acessibilidade das calçadas – Rua_x000D_
 Juvenal Lamartine - Centro – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_118-2019_rampa_de_acesso_imjcf_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_118-2019_rampa_de_acesso_imjcf_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito um_x000D_
 conserto na acessibilidade da calçada do Instituto Municipal João Cândido_x000D_
 Filho – Rua José Venâncio - Centro – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_119-2019_lomb_portico_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_119-2019_lomb_portico_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito, Secretário Municipal e Diretor do DER que seja_x000D_
 estudado a viabilidade de implantar um redutor de velocidade depois do_x000D_
 pórtico da entrada de Carnaúba dos Dantas/RN – Bairro Dom Adelino Dantas,_x000D_
 na RN 288.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_120-2019_chafariz_r_soldadinho_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_120-2019_chafariz_r_soldadinho_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado (01)_x000D_
 um chafariz na Rua: Soldadinho, Bairro: São José, município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/785/indicacao_121-2019_rede_esg_joao_justino_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/785/indicacao_121-2019_rede_esg_joao_justino_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja concluída a_x000D_
 rede de esgoto da Rua: João Justino, Conjunto Habitacional Seu Anízio,_x000D_
 Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_122-2019_esgoto_r_guilhermina_marta__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_122-2019_esgoto_r_guilhermina_marta__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o_x000D_
 saneamento da Rua Guilhermina Marta de Medeiros - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_123-2019_pav_r_guilhermina_marta__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_123-2019_pav_r_guilhermina_marta__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja destinado parte da Emenda_x000D_
 do Deputado Federal Fábio Faria para a pavimentação da Rua Guilhermina_x000D_
 Marta de Medeiros - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/788/indicacao_124-2019_agua_r_manoel_macedo__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/788/indicacao_124-2019_agua_r_manoel_macedo__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que busque esforços junto ao Setor_x000D_
 competente em colocar água encanada na Rua Manoel Macedo - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_125-2019_emissao_de_carteirinhas_-_fabiano_e_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_125-2019_emissao_de_carteirinhas_-_fabiano_e_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Deputado Estadual e Diretor do DER que juntos_x000D_
 viabilizem a emissão de Carteirinhas do Passe Livre, na Central do Cidadão de_x000D_
 Parelhas/RN, como também Prefeituras e Câmaras Municipais de Vereadores.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_126-2019_proj_recuper_cejuc_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_126-2019_proj_recuper_cejuc_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja elaborado um_x000D_
 projeto de recuperação e restauração de toda estrutura do complexo do CEJUC –_x000D_
 Centro Esportivo da Juventude Carnaubense.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_127-2019_cart_eleitoral_itinerante_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_127-2019_cart_eleitoral_itinerante_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Servidor do Cartório Eleitoral que_x000D_
 seja estudada a viabilidade do projeto itinerante do Cartório Eleitoral para_x000D_
 realizar os cadastros biométricos e as emissões dos títulos eleitorais no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_128-2019_incl_carnauba__no_proj_assembleia_e_vc_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_128-2019_incl_carnauba__no_proj_assembleia_e_vc_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico aos Senhores Deputados Estadual que juntos busquem esforços_x000D_
 para viabilizar a realização de uma Edição do Projeto “Assembleia e Você no_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_129-2019_rest_pavi_rua_toinho__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_129-2019_rest_pavi_rua_toinho__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja restaurada a_x000D_
 pavimentação da Rua: Toinho de Nozinho, nas proximidades da Praça Monte_x000D_
 Alegre, Bairro: São José, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_130-2019_rest_ponto_moto_taxi__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_130-2019_rest_ponto_moto_taxi__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizada a_x000D_
 restauração e manutenção do Ponto de Moto Taxi que fica localizado próximo_x000D_
 ao Quiosque de Deda, centro, Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_131-2019_manut_caminh_pipa_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_131-2019_manut_caminh_pipa_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja realizado manutenção_x000D_
 no Caminhão Pipa, veiculo da frota da prefeitura municipal de Carnaúba dos_x000D_
 Dantas/RN e coloque em funcionamento.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_132-2019_ar_cond_escolas_da_rede_municipal__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_132-2019_ar_cond_escolas_da_rede_municipal__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja colocado aparelho de ar_x000D_
 condicionado em todas as escolas da rede municipal de ensino de Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_133-2019_parada_de_onibus__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_133-2019_parada_de_onibus__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que construa (01) uma_x000D_
 PARADA DE ÔNIBUS, ao lado da RN 288, (ao lado da entrada) que dá acesso_x000D_
 ao Sítio Garrotes e Adjacentes, zona rural do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_134-2019_escola_militar_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_134-2019_escola_militar_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que solicite do Ministério da_x000D_
 Educação a implantação do programa escolas cívico-militares do governo_x000D_
 federal para o nosso município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_135-2019_doacao_de_cadeiras_para_biblioteca_publica__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_135-2019_doacao_de_cadeiras_para_biblioteca_publica__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita uma doação das_x000D_
 cadeiras que estão sem uso para a Biblioteca Pública Donatilla Dantas de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_136-2019_pedra_rua_gelmires_de_genilson__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_136-2019_pedra_rua_gelmires_de_genilson__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a_x000D_
 desobstrução da Rua Gelmires de Genilson – Bairro Santa Rita - Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_137-2019_curso_superior_musica_caico_uern_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_137-2019_curso_superior_musica_caico_uern_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Deputado Estadual que viabilize meios junto ao setor_x000D_
 competente para que seja implantado o curso superior de música na UERN_x000D_
 Campus Caicó/RN.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_138-2019_cemiterio_ermo__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_138-2019_cemiterio_ermo__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico o Poder Executivo Municipal busque viabilizar uma parceria com a_x000D_
 Diocese de Caicó/RN, por meio da Paróquia de São José e Sociedade Civil em_x000D_
 Geral, para a construção de (01) um Cemitério Público no Povoado Ermo, zona_x000D_
 rural, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_139-2019_aquisi_maquina_ensiladeira__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_139-2019_aquisi_maquina_ensiladeira__-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Carnaúba dos Dantas, busque viabilizar_x000D_
 aquisição de uma máquina Ensiladeira para atender as necessidades dos_x000D_
 agricultores Carnaubenses.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_140-2019_faixa_pedestre_beco_igreja_-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_140-2019_faixa_pedestre_beco_igreja_-_joao_maria.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito pintura de_x000D_
 Faixa de Pedestre na Rua Toinho Lopes – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_141-2019_pontos_coleta_pilhas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_141-2019_pontos_coleta_pilhas_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja adicionado_x000D_
 alguns pontos de coleta de pilha usadas em nosso município – Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/807/indicacao_142-2019_serv_rede_esgoto_r_pedro_alexandre_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/807/indicacao_142-2019_serv_rede_esgoto_r_pedro_alexandre_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que busque realizar serviços_x000D_
 de manutenção na Rede de Esgoto da Rua: Pedro Alexandre, Bairro: São José,_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_143-2019_restau_praca_alto_vaqueiro_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_143-2019_restau_praca_alto_vaqueiro_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que busque realizar serviços_x000D_
 de manutenção, restauração, pinturas e substituição das plantas existentes_x000D_
 por arvores frutíferas na Praça Pública Alto do Vaqueiro, município de_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_144-2019_destinar_produtos_apreendidos_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_144-2019_destinar_produtos_apreendidos_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Diretor que possa destinar produtos apreendidos que_x000D_
 compõem a cesta básica, para as Instituições Filantrópicas (carente) do_x000D_
 município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_145-2019_tec_enfermagem_centro_odilon_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_145-2019_tec_enfermagem_centro_odilon_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que seja designado um(a)_x000D_
 técnico(a) de enfermagem para o Centro de Saúde Dr. Odilon Guedes da Silva,_x000D_
 que fica localizado no Bairro: Santa Rita, município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_146-2019__criar_conselhos_direito_da_mulher-_fabiano_e_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_146-2019__criar_conselhos_direito_da_mulher-_fabiano_e_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretária Municipal que seja criado o Conselho_x000D_
 Municipal dos Direitos da Mulher e (COMDIM) e instituir o Fundo Especial dos_x000D_
 Direitos da Mulher (FEDM) no âmbito do município de Carnaúba dos_x000D_
 Dantas/RN.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_147-2019_consert_div_ruas___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_147-2019_consert_div_ruas___-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o_x000D_
 conserto em toda extensão do calçamento de diversas Ruas do nosso_x000D_
 município, a saber:</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_148-2019_consert_base_gordura___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_148-2019_consert_base_gordura___-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a_x000D_
 manutenção da caixa de gordura que fica localizada na esquina das Ruas_x000D_
 Wilson Luiz de Souza e Rua Manoel Martiniano – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_149-2019_limpeza_ao_redor_do_mercado___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_149-2019_limpeza_ao_redor_do_mercado___-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma_x000D_
 limpeza (retirada de mato) nas ruas ao redor do Mercado Público do nosso_x000D_
 Município – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/815/indicacao_150-2019_troca_tampa_cx_gord___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/815/indicacao_150-2019_troca_tampa_cx_gord___-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a troca da_x000D_
 tampa do esgoto que fica localizado entre as Ruas Coronel Quincó e São José_x000D_
 – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_151-2019_insta_poste_xique_xique_-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_151-2019_insta_poste_xique_xique_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário Municipal que busque esforços junto_x000D_
 a COSERN e instale poste com iluminação próximo ao pontilhão que fica_x000D_
 situado na RM 288, em frente a propriedade do Sr. Francisco Sales Dantas de_x000D_
 Carvalho, Sítio Xique Xique, município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_152-2019_fisoterapeuta_ermo_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_152-2019_fisoterapeuta_ermo_-_marfran.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e a Secretária Municipal que seja disponibilizado um_x000D_
 Fisioterapeuta para fazer atendimento semanal no Povoado Ermo – Carnaúba_x000D_
 dos Dantas/RN.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_153-2019_poste_de_iluminacao_tonheca_dantas_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_153-2019_poste_de_iluminacao_tonheca_dantas_-_josiene.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado_x000D_
 postes de energia elétrica onde está sendo concluída a pavimentação das_x000D_
 Ruas Tonheca Dantas e Francisco Calixto – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/437/mocao_001-19_jose_queiroz_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/437/mocao_001-19_jose_queiroz_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ QUEIROZ NETO, MAIS CONHECIDO POR ZÉ DO NORTE, OCORRIDO NO DIA 27 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Marli de Medeiros, Dué Azevedo, Fabiano Pacomio, Josiene, João Maria, Marcelo, Marfran Medeiros, Nilson, Pepeto</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/438/mocao_002-19_alexande_coveiro_2.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/438/mocao_002-19_alexande_coveiro_2.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ALEXANDRE LÚCIO DANTAS, MAIS CONHECIDO POR ALEXANDRE DE CAETANO, OCORRIDO NO DIA 05 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/439/mocao_003-19_severino_dantas_.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/439/mocao_003-19_severino_dantas_.docx</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR MARCOS FRANCISCO DANTAS, OCORRIDO NO DIA 07 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/440/mocao_004-19_mizael_neves_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/440/mocao_004-19_mizael_neves_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR MIZAEL NEVES NETO, MAIS CONHECIDO POR MIZAEL DE ZERITA,OCORRIDO NO DIA 10 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/441/mocao_005-19_severino-_vivi_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/441/mocao_005-19_severino-_vivi_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR SEVERINO DANTAS, MAIS CONHECIDO POR VIVI, OCORRIDO NO DIA 23 DE JANEIRO DE 2019.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/442/mocao_006-19_adalto_texeira_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/442/mocao_006-19_adalto_texeira_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ADAUTO TEXEIRA DA SILVA, MAIS CONHECIDO POR SEU ADAUTO, OCORRIDO NO DIA 01 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/444/mocao_007-19_inacio_do_abacaxi_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/444/mocao_007-19_inacio_do_abacaxi_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR INÁCIO MARCELINO DE SOUSA, MAIS CONHECIDO POR INÁCIO DO ABACAXI, OCORRIDO NO DIA 12 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/445/mocao_008-19_policiais_militares__-_pacomio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/445/mocao_008-19_policiais_militares__-_pacomio.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AOS POLICIAIS MILITARES DE CARNAÚBA DOS DANTAS, ABAIXO RELACIONADOS. EM RECONHECIMENTO AOS EXCELENTES TRABALHOS PRESTADOS A POPULAÇÃO CARNAUBENSE.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/447/mocao_009-19_aos_padres_do_municipio-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/447/mocao_009-19_aos_padres_do_municipio-marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO NOVO VIGÁRIO DA IGREJA MATRIZ DE SÃO JOSÉ – ERIVAN SANTOS DA SILVA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_010-19_aos_padres_do_municipio-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_010-19_aos_padres_do_municipio-marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO NOVO PÁROCO DA IGREJA MATRIZ DE SÃO JOSÉ VALDECI DONATO DA SILVA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/466/mocao_011-19_salete_de_ze_curinga_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/466/mocao_011-19_salete_de_ze_curinga_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA FRANCISCA SALETE DANTAS DA SILVA, MAIS CONHECIDA POR SALETE DE ZÉ CURINGA, OCORRIDO NO DIA 24 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/468/mocao_012-18_enfermeira_atalia__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/468/mocao_012-18_enfermeira_atalia__-_marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A SENHORA ATÁLIA MARISA DA SILVA SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS COMO ENFERMEIRA NO MUNICÍPIO DE CARNAÚBA DOS DANTAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_013-19_cenorinha_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_013-19_cenorinha_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSUÉ LEANDRO DE ATAÍDE, MAIS CONHECIDO POR CENORINHA, OCORRIDO NO DIA 13 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_014-19_chico_grosso_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_014-19_chico_grosso_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO GOMES DA SILVA, MAIS CONHECIDO POR CHICO GROSSO, OCORRIDO NO DIA 16 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_015-19__ambrosio-irmao_de_gorete_de_joao_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_015-19__ambrosio-irmao_de_gorete_de_joao_.pdf</t>
   </si>
   <si>
     <t>, MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ AMBRÓSIO DANTAS, MAIS CONHECIDO POR AMBRÓSIO DE MANOEL GALDINO, OCORRIDO NO DIA 16 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/486/mocao_016-19_joao_eronides-cunhado_de_edilma_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/486/mocao_016-19_joao_eronides-cunhado_de_edilma_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO ERONIDES DA SILVA, MAIS CONHECIDO POR JOÃO DE MERCÊS DO 40,OCORRIDO NO DIA 21 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/487/mocao_017-19_josefa_veneranda_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/487/mocao_017-19_josefa_veneranda_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA VENERANDA DANTAS, CARINHOSAMENTE CONHECIDA POR DONA ZEFA, OCORRIDO NO DIA 26 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/488/mocao_018-19_carlinhos_de_cabano-marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/488/mocao_018-19_carlinhos_de_cabano-marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR DAMIÃO CARLOS DANTAS, PELA PARTICIPAÇÃO DO QUINTO EPISÓDIO DA SÉRIE CELEBRATING STORIES.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/489/mocao_019-19_walas-marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/489/mocao_019-19_walas-marfran.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR WALAS ATAÍDE DANTAS DOS SANTOS – PELA VISÃO EMPREENDEDORA E FESTIVA, A FRENTE DA ORGANIZAÇÃO DO “FORROZÃO DE MARÇO”.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/490/mocao_020-19_wallan-marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/490/mocao_020-19_wallan-marfran.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR WALLAN ATAÍDE DANTAS DOS SANTOS – PELA VISÃO EMPREENDEDORA E FESTIVA, A FRENTE DA ORGANIZAÇÃO DO “FORROZÃO DE MARÇO”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/522/mocao_021-19__babica_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/522/mocao_021-19__babica_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ MARIA BITENCOURT, MAIS CONHECIDO POR NENÊ BABICA, OCORRIDO NO DIA 29 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_022-19_severina-mae_e_eliete_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_022-19_severina-mae_e_eliete_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA SEVERINA MARIA DANTAS, MAIS CONHECIDA POR SEVERINA DE JOÃOZINHO ESTEVAM, OCORRIDO NO DIA 29 DE MARÇO DE 2019.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/524/mocao_023-19_pm_expedito_dantas_e_adailton_miguel__-_pacomio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/524/mocao_023-19_pm_expedito_dantas_e_adailton_miguel__-_pacomio.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO ILMº SR. SD PM EXPEDITO DANTAS JÚNIOR E AO ILMº SR. SD PM ADAILTON MIGUEL DA SILVA, PELA DESTREZA, BRAVURA E AGILIDADE NO ATENDIMENTO A CRIANÇA DA ZONA RURAL NO DIA DO SEU PATRULHAMENTO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/525/mocao_024-19_maria_ferreira_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/525/mocao_024-19_maria_ferreira_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA FERREIRASOUZA, MAIS CONHECIDA POR DUDÁ DE SEU EDGAR, OCORRIDO NO DIA 03 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/526/mocao_025-19_inacio_azevedo_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/526/mocao_025-19_inacio_azevedo_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR INÁCIO DE AZEVÊDO DANTAS, MAIS CONHECIDO POR INÁCIO DE VANJO OCORRIDO NO DIA 08 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/527/mocao_026-18_tauta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/527/mocao_026-18_tauta.pdf</t>
   </si>
   <si>
     <t>, MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA LÚCIA DE MEDEIROS, CONHECIDA CARINHOSAMENTE POR TAÚTA, OCORRIDO NO DIA 14 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/528/mocao_027-19_pedro_de_tonho_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/528/mocao_027-19_pedro_de_tonho_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR PEDRO MARTINIANO DANTAS, MAIS CONHECIDO POR PEDRO DE TONHO, OCORRIDO NO DIA 25 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_028-18_thayna_lorena.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_028-18_thayna_lorena.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO REPENTINO DA SENHORA THAYNÁ LORENA DOS SANTOS DE AZEVEDO, CONHECIDA POR THAYNÁ, OCORRIDO NO DIA 07 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/530/mocao_029-19_chiquinha_baeta_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/530/mocao_029-19_chiquinha_baeta_.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora FRANCISCA DE JESUS SANTOS, mais conhecida por CHIQUINHA BAETA, ocorrido no dia 13 de Maio de 2019.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/531/mocao_030-19_jose_maria_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/531/mocao_030-19_jose_maria_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ MARIA DA SILVA, MAIS CONHECIDO POR DUDELO DE TOINHO DE MOELA, OCORRIDO NO DIA 19 DE MAIO DE 2019.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AOS CONSELHEIROS TUTELAR DE CARNAÚBA DOS DANTAS, PELOS TRABALHOS DESEMPENHADOS NO USO DEVIDO DA FUNÇÃO DE CONSELHEIRO TUTELAR.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/533/mocao_032-19_terezinha_de_toinho_lucas_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/533/mocao_032-19_terezinha_de_toinho_lucas_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA TEREZINHA AZEVEDO LUCAS, MAIS CONHECIDA POR TEREZINHA DE TOINHO LUCAS, OCORRIDO NO DIA 06 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/534/mocao_033-19_josefa_alta_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/534/mocao_033-19_josefa_alta_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA ALTA DE MEDEIROS AZEVEDO, MAIS CONHECIDA POR ZEFINHA, OCORRIDO NO DIA 07 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/535/mocao_034-19_dona_nova_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/535/mocao_034-19_dona_nova_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA WILMA DE SOUZA SILVA, MAIS CONHECIDA POR NOVA DE DUDA CONSTÂNCIA, OCORRIDO NO DIA 14 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/536/mocao_035-19_chinha_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/536/mocao_035-19_chinha_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA ABELITA ISAURA DE MACÊDO, MAIS CONHECIDA POR CHINHA, OCORRIDO NO DIA 21 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A TODAS AS ESCOLAS DE CARNAÚBA DOS DANTAS, PELA BELÍSSIMA APRESENTAÇÃO NOS FESTEJOS JUNINOS.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/538/mocao_037-19_arraia_do_duduca__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/538/mocao_037-19_arraia_do_duduca__-_marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO ARRAIÁ DO DUDUCA, PELA BELÍSSIMA APRESENTAÇÃO NOS FESTEJOS JUNINOS DE 2019.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/539/mocao_038-19_arraia_da_gente__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/539/mocao_038-19_arraia_da_gente__-_marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO ARRAIÁ DA GENTE, PELA BELÍSSIMA APRESENTAÇÃO NOS FESTEJOS JUNINOS DE 2019.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/540/mocao_039-19__ze_de_le_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/540/mocao_039-19__ze_de_le_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ MEDEIROS DA COSTA, MAIS CONHECIDO POR ZE DE LÉ, OCORRIDO NO DIA 02 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/541/mocao_040-19_gislaine.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/541/mocao_040-19_gislaine.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA JOVEM GISLAINE EDNA DANTAS, OCORRIDO EM 14 DE JULHO 2019.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/542/mocao_041-19__guaru_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/542/mocao_041-19__guaru_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO PEREIRA DA SILVA, MAIS CONHECIDO POR GUARÚ,OCORRIDO NO DIA 20 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/543/mocao_042-19_tininha_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/543/mocao_042-19_tininha_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA ELIEDA ARAÚJO DOS SANTOS, MAIS CONHECIDA POR TININHA, OCORRIDO NO DIA 21 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/544/mocao_043-19__maximo_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/544/mocao_043-19__maximo_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO MÁXIMO FILHO, MAIS CONHECIDO POR MÁXIMO DE TURICO, OCORRIDO NO DIA 01 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/545/mocao_044-19_bethania_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/545/mocao_044-19_bethania_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA BETHÂNIA DA COSTA, MAIS CONHECIDA POR BETHÂNIA, OCORRIDO NO DIA 10 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/546/mocao_045-19_dr_poliana_e_equipe_apami_-marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/546/mocao_045-19_dr_poliana_e_equipe_apami_-marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A ILMª DRª POLIANA ALVES ROCHA E TODA EQUIPE QUE COMPÕE A APAMI DE CARNAÚBA DOS DANTAS, QUE ESTAVAM NO SERVIÇO NO SÁBADO DIA 10 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/547/mocao_046-19_celia_e_beto_-marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/547/mocao_046-19_celia_e_beto_-marcelo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO CASAL HUMBERTO PIRES FERREIRA E CÉLIA DE MEDEIROS PIRES FERREIRA, PELA SOLIDARIEDADE AO PRÓXIMO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/548/mocao_047-19_queijaria_pedra_branca__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/548/mocao_047-19_queijaria_pedra_branca__-_marli.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/549/mocao_048-19_dona_maria_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/549/mocao_048-19_dona_maria_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA DAS NEVES AZEVEDO DE MEDEIROS, MAIS CONHECIDA POR DONA MARIA, OCORRIDO NO DIA 15 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/550/mocao_049-19__zebra_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/550/mocao_049-19__zebra_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ VITOR NETO, MAIS CONHECIDO POR ZEBRA, OCORRIDO NO DIA 19 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/551/mocao_050-19__josias_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/551/mocao_050-19__josias_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSIAS DA SILVA, MAIS CONHECIDO POR JOSIAS, OCORRIDO NO DIA 21 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/552/mocao_051-19_terezinha_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/552/mocao_051-19_terezinha_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORITA TEREZINHA DE JESUS SILVA, MAIS CONHECIDA POR TEREZINHA, OCORRIDO NO DIA 25 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/553/mocao_052-19__ze_edilson_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/553/mocao_052-19__ze_edilson_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ ARAÚJO DANTAS, MAIS CONHECIDO POR ZÉ ADÍLSON,OCORRIDO NO DIA 27 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_053-19_enzo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_053-19_enzo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA CRIANÇA ENZO GABRIEL PACHELI SANTANA, OCORRIDO EM 02 DE SETEMBRO 2019.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_054-19_terezinha_augusta_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_054-19_terezinha_augusta_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA TEREZINHA AUGUSTA DANTAS, MAIS CONHECIDA POR TEREZINHA DE ANTÔNIO PEQUENO, OCORRIDO NO DIA 03 DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/556/mocao_055-19_marcelo_de_rosilda_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/556/mocao_055-19_marcelo_de_rosilda_-_due.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR MARCELO DANTAS DE MEDEIROS, PELA DEDICAÇÃO E DESEMPENHO NA ARTICULAÇÃO DA VINDA DO PADRE ANTÔNIO MARIA AO MUNICÍPIO DE CARNAÚBA DOS DANTAS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/557/mocao_056-19__antonio_de_nono_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/557/mocao_056-19__antonio_de_nono_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO JOSÉ DA SILVA, MAIS CONHECIDO POR ANTÔNIO DE NONÔ, OCORRIDO NO DIA 17 DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/558/mocao_057-19_josefa_eremita_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/558/mocao_057-19_josefa_eremita_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA JOSEFA EREMITA DANTAS, MAIS CONHECIDA POR JOSEFA DE DIÁ, OCORRIDO NO DIA 19 DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/559/mocao_058-19_marlo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/559/mocao_058-19_marlo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO JOVEM MARLO VÍTOR MEDEIROS DE MELO, OCORRIDO EM 27 DE SETEMBRO 2019.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_059-19__francisco_pedro_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_059-19__francisco_pedro_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO PEDRO DANTAS DE LIMA, MAIS CONHECIDO POR CHIQUINHO DE CHICO PEDRO, OCORRIDO NO DIA 03 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_060-19_tiquinha_de_ze_paulino_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_060-19_tiquinha_de_ze_paulino_.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA FRANCISCA MEDEIROS DE AZEVEDO DANTAS, MAIS CONHECIDA POR TIQUINHA DE ZÉ PAULINO, OCORRIDO NO DIA O7 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/562/mocao_061-17_evento_setembro_amarelo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/562/mocao_061-17_evento_setembro_amarelo_-_marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A TURMA DE PEDAGOGIA 2017,PELO EVENTO QUE MARCA O MÊS DE CONSCIENTIZAÇÃO, VALORIZAÇÃO DA VIDA E PREVENÇÃO AO SUICÍDIO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/563/mocao_062-19_inacio_batalha__.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/563/mocao_062-19_inacio_batalha__.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR INÁCIO JOSÉ BATALHA, MAIS CONHECIDO POR INÁCIO BATALHA, OCORRIDO NO DIA 14 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/564/mocao_063-19_sebastiao_rodrigues.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/564/mocao_063-19_sebastiao_rodrigues.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR SEBASTIÃO RODRIGUES DA SILVA, OCORRIDO NO DIA 14 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/565/mocao_064-19_dona_raimunda.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/565/mocao_064-19_dona_raimunda.pdf</t>
   </si>
   <si>
     <t>, MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA RAIMUNDA OLEGÁRIO DE SOUZA, MAIS CONHECIDA POR DONA RAIMUNDA DE LUIZ SOLDADO, OCORRIDO NO DIA 15 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/566/mocao_065-19_goga.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/566/mocao_065-19_goga.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ ALAIRDO DA SILVA, MAIS CONHECIDO POR GOGA DE SUZANA, OCORRIDO NO DIA 16 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/567/mocao_066-19_walas-marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/567/mocao_066-19_walas-marfran.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR WALAS ATAÍDE DANTAS DOS SANTOS – PELA VISÃO EMPREENDEDORA E FESTIVA, A FRENTE DA ORGANIZAÇÃO DO “VAMOS FORROZAR 2019”.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/568/mocao_067-19_wallan-marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/568/mocao_067-19_wallan-marfran.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR WALLAN ATAÍDE DANTAS DOS SANTOS – PELA VISÃO EMPREENDEDORA E FESTIVA, A FRENTE DA ORGANIZAÇÃO DO “VAMOS FORROZAR 2019”.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/569/mocao_068-19_amelia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/569/mocao_068-19_amelia.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA AMÉLIA DE MEDEIROS, OCORRIDO NO DIA 03 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_069-19_maria_do_carmo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_069-19_maria_do_carmo.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DA SENHORA MARIA DO CARMO DANTAS, OCORRIDO NO DIA 07 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/571/mocao_070-19_vitoria_suzana.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/571/mocao_070-19_vitoria_suzana.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora VITÓRIA SUZANA DE MEDEIROS, ocorrido no dia 10 de Novembro de 2019.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/613/mocao_071-18_equipe_de_basquete-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/613/mocao_071-18_equipe_de_basquete-marli.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A EQUIPE DE BASQUETEBOL DE CARNAÚBA DOS DANTAS,PELO 3º LUGAR NO CAMPEONATO INTERIORANO DE BASQUETE.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_072-19_pedao-fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_072-19_pedao-fabiano.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO SENHOR PEDRO JOAMIR ARAÚJO,PELA INICIATIVA DAS PINTURAS NAS LOMBADAS E PONTILHÕES.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_073-19_teano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_073-19_teano.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR PELO FALECIMENTO DO SENHOR GERMANO ESTEVAM DE MEDEIROS, MAIS CONHECIDO POR TEANO, OCORRIDO NO DIA 14 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_074-18_marlon_de_sueide_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_074-18_marlon_de_sueide_.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MARLON SANDERSON PEREIRA, mais conhecido por MARLON FILHO DE SUEIDE, ocorrido no dia 17 de Novembro de 2019.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/618/mocao_075-19_luiz_claudio-marfran_c.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/618/mocao_075-19_luiz_claudio-marfran_c.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/620/mocao_076-19_celia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/620/mocao_076-19_celia.pdf</t>
   </si>
   <si>
     <t>MANIFESTA VOTO DE PESAR EM VIRTUDE DO FALECIMENTO DA SENHORA CÉLIA MARINHO LOPES, OCORRIDO NO DIA 29 DE NOVEMBRO DE 2019.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Pepeto, Dué Azevedo, Josiene, João Maria, Marli de Medeiros, Nilson</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/622/mocao_077-19_aos_flamenguistas_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/622/mocao_077-19_aos_flamenguistas_-_due.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO AO CLUBE DE REGATAS DO FLAMENGO, PELOS TÍTULOS CAMPEÃO CARIOCA, CAMPEÃO BRASILEIRO E CAMPEÃO DA LIBERTADORES EM 2019.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/916/resol_no_001-2019_cria_escola_do_legislativo_de_cdd.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/916/resol_no_001-2019_cria_escola_do_legislativo_de_cdd.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/887/decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/887/decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOHNATÁ SCHWARZE NEGGER DA SILVA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/888/decreto_leg._no_002-2019_leticia__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/888/decreto_leg._no_002-2019_leticia__-_marfran.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA LETÍCIA AZEVEDO DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/889/decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/889/decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GILMAR BARBOSA DA FONSECA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/890/decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/890/decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOÃO BATISTA DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/891/decreto_leg._no_005-2019_heleno__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/891/decreto_leg._no_005-2019_heleno__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR HELENO DE MACÊDO ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/892/decreto_leg._no_006-2019_gilberto__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/892/decreto_leg._no_006-2019_gilberto__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GILBERTO AZEVEDO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/893/decreto_leg._no_007-2019_garcia__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/893/decreto_leg._no_007-2019_garcia__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOÃO GARCIA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/894/decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/894/decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR FRANCISCO JOSÉ DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/895/decreto_leg._no_009-2019_pedro_igor__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/895/decreto_leg._no_009-2019_pedro_igor__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR PEDRO IGOR GOMES CAVALCANTI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/896/decreto_leg._no_010-2019_joseilton__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/896/decreto_leg._no_010-2019_joseilton__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO JOVEM JOSEILTON DA SILVA SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/897/decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/897/decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSÉ FERREIRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/898/decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/898/decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR SARGENTO IRAN SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/899/decreto_leg._no_013-2019_neinha__-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/899/decreto_leg._no_013-2019_neinha__-_josiene.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA EDZINEIA ENÉIAS DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/900/decreto_leg._no_014-2019_helena_-_josiene.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/900/decreto_leg._no_014-2019_helena_-_josiene.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA HELENA ROCHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/901/decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/901/decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA VIVIANE CRISTINA DE BARROS PAZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/902/decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/902/decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ANTONIO MOREIRA BORGES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/903/decreto_leg._no_017-2019_greice_freira__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/903/decreto_leg._no_017-2019_greice_freira__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORITA GREICE DOS SANTOS SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/904/decreto_leg._no_018-2019_carmem_lucia__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/904/decreto_leg._no_018-2019_carmem_lucia__-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA CARMEM LÚCIA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/905/decreto_leg._no_019-2019_sebastiana__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/905/decreto_leg._no_019-2019_sebastiana__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA SEBASTIANA CÂNDIDO DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/906/decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/906/decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA SHIRLENE SANTOS MAFRA MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/907/decreto_leg._no_021-2019_ana_lucia__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/907/decreto_leg._no_021-2019_ana_lucia__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ANA LÚCIA DE FRANÇA MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/908/decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/908/decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA DAS DORES CÂNDIDO FERNANDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/909/decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/909/decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ADOLFO LUCENA DE AZEVEDO NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/910/decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/910/decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ANTÔNIO DE PÁDUA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/911/decreto_leg._no_025-2019_antonio_candence__-_fabiano_cor.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/911/decreto_leg._no_025-2019_antonio_candence__-_fabiano_cor.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ANTÔNIO CANDENCE CAVALCANTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/912/decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/912/decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA DE LOURDES SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4397,68 +4397,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_decreto_leg._no_002-2019_leticia__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_decreto_leg._no_005-2019_heleno__-_due.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_decreto_leg._no_006-2019_gilberto__-_due.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_decreto_leg._no_007-2019_garcia__-_due.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_decreto_leg._no_009-2019_pedro_igor__-_due.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_decreto_leg._no_010-2019_joseilton__-_marli.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/829/projeto_de_decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/830/projeto_de_decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/831/projeto_de_decreto_leg._no_013-2019_neinha__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_decreto_leg._no_014-2019_helena_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_decreto_leg._no_017-2019_greice_freira__-_due.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_decreto_leg._no_018-2019_carmem_lucia__-_due.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_decreto_leg._no_019-2019_sebastiana__-_marli.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_decreto_leg._no_021-2019_ana_lucia__-_marli.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_resol_no_001-2019_cria_escola_do_legislativo_de_cdd_-_marli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_resol_no_002-2019_uso_do_carro_-_marli.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_resol_no_003-2019_estinguir_recesso_parlamentar_-_marli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001-19_inform_divida_cosern__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_002-19_inform_ruas_pav__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_003-19_fazer_valer_a_lei__-_josiene_e_fabiano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_004-19_audiencia_publica__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_005-19_levan_predios_publicos__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_006-19_inform_licitacao_palco__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_007-19_inform_portico_-_marli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_008-19_presta_contas_agentes_endemias__-_marcelo_c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_009-19_informacoes_portico__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_010-19_informacoes_sec_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_011-19_informacoes_sec_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_012-19_informacoes_associacoes__-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_013-19_operacao_pipa__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_014-19_atencao_sitios_arqueologicos__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_015-19_eng_avaliar_ponte_entrada_cidade__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_016-19_vaga_de_taxi_ao_lado_apami__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_017-19_cronograma_viagens_carros_prefeitura_municipal__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_018-19_inform_sobre_contrato_temporario__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_019-19_nome_conse_pessoa_c_deficencia__-_fabiano_e_josi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_020-19_inf_rec_utilizado_fnde__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_021-19_cessao_do_predio_escola_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_022-19_prefeito_faca_uso_do_predio_escola_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_023-19_habilitar_fundo_de_turismo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_024-19_inform_exames__clinicas_particulares_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_025-19_listagem_dos_agricultores_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_026-19_sol_engenheiro_p_explanac__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_027-19_inform_sobre_prog_minha_casa_minha_vida__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_028-19_prog_micro_credito_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_029-19_audiencia_publica_pessoa_com_deficiencia__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_030-19_adesao_ao_programa_rn_mais_saudavel__-_marli.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_031-19_adesao_ao_programa_rn_inclusivo__-_marli.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_032-19_audiencia_publica_esc_caetano__-_marli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_033-19_informac_emenda_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_034-19_rea_reque_136_copias_combus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_035-19_rea_reque_072_de_18_divida_previdenciaria_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_036-19_inform_concl_rua_jose_estevam_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_037-19_promo_visitar_cenar_e_estac_tratam__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_038-19_inf_detalhadas_diarias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_039-19_inf_valores_precatorios_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_040-19_enviar_proj_saneamento_basico_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_041-19_informa_sec_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_042-19_notas_fiscais_agentes_endemias_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_043-19_valores_gastos_cargos_comissionados_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_044-19_relacao_manuten_carros_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_045-19_pag_verbas_recsorias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_046-19_instala_urna_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_047-19_secretarios_art_25_da_lei_org_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_048-19_prog_esta_mais_mercados_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_049-19_audiencia_publica_geoparque__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_050-19_const_cisternas___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_051-19_lombada_r_felinto_lucio__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_001-2019_telas_nos_portoes_mercado_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_002-2019_emenda_pav_r_jose_venancio__kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_003-2019_emenda_pocos_kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_004-2019_posto_pov_ermo_dep_kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_005-2019_concerto_calcamentos_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_006-2019_criar_banco_dados_doadores_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_007-2019_corrimao_calcadao_joao_henrique_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_008-2019_limpeza_no_acude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_009-2019_retrada_pedra_r_duda_constancia_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_010-2019_ferramentas_de_trabalho_coveiro_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_011-2019_carro_p_doadores_de_sangue_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_012-2019_ventiladores_terminal_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_013-2019_emenda_parl_construcao_ginasio_polisport_-_josiene_e_marfran.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_014-2019_sopa_cidada_-_marli_e_due.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_015-2019_clinica_popular_-_marli.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_016-2019_emenda_gustavo_carvalho_-_marli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_017-2019_utilidade_publica_casa_de_amparo_-_marli_e_fabiano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_018-2019_cameras_de_seguranca_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_019-2019_pintura_faixa_pedestre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_020-2019_construir_conj_habitacional_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_021-2019_emenda_parlamentar_equip_saude_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_022-2019_criacao_proj_pag_veiculoos_atrasados_-_due.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_023-2019_acimentar_quadra_de_voley_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_024-2019_lixeiras_nas_escolas_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_025-2019_construcao_mini_campo_pedra_banca_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_026-2019_doacao_do_predio_camara_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_027-2019_fazer_manut_ar_condi_escolas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_028-2019_retroativo_conv_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_029-2019_lombada_paradise_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_030-2019_piso_imjcf_-_marli.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_031-2019_limpeza_canteiros_tonheca_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_032-2019_poda_quixabeira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_033-2019_conserto_aparelho_dosagem_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_034-2019_lombada_rn_288_res_jose_joacir_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_035-2019_passagem_molhada_celestinos_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_036-2019_limpeza_r_ver_zeu-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_037-2019_lombada_r_ver_zeu-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_038-2019_agilizar_dispensa_servico_de_comunicacao-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_039-2019_limpeza_b_santa_rita_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_040-2019_add_tecnicos_de_enfermagem_projeto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_041-2019_emanda_pavimentacao_de_federal_joao_maia_-_due.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_042-2019_emanda_pavimentacao_de_federal_fabio_faria_-_due.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_043-2019_emanda_pavimentacao_de_federal_rafael_motta_-_due.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_044-2019_emanda_pavimentacao_de_federal_beto_rosado_-_due.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_045-2019_emanda_pavimentacao_de_federal_elieser_girao_-_due.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_046-2019_emanda_pavimentacao_de_federal_benes_leocadio_-_due.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_047-2019_emanda_pavimentacao_de_federal_walter_alves_-_due.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_048-2019_emanda_pavimentacao_de_federal_natalia_-_due.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_049-2019_emanda_pavimentacao_senadora_zenaide_-_due.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_050-2019_emanda_pavimentacao_senador_styvenson_-_due.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_051-2019_emanda_pavimentacao_senador__jean_paul__-_due.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_052-2019_moto_p_endemias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_053-2019_criacao_grupo_de_mulheres_sitios_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_054-2019_melhoraments_conselho_tutelar-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_055-2019_manuten_fossa__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_056-2019_canos_r_mamede_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_057-2019_aquis_tendas_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_058-2019_limpeza_rua_jose_henrique_d_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_059-2019_restauracao_passagem_molhada_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_060-2019_constr_canal-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_061-2019_manuten_escola_silvestre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_062-2019_viatura_policial_-_fabiano_e_ppto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_063-2019_placa_sinaliz_vila_s_luzia-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_064-2019_mata_burro_garrotes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_065-2019_roco_nas_estradas_vicinais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_066-2019_concurso_publico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_067-2019_recup_estrada_vicinal_chica_de_miltao__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_068-2019_braco_de_agua_sitio_agua_doce_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_069-2019_mata_burro_sitio_marimbondo_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_070-2019_cisternas_p_consumo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_071-2019_lombada_r_felinto_lucio__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_072-2019_troca_encanacao_r_antonio_azevedo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_073-2019_manutencao_trator__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_074-2019_abastecer_poco_ubs__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_075-2019_mata_burro_em_parceria_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_076-2019_aumento_no_alvara_-_due.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_077-2019_cumprir_a_lei_969__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_078-2019_regulament__fundo_idoso_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_079-2019_mata_burro_lajedo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_080-2019_conserto_estacao_tratamento__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_082-2019_academia_pop_horto_-_marli.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_083-2019_placas_identificacao_psf__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_084-2019_aquisicao_unhas_de_concha_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_085-2019_limpeza_casa_sao_jose_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_086-2019_placa_faixa_etaria_nos_brinquedos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_087-2019_projeto_de_lei_doacao_de_terrenos_minha_casa_minha_vida__-_marli.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_088-2019_iluminacao_estadio_jose_hnerique_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_089-2019_concl_rua_paulo_de_honorio_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_090-2019_const_curral_comunitario_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_091-2019_poste_da_rua_felix_gomes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_092-2019_lombada_r_natalia_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_093-2019_pintu_faixa_amare_rn_288_kleber_-_marfran_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_094-2019_parque_ecologico_ermo_e_rajada_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_095-2019_praca_conj_seu_anisio_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_096-2019_poda_calcadao_joao_henrique_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_097-2019_atendime_odonto_noturn_rajada_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/749/indicacao_098-2019_ativ_conselho_mun_de_cultura_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_099-2019_pav_rua_itan_dantas_-_due.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/751/indicacao_100-2019_instalacao_cx_recicladorra_-_due.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_101-2019_instalacao_cx_recicladorra_bradesco_-_due.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/753/indicacao_102-2019_add_calen_mun_festi_ermo_e_rajada_-_marli.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/754/indicacao_103-2019_parada_de_onibus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_104-2019_lomb_der_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_105-2019_visto_acudes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_106-2019_consc_cosern_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_107-2019_melhoramento_rua_q_da_acesso_ao_conj_seu_anisio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/759/indicacao_108-2019_pav_entrada_pov_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_109-2019_cursos_profissionalizantes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_110-2019_lomb_rua_manoel_martiniano_-_marli.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_111-2019_trocar_bater_conser_vacinas_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_112-2019_vistoria_na_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_113-2019_limpeza_vala_por_tras_do_abrigo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_114-2019_protecao_na_parede_cadeiras_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_115-2019_add_disciplina_de_libras_-_marli.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/780/indicacao_116-2019_tabela_basquete_quadra_ze_oi_-_marli.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_117-2019_estacionar_em_faixa_pedestre_-_marli.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_118-2019_rampa_de_acesso_imjcf_-_marli.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_119-2019_lomb_portico_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_120-2019_chafariz_r_soldadinho_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/785/indicacao_121-2019_rede_esg_joao_justino_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_122-2019_esgoto_r_guilhermina_marta__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_123-2019_pav_r_guilhermina_marta__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/788/indicacao_124-2019_agua_r_manoel_macedo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_125-2019_emissao_de_carteirinhas_-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_126-2019_proj_recuper_cejuc_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_127-2019_cart_eleitoral_itinerante_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_128-2019_incl_carnauba__no_proj_assembleia_e_vc_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_129-2019_rest_pavi_rua_toinho__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_130-2019_rest_ponto_moto_taxi__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_131-2019_manut_caminh_pipa_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_132-2019_ar_cond_escolas_da_rede_municipal__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_133-2019_parada_de_onibus__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_134-2019_escola_militar_-_marli.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_135-2019_doacao_de_cadeiras_para_biblioteca_publica__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_136-2019_pedra_rua_gelmires_de_genilson__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_137-2019_curso_superior_musica_caico_uern_-_marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_138-2019_cemiterio_ermo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_139-2019_aquisi_maquina_ensiladeira__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_140-2019_faixa_pedestre_beco_igreja_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_141-2019_pontos_coleta_pilhas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/807/indicacao_142-2019_serv_rede_esgoto_r_pedro_alexandre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_143-2019_restau_praca_alto_vaqueiro_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_144-2019_destinar_produtos_apreendidos_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_145-2019_tec_enfermagem_centro_odilon_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_146-2019__criar_conselhos_direito_da_mulher-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_147-2019_consert_div_ruas___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_148-2019_consert_base_gordura___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_149-2019_limpeza_ao_redor_do_mercado___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/815/indicacao_150-2019_troca_tampa_cx_gord___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_151-2019_insta_poste_xique_xique_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_152-2019_fisoterapeuta_ermo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_153-2019_poste_de_iluminacao_tonheca_dantas_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/437/mocao_001-19_jose_queiroz_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/438/mocao_002-19_alexande_coveiro_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/439/mocao_003-19_severino_dantas_.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/440/mocao_004-19_mizael_neves_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/441/mocao_005-19_severino-_vivi_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/442/mocao_006-19_adalto_texeira_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/444/mocao_007-19_inacio_do_abacaxi_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/445/mocao_008-19_policiais_militares__-_pacomio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/447/mocao_009-19_aos_padres_do_municipio-marli.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_010-19_aos_padres_do_municipio-marli.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/466/mocao_011-19_salete_de_ze_curinga_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/468/mocao_012-18_enfermeira_atalia__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_013-19_cenorinha_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_014-19_chico_grosso_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_015-19__ambrosio-irmao_de_gorete_de_joao_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/486/mocao_016-19_joao_eronides-cunhado_de_edilma_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/487/mocao_017-19_josefa_veneranda_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/488/mocao_018-19_carlinhos_de_cabano-marcelo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/489/mocao_019-19_walas-marfran.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/490/mocao_020-19_wallan-marfran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/522/mocao_021-19__babica_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_022-19_severina-mae_e_eliete_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/524/mocao_023-19_pm_expedito_dantas_e_adailton_miguel__-_pacomio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/525/mocao_024-19_maria_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/526/mocao_025-19_inacio_azevedo_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/527/mocao_026-18_tauta.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/528/mocao_027-19_pedro_de_tonho_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_028-18_thayna_lorena.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/530/mocao_029-19_chiquinha_baeta_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/531/mocao_030-19_jose_maria_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/533/mocao_032-19_terezinha_de_toinho_lucas_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/534/mocao_033-19_josefa_alta_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/535/mocao_034-19_dona_nova_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/536/mocao_035-19_chinha_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/538/mocao_037-19_arraia_do_duduca__-_marli.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/539/mocao_038-19_arraia_da_gente__-_marli.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/540/mocao_039-19__ze_de_le_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/541/mocao_040-19_gislaine.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/542/mocao_041-19__guaru_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/543/mocao_042-19_tininha_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/544/mocao_043-19__maximo_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/545/mocao_044-19_bethania_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/546/mocao_045-19_dr_poliana_e_equipe_apami_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/547/mocao_046-19_celia_e_beto_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/548/mocao_047-19_queijaria_pedra_branca__-_marli.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/549/mocao_048-19_dona_maria_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/550/mocao_049-19__zebra_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/551/mocao_050-19__josias_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/552/mocao_051-19_terezinha_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/553/mocao_052-19__ze_edilson_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_053-19_enzo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_054-19_terezinha_augusta_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/556/mocao_055-19_marcelo_de_rosilda_-_due.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/557/mocao_056-19__antonio_de_nono_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/558/mocao_057-19_josefa_eremita_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/559/mocao_058-19_marlo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_059-19__francisco_pedro_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_060-19_tiquinha_de_ze_paulino_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/562/mocao_061-17_evento_setembro_amarelo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/563/mocao_062-19_inacio_batalha__.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/564/mocao_063-19_sebastiao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/565/mocao_064-19_dona_raimunda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/566/mocao_065-19_goga.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/567/mocao_066-19_walas-marfran.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/568/mocao_067-19_wallan-marfran.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/569/mocao_068-19_amelia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_069-19_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/571/mocao_070-19_vitoria_suzana.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/613/mocao_071-18_equipe_de_basquete-marli.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_072-19_pedao-fabiano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_073-19_teano.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_074-18_marlon_de_sueide_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/618/mocao_075-19_luiz_claudio-marfran_c.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/620/mocao_076-19_celia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/622/mocao_077-19_aos_flamenguistas_-_due.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/916/resol_no_001-2019_cria_escola_do_legislativo_de_cdd.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/887/decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/888/decreto_leg._no_002-2019_leticia__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/889/decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/890/decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/891/decreto_leg._no_005-2019_heleno__-_due.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/892/decreto_leg._no_006-2019_gilberto__-_due.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/893/decreto_leg._no_007-2019_garcia__-_due.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/894/decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/895/decreto_leg._no_009-2019_pedro_igor__-_due.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/896/decreto_leg._no_010-2019_joseilton__-_marli.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/897/decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/898/decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/899/decreto_leg._no_013-2019_neinha__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/900/decreto_leg._no_014-2019_helena_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/901/decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/902/decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/903/decreto_leg._no_017-2019_greice_freira__-_due.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/904/decreto_leg._no_018-2019_carmem_lucia__-_due.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/905/decreto_leg._no_019-2019_sebastiana__-_marli.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/906/decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/907/decreto_leg._no_021-2019_ana_lucia__-_marli.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/908/decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/909/decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/910/decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/911/decreto_leg._no_025-2019_antonio_candence__-_fabiano_cor.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/912/decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/819/projeto_de_decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/820/projeto_de_decreto_leg._no_002-2019_leticia__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/821/projeto_de_decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/823/projeto_de_decreto_leg._no_005-2019_heleno__-_due.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/824/projeto_de_decreto_leg._no_006-2019_gilberto__-_due.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/825/projeto_de_decreto_leg._no_007-2019_garcia__-_due.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/826/projeto_de_decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_decreto_leg._no_009-2019_pedro_igor__-_due.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_decreto_leg._no_010-2019_joseilton__-_marli.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/829/projeto_de_decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/830/projeto_de_decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/831/projeto_de_decreto_leg._no_013-2019_neinha__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_decreto_leg._no_014-2019_helena_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_decreto_leg._no_017-2019_greice_freira__-_due.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_decreto_leg._no_018-2019_carmem_lucia__-_due.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_decreto_leg._no_019-2019_sebastiana__-_marli.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_decreto_leg._no_021-2019_ana_lucia__-_marli.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/913/projeto_resol_no_001-2019_cria_escola_do_legislativo_de_cdd_-_marli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/914/projeto_resol_no_002-2019_uso_do_carro_-_marli.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/915/projeto_resol_no_003-2019_estinguir_recesso_parlamentar_-_marli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/382/requerimento_001-19_inform_divida_cosern__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/383/requerimento_002-19_inform_ruas_pav__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/384/requerimento_003-19_fazer_valer_a_lei__-_josiene_e_fabiano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/385/requerimento_004-19_audiencia_publica__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/386/requerimento_005-19_levan_predios_publicos__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/387/requerimento_006-19_inform_licitacao_palco__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/388/requerimento_007-19_inform_portico_-_marli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/389/requerimento_008-19_presta_contas_agentes_endemias__-_marcelo_c.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/390/requerimento_009-19_informacoes_portico__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/391/requerimento_010-19_informacoes_sec_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_011-19_informacoes_sec_saude__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_012-19_informacoes_associacoes__-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_013-19_operacao_pipa__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_014-19_atencao_sitios_arqueologicos__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_015-19_eng_avaliar_ponte_entrada_cidade__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/496/requerimento_016-19_vaga_de_taxi_ao_lado_apami__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/497/requerimento_017-19_cronograma_viagens_carros_prefeitura_municipal__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/498/requerimento_018-19_inform_sobre_contrato_temporario__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_019-19_nome_conse_pessoa_c_deficencia__-_fabiano_e_josi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_020-19_inf_rec_utilizado_fnde__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_021-19_cessao_do_predio_escola_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/580/requerimento_022-19_prefeito_faca_uso_do_predio_escola_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/581/requerimento_023-19_habilitar_fundo_de_turismo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/582/requerimento_024-19_inform_exames__clinicas_particulares_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_025-19_listagem_dos_agricultores_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_026-19_sol_engenheiro_p_explanac__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_027-19_inform_sobre_prog_minha_casa_minha_vida__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_028-19_prog_micro_credito_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_029-19_audiencia_publica_pessoa_com_deficiencia__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_030-19_adesao_ao_programa_rn_mais_saudavel__-_marli.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_031-19_adesao_ao_programa_rn_inclusivo__-_marli.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/590/requerimento_032-19_audiencia_publica_esc_caetano__-_marli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/591/requerimento_033-19_informac_emenda_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/592/requerimento_034-19_rea_reque_136_copias_combus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/593/requerimento_035-19_rea_reque_072_de_18_divida_previdenciaria_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/594/requerimento_036-19_inform_concl_rua_jose_estevam_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_037-19_promo_visitar_cenar_e_estac_tratam__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_038-19_inf_detalhadas_diarias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_039-19_inf_valores_precatorios_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/598/requerimento_040-19_enviar_proj_saneamento_basico_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/599/requerimento_041-19_informa_sec_obras__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/600/requerimento_042-19_notas_fiscais_agentes_endemias_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_043-19_valores_gastos_cargos_comissionados_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_044-19_relacao_manuten_carros_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_045-19_pag_verbas_recsorias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_046-19_instala_urna_ermo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_047-19_secretarios_art_25_da_lei_org_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/606/requerimento_048-19_prog_esta_mais_mercados_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_049-19_audiencia_publica_geoparque__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_050-19_const_cisternas___-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_051-19_lombada_r_felinto_lucio__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/626/indicacao_001-2019_telas_nos_portoes_mercado_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/627/indicacao_002-2019_emenda_pav_r_jose_venancio__kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/629/indicacao_003-2019_emenda_pocos_kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/634/indicacao_004-2019_posto_pov_ermo_dep_kleber_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_005-2019_concerto_calcamentos_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_006-2019_criar_banco_dados_doadores_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/639/indicacao_007-2019_corrimao_calcadao_joao_henrique_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/642/indicacao_008-2019_limpeza_no_acude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/644/indicacao_009-2019_retrada_pedra_r_duda_constancia_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/646/indicacao_010-2019_ferramentas_de_trabalho_coveiro_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/649/indicacao_011-2019_carro_p_doadores_de_sangue_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/650/indicacao_012-2019_ventiladores_terminal_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/651/indicacao_013-2019_emenda_parl_construcao_ginasio_polisport_-_josiene_e_marfran.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_014-2019_sopa_cidada_-_marli_e_due.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/653/indicacao_015-2019_clinica_popular_-_marli.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/654/indicacao_016-2019_emenda_gustavo_carvalho_-_marli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/655/indicacao_017-2019_utilidade_publica_casa_de_amparo_-_marli_e_fabiano.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/656/indicacao_018-2019_cameras_de_seguranca_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/657/indicacao_019-2019_pintura_faixa_pedestre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_020-2019_construir_conj_habitacional_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/659/indicacao_021-2019_emenda_parlamentar_equip_saude_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/660/indicacao_022-2019_criacao_proj_pag_veiculoos_atrasados_-_due.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_023-2019_acimentar_quadra_de_voley_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/662/indicacao_024-2019_lixeiras_nas_escolas_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/663/indicacao_025-2019_construcao_mini_campo_pedra_banca_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/664/indicacao_026-2019_doacao_do_predio_camara_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/665/indicacao_027-2019_fazer_manut_ar_condi_escolas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/666/indicacao_028-2019_retroativo_conv_apami_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/667/indicacao_029-2019_lombada_paradise_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_030-2019_piso_imjcf_-_marli.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_031-2019_limpeza_canteiros_tonheca_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/670/indicacao_032-2019_poda_quixabeira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/671/indicacao_033-2019_conserto_aparelho_dosagem_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/672/indicacao_034-2019_lombada_rn_288_res_jose_joacir_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/673/indicacao_035-2019_passagem_molhada_celestinos_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/674/indicacao_036-2019_limpeza_r_ver_zeu-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/675/indicacao_037-2019_lombada_r_ver_zeu-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/676/indicacao_038-2019_agilizar_dispensa_servico_de_comunicacao-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/677/indicacao_039-2019_limpeza_b_santa_rita_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_040-2019_add_tecnicos_de_enfermagem_projeto_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/679/indicacao_041-2019_emanda_pavimentacao_de_federal_joao_maia_-_due.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_042-2019_emanda_pavimentacao_de_federal_fabio_faria_-_due.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_043-2019_emanda_pavimentacao_de_federal_rafael_motta_-_due.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/682/indicacao_044-2019_emanda_pavimentacao_de_federal_beto_rosado_-_due.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/683/indicacao_045-2019_emanda_pavimentacao_de_federal_elieser_girao_-_due.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/685/indicacao_046-2019_emanda_pavimentacao_de_federal_benes_leocadio_-_due.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/689/indicacao_047-2019_emanda_pavimentacao_de_federal_walter_alves_-_due.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/692/indicacao_048-2019_emanda_pavimentacao_de_federal_natalia_-_due.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_049-2019_emanda_pavimentacao_senadora_zenaide_-_due.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_050-2019_emanda_pavimentacao_senador_styvenson_-_due.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/702/indicacao_051-2019_emanda_pavimentacao_senador__jean_paul__-_due.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/703/indicacao_052-2019_moto_p_endemias_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/704/indicacao_053-2019_criacao_grupo_de_mulheres_sitios_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/705/indicacao_054-2019_melhoraments_conselho_tutelar-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/706/indicacao_055-2019_manuten_fossa__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_056-2019_canos_r_mamede_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/708/indicacao_057-2019_aquis_tendas_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/709/indicacao_058-2019_limpeza_rua_jose_henrique_d_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/710/indicacao_059-2019_restauracao_passagem_molhada_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/711/indicacao_060-2019_constr_canal-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/712/indicacao_061-2019_manuten_escola_silvestre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/713/indicacao_062-2019_viatura_policial_-_fabiano_e_ppto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/714/indicacao_063-2019_placa_sinaliz_vila_s_luzia-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/715/indicacao_064-2019_mata_burro_garrotes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/716/indicacao_065-2019_roco_nas_estradas_vicinais__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_066-2019_concurso_publico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/718/indicacao_067-2019_recup_estrada_vicinal_chica_de_miltao__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/719/indicacao_068-2019_braco_de_agua_sitio_agua_doce_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/720/indicacao_069-2019_mata_burro_sitio_marimbondo_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/721/indicacao_070-2019_cisternas_p_consumo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/722/indicacao_071-2019_lombada_r_felinto_lucio__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/723/indicacao_072-2019_troca_encanacao_r_antonio_azevedo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/724/indicacao_073-2019_manutencao_trator__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/725/indicacao_074-2019_abastecer_poco_ubs__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/726/indicacao_075-2019_mata_burro_em_parceria_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/727/indicacao_076-2019_aumento_no_alvara_-_due.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/728/indicacao_077-2019_cumprir_a_lei_969__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/729/indicacao_078-2019_regulament__fundo_idoso_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/730/indicacao_079-2019_mata_burro_lajedo_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/731/indicacao_080-2019_conserto_estacao_tratamento__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/733/indicacao_082-2019_academia_pop_horto_-_marli.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/734/indicacao_083-2019_placas_identificacao_psf__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/735/indicacao_084-2019_aquisicao_unhas_de_concha_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/736/indicacao_085-2019_limpeza_casa_sao_jose_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/737/indicacao_086-2019_placa_faixa_etaria_nos_brinquedos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/738/indicacao_087-2019_projeto_de_lei_doacao_de_terrenos_minha_casa_minha_vida__-_marli.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/739/indicacao_088-2019_iluminacao_estadio_jose_hnerique_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/740/indicacao_089-2019_concl_rua_paulo_de_honorio_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/741/indicacao_090-2019_const_curral_comunitario_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/742/indicacao_091-2019_poste_da_rua_felix_gomes_-_marli.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/743/indicacao_092-2019_lombada_r_natalia_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/744/indicacao_093-2019_pintu_faixa_amare_rn_288_kleber_-_marfran_2_periodo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/745/indicacao_094-2019_parque_ecologico_ermo_e_rajada_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/746/indicacao_095-2019_praca_conj_seu_anisio_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/747/indicacao_096-2019_poda_calcadao_joao_henrique_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/748/indicacao_097-2019_atendime_odonto_noturn_rajada_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/749/indicacao_098-2019_ativ_conselho_mun_de_cultura_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/750/indicacao_099-2019_pav_rua_itan_dantas_-_due.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/751/indicacao_100-2019_instalacao_cx_recicladorra_-_due.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/752/indicacao_101-2019_instalacao_cx_recicladorra_bradesco_-_due.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/753/indicacao_102-2019_add_calen_mun_festi_ermo_e_rajada_-_marli.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/754/indicacao_103-2019_parada_de_onibus_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_104-2019_lomb_der_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_105-2019_visto_acudes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/757/indicacao_106-2019_consc_cosern_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/758/indicacao_107-2019_melhoramento_rua_q_da_acesso_ao_conj_seu_anisio_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/759/indicacao_108-2019_pav_entrada_pov_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/760/indicacao_109-2019_cursos_profissionalizantes_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/761/indicacao_110-2019_lomb_rua_manoel_martiniano_-_marli.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/762/indicacao_111-2019_trocar_bater_conser_vacinas_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/763/indicacao_112-2019_vistoria_na_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/764/indicacao_113-2019_limpeza_vala_por_tras_do_abrigo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/778/indicacao_114-2019_protecao_na_parede_cadeiras_ubs__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/779/indicacao_115-2019_add_disciplina_de_libras_-_marli.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/780/indicacao_116-2019_tabela_basquete_quadra_ze_oi_-_marli.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/781/indicacao_117-2019_estacionar_em_faixa_pedestre_-_marli.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/782/indicacao_118-2019_rampa_de_acesso_imjcf_-_marli.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/783/indicacao_119-2019_lomb_portico_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/784/indicacao_120-2019_chafariz_r_soldadinho_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/785/indicacao_121-2019_rede_esg_joao_justino_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/786/indicacao_122-2019_esgoto_r_guilhermina_marta__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/787/indicacao_123-2019_pav_r_guilhermina_marta__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/788/indicacao_124-2019_agua_r_manoel_macedo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/789/indicacao_125-2019_emissao_de_carteirinhas_-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/790/indicacao_126-2019_proj_recuper_cejuc_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/791/indicacao_127-2019_cart_eleitoral_itinerante_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/792/indicacao_128-2019_incl_carnauba__no_proj_assembleia_e_vc_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/793/indicacao_129-2019_rest_pavi_rua_toinho__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/794/indicacao_130-2019_rest_ponto_moto_taxi__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/795/indicacao_131-2019_manut_caminh_pipa_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/796/indicacao_132-2019_ar_cond_escolas_da_rede_municipal__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/797/indicacao_133-2019_parada_de_onibus__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/798/indicacao_134-2019_escola_militar_-_marli.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/799/indicacao_135-2019_doacao_de_cadeiras_para_biblioteca_publica__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/800/indicacao_136-2019_pedra_rua_gelmires_de_genilson__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/801/indicacao_137-2019_curso_superior_musica_caico_uern_-_marli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/802/indicacao_138-2019_cemiterio_ermo__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/803/indicacao_139-2019_aquisi_maquina_ensiladeira__-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/804/indicacao_140-2019_faixa_pedestre_beco_igreja_-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/806/indicacao_141-2019_pontos_coleta_pilhas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/807/indicacao_142-2019_serv_rede_esgoto_r_pedro_alexandre_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/808/indicacao_143-2019_restau_praca_alto_vaqueiro_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/809/indicacao_144-2019_destinar_produtos_apreendidos_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/810/indicacao_145-2019_tec_enfermagem_centro_odilon_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/811/indicacao_146-2019__criar_conselhos_direito_da_mulher-_fabiano_e_josiene.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/812/indicacao_147-2019_consert_div_ruas___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/813/indicacao_148-2019_consert_base_gordura___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/814/indicacao_149-2019_limpeza_ao_redor_do_mercado___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/815/indicacao_150-2019_troca_tampa_cx_gord___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/816/indicacao_151-2019_insta_poste_xique_xique_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/817/indicacao_152-2019_fisoterapeuta_ermo_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/818/indicacao_153-2019_poste_de_iluminacao_tonheca_dantas_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/437/mocao_001-19_jose_queiroz_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/438/mocao_002-19_alexande_coveiro_2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/439/mocao_003-19_severino_dantas_.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/440/mocao_004-19_mizael_neves_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/441/mocao_005-19_severino-_vivi_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/442/mocao_006-19_adalto_texeira_.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/444/mocao_007-19_inacio_do_abacaxi_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/445/mocao_008-19_policiais_militares__-_pacomio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/447/mocao_009-19_aos_padres_do_municipio-marli.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/449/mocao_010-19_aos_padres_do_municipio-marli.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/466/mocao_011-19_salete_de_ze_curinga_.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/468/mocao_012-18_enfermeira_atalia__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/470/mocao_013-19_cenorinha_.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_014-19_chico_grosso_.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_015-19__ambrosio-irmao_de_gorete_de_joao_.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/486/mocao_016-19_joao_eronides-cunhado_de_edilma_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/487/mocao_017-19_josefa_veneranda_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/488/mocao_018-19_carlinhos_de_cabano-marcelo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/489/mocao_019-19_walas-marfran.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/490/mocao_020-19_wallan-marfran.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/522/mocao_021-19__babica_.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/523/mocao_022-19_severina-mae_e_eliete_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/524/mocao_023-19_pm_expedito_dantas_e_adailton_miguel__-_pacomio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/525/mocao_024-19_maria_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/526/mocao_025-19_inacio_azevedo_.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/527/mocao_026-18_tauta.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/528/mocao_027-19_pedro_de_tonho_.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/529/mocao_028-18_thayna_lorena.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/530/mocao_029-19_chiquinha_baeta_.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/531/mocao_030-19_jose_maria_.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/533/mocao_032-19_terezinha_de_toinho_lucas_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/534/mocao_033-19_josefa_alta_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/535/mocao_034-19_dona_nova_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/536/mocao_035-19_chinha_.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/538/mocao_037-19_arraia_do_duduca__-_marli.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/539/mocao_038-19_arraia_da_gente__-_marli.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/540/mocao_039-19__ze_de_le_.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/541/mocao_040-19_gislaine.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/542/mocao_041-19__guaru_.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/543/mocao_042-19_tininha_.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/544/mocao_043-19__maximo_.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/545/mocao_044-19_bethania_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/546/mocao_045-19_dr_poliana_e_equipe_apami_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/547/mocao_046-19_celia_e_beto_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/548/mocao_047-19_queijaria_pedra_branca__-_marli.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/549/mocao_048-19_dona_maria_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/550/mocao_049-19__zebra_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/551/mocao_050-19__josias_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/552/mocao_051-19_terezinha_.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/553/mocao_052-19__ze_edilson_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/554/mocao_053-19_enzo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/555/mocao_054-19_terezinha_augusta_.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/556/mocao_055-19_marcelo_de_rosilda_-_due.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/557/mocao_056-19__antonio_de_nono_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/558/mocao_057-19_josefa_eremita_.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/559/mocao_058-19_marlo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/560/mocao_059-19__francisco_pedro_.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/561/mocao_060-19_tiquinha_de_ze_paulino_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/562/mocao_061-17_evento_setembro_amarelo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/563/mocao_062-19_inacio_batalha__.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/564/mocao_063-19_sebastiao_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/565/mocao_064-19_dona_raimunda.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/566/mocao_065-19_goga.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/567/mocao_066-19_walas-marfran.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/568/mocao_067-19_wallan-marfran.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/569/mocao_068-19_amelia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/570/mocao_069-19_maria_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/571/mocao_070-19_vitoria_suzana.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/613/mocao_071-18_equipe_de_basquete-marli.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/614/mocao_072-19_pedao-fabiano.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/615/mocao_073-19_teano.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/616/mocao_074-18_marlon_de_sueide_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/618/mocao_075-19_luiz_claudio-marfran_c.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/620/mocao_076-19_celia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/622/mocao_077-19_aos_flamenguistas_-_due.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/916/resol_no_001-2019_cria_escola_do_legislativo_de_cdd.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/887/decreto_leg._no_001-2019_johnata_schwarze__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/888/decreto_leg._no_002-2019_leticia__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/889/decreto_leg._no_003-2019_gilmar_barbosa__-_marfran.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/890/decreto_leg._no_004-2019_joao_da_endemias__-_marli.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/891/decreto_leg._no_005-2019_heleno__-_due.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/892/decreto_leg._no_006-2019_gilberto__-_due.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/893/decreto_leg._no_007-2019_garcia__-_due.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/894/decreto_leg._no_008-2019_galego_da_cacamba__-_due.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/895/decreto_leg._no_009-2019_pedro_igor__-_due.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/896/decreto_leg._no_010-2019_joseilton__-_marli.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/897/decreto_leg._no_011-2019_jose_ferrreira__-_marli.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/898/decreto_leg._no_012-2019_palhaco_picole_proerd__-_marli.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/899/decreto_leg._no_013-2019_neinha__-_josiene.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/900/decreto_leg._no_014-2019_helena_-_josiene.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/901/decreto_leg._no_015-2019_viviane_cristina__-_marli.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/902/decreto_leg._no_016-2019_padre_antonio_moreira__-_due.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/903/decreto_leg._no_017-2019_greice_freira__-_due.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/904/decreto_leg._no_018-2019_carmem_lucia__-_due.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/905/decreto_leg._no_019-2019_sebastiana__-_marli.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/906/decreto_leg._no_020-2019_shirlene_santos__-_marli.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/907/decreto_leg._no_021-2019_ana_lucia__-_marli.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/908/decreto_leg._no_022-2019_maria_das_dores_candido__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/909/decreto_leg._no_023-2019_dr._adolfo__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/910/decreto_leg._no_024-2019_antonio_de_padua__-_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/911/decreto_leg._no_025-2019_antonio_candence__-_fabiano_cor.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2019/912/decreto_leg._no_026-2019_lourdinha_de_manu__-_fabiano.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>