--- v0 (2026-02-15)
+++ v1 (2026-05-20)
@@ -51,5958 +51,5958 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_lei_001_-abono.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_lei_001_-abono.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Abono-FUNDEB_x000D_
 aos profissionais da educação básica da rede_x000D_
 municipal de ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1956/projeto_de_lei_002_-revisao_salario_minimo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1956/projeto_de_lei_002_-revisao_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da_x000D_
 remuneração dos servidores públicos_x000D_
 municipais de Carnaúba dos Dantas/RN,_x000D_
 referente ao ano de 2022, conforme previsão no_x000D_
 art. 37, inciso X, da Constituição Federal</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_003_-gratificacao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_003_-gratificacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 17 da Lei_x000D_
 Municipal nº 692, de 03 de maio de 2011 para_x000D_
 atualização monetária da remuneração dos_x000D_
 cargos comissionados e funções gratificadas do_x000D_
 Município de Carnaúba dos Dantas-RN</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_004_-copirn.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_004_-copirn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do_x000D_
 Protocolo de Intenções para a adesão ao_x000D_
 Consórcio Público Intermunicipal do_x000D_
 Rio Grande do Norte (COPIRN)</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_005.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_005.pdf</t>
   </si>
   <si>
     <t>Perímetro Urbano</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcelo, Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_006-2021_dezembro_vermelho_-_thabatta_e_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_006-2021_dezembro_vermelho_-_thabatta_e_marcelo.docx</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o Mês "Dezembro Vermelho", dedicado a ações de prevenção ao HIV/AIDS e outras infecções sexualmente transmissíveis e dá outras providências</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_007-2021_direito_uso_nome_social_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_007-2021_direito_uso_nome_social_-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o direito ao uso do nome social por alunos e alunas Travestis e Transexuais nas escolas municipais.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_008_magisterio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_008_magisterio.pdf</t>
   </si>
   <si>
     <t>Estabelece o piso salarial mínimo dos profissionais do magistério da rede Pública Municipal de Carnaúba dos Dantas/RN e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento diferenciado, simplificado e favorecido dispensado às Microempresas e Empresas de Pequeno Porte – EPP, aos Microempreendedores Individuais – MEI, aos produtores rurais, agricultores familiares pelo município de Carnaúba dos Dantas/RN, revoga Lei 646/2009, altera a Lei 684-A/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Bárbara Dantas</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2031/projeto_de_lei_010_-_janeiro_branco.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2031/projeto_de_lei_010_-_janeiro_branco.docx</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do município de Carnaúba dos Dantas/RN o mês de conscientização à Saúde Mental - Janeiro Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Clésio Dantas</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_lei_011_aniversa_tonheca_dantas_calendario_oficial.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_lei_011_aniversa_tonheca_dantas_calendario_oficial.docx</t>
   </si>
   <si>
     <t>ESTABELECE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPAL DE CARNAÚBA DOS DANTAS/RN O DIA DO MAESTRO TONHECA DANTAS, A SER COMEMORADO NO DIA 13 DE JUNHO  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_lei_012_aniversa_felinto_lucio_calendario_oficial.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_lei_012_aniversa_felinto_lucio_calendario_oficial.docx</t>
   </si>
   <si>
     <t>ESTABELECE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPAL DE CARNAÚBA DOS DANTAS/RN O DIA DO MAESTRO FELINTO LÚCIO DANTAS, A SER COMEMORADO NO DIA 23 DE MARÇO  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bárbara Dantas, José Lúcio, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei_013-_agressao_de_animais_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei_013-_agressao_de_animais_-_barbara.docx</t>
   </si>
   <si>
     <t>Determina obrigações e sanções para os indivíduos que cometerem o crime de maus-tratos e atropelamentos de animais no âmbito do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dué Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2089/projeto_de_lei_no_014-2022_denomi_rua_antonio_rodrigues_de_carvalho_filho_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2089/projeto_de_lei_no_014-2022_denomi_rua_antonio_rodrigues_de_carvalho_filho_-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA ANTONIO RODRIGUES DE CARVALHO FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_no_015-2022_denomi_rua_jose_medeiros_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_no_015-2022_denomi_rua_jose_medeiros_-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA JOSÉ MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_no_016-2022_denomi_rua_basto_de_valdemar_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_no_016-2022_denomi_rua_basto_de_valdemar_-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA BASTO DE VALDEMAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_017-2021_atendimento_preferencial_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_017-2021_atendimento_preferencial_-_thabatta.docx</t>
   </si>
   <si>
     <t>Estabelece atendimento preferencial às pessoas que especifica e dá outras providências</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2108/projeto_de_lei_no_018_-__dia_do_esportista_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2108/projeto_de_lei_no_018_-__dia_do_esportista_-_marli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Esportista do Município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_019_-__dia_do_idoso_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_019_-__dia_do_idoso_-_marli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Idoso do Município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Gilvan</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2110/projeto_de_lei_no_020-2022_denomi_rua_raimundo_hipolito_dantas_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2110/projeto_de_lei_no_020-2022_denomi_rua_raimundo_hipolito_dantas_-_gilvan.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA RAIMUNDO HIPÓLITO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_lei_no_021-2022_denomi_rua_jose_do_carmo_dantas_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_lei_no_021-2022_denomi_rua_jose_do_carmo_dantas_-_gilvan.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA JOSÉ DO CARMO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_no_022-2022_credito_especial.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_no_022-2022_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2136/projeto_de_lei_no_023-2022_ldo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2136/projeto_de_lei_no_023-2022_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias para elaboração do orçamento geral do município de Carnaúba dos Dantas/RN, para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_no_024-2022_denomi_rua_chico_barulhao_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_no_024-2022_denomi_rua_chico_barulhao_-_marli.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA FRACISCO ADELINO DANTAS – CHICO BARULHÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2161/projeto_de_lei_no_025-2022_residuos_solidos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2161/projeto_de_lei_no_025-2022_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua _x000D_
 participação no Consórcio Intermunicipal _x000D_
 Multifinalitário da região do Seridó do Rio _x000D_
 Grande do Norte – CIM-SERIDÓ, bem como a _x000D_
 adequar sua execução orçamentária ao novo _x000D_
 regime jurídico adotado para Consórcios _x000D_
 Públicos, na forma e condições previstas pela _x000D_
 Lei Federal nº 11.107/2005 e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_026-2022_denomi_rua_regina_silva_dos_santos_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_026-2022_denomi_rua_regina_silva_dos_santos_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA _x000D_
 REGINA SILVA DOS SANTOS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2173/projeto_de_lei_no_027_-__fev_roxo_e_laranja_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2173/projeto_de_lei_no_027_-__fev_roxo_e_laranja_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município a Campanha "Fevereiro Roxo e Laranja", dedicado a ações de prevenção ao Lúpus, Alzheimer, Fibromialgia e Leucemia e dá outras providências</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2174/projeto_de_lei_no_028_-__dia_do_enfermeiro_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2174/projeto_de_lei_no_028_-__dia_do_enfermeiro_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal da Enfermagem e do Enfermeiro do Município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2175/projeto_de_lei_no_029_-__dia_do_apicultor_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2175/projeto_de_lei_no_029_-__dia_do_apicultor_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal _x000D_
 do Apicultor do Município de Carnaúba dos _x000D_
 Dantas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no_030_-__mal_de_parkinson_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no_030_-__mal_de_parkinson_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o _x000D_
 dia 11 de abril como o Dia Municipal de_x000D_
 Conscientização da Doença de Parkinson e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2182/projeto_de_lei_no_031_-_internet_5g.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2182/projeto_de_lei_no_031_-_internet_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agência Nacional de Telecomunicações – ANATEL, nos termos da legislação federal vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_no_032_-_incentivo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_no_032_-_incentivo.pdf</t>
   </si>
   <si>
     <t>Cria o programa de incentivo à produção do Município de Carnaúba dos Dantas, e dá outras providências.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_no_033-2022_denomi_praca_do_ermo_vanjo_azevedo_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_no_033-2022_denomi_praca_do_ermo_vanjo_azevedo_-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA VANJO AZEVEDO, A PRAÇA QUE ESTÁ SENDO CONSTRUIDA NO POVOADO ERMO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto_de_lei_no_034_-2022_credito_especial_2.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto_de_lei_no_034_-2022_credito_especial_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei _x000D_
 1.134/2021, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2022, e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_lei_no_035-__fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_lei_no_035-__fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo _x000D_
 Municipal de Cultura do Município de _x000D_
 Carnaúba dos Dantas-RN e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_lei_no_036_-__dia_do_meio_ambiente_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_lei_no_036_-__dia_do_meio_ambiente_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 05 de Junho como o Dia Municipal do Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_037_-_piso_salarial_acs.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_037_-_piso_salarial_acs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos Agentes Comunitários de Saúde – ACS e Agentes de Combate às Endemias – ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_038_-credito_especial_3.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_038_-credito_especial_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_039_-__camara_cultura_em_movimento_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_039_-__camara_cultura_em_movimento_-_marli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Evento Câmara Cultura em Movimento no município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_040_-__dia_da_famili_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_040_-__dia_da_famili_-_marli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal da Família no Município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_041_-__nomear_lei_de_incentivo_a_cultura_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_041_-__nomear_lei_de_incentivo_a_cultura_-_marli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Lei nº 1160 de 24 de agosto de 2022, como Lei de Incentivo à Cultura Carnaubense “Mestre França” e dá outras providências</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_042-2022_denomi_rua_dona_angelica_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_042-2022_denomi_rua_dona_angelica_-_marcelo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA ANGÉLICA MARIA DE JESUS - DONA ANGÉLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_no_043-2022_denomi_rua_teresinha_dantas_da_silva_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_no_043-2022_denomi_rua_teresinha_dantas_da_silva_-_marcelo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA TERESINHA DANTAS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2281/projeto_de_lei_no_044-2022_denomi_subida_do_monte__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2281/projeto_de_lei_no_044-2022_denomi_subida_do_monte__-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA ANTÔNIO FELINTO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2297/projeto_de_lei_no_045_-__dia_conscientiz_da_violencia_contra_pessoa_idosa_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2297/projeto_de_lei_no_045_-__dia_conscientiz_da_violencia_contra_pessoa_idosa_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 15 de Junho como o Dia Municipal de Conscientização da Violência contra a Pessoa Idosa e dá outras providências</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_lei_no_046_-__comenda_gilson_da_uvb_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_lei_no_046_-__comenda_gilson_da_uvb_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR GILSON CONZATTI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_no_047_-__comenda_francisco_jose_dantas_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_no_047_-__comenda_francisco_jose_dantas_-_clesio.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR FRANCISCO JOSÉ DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_no_048_-__comenda_iracema_carvalho_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_no_048_-__comenda_iracema_carvalho_-_clesio.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA IRACEMA CARVALHO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_no_049_-__comenda_rejina_eleonora_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_no_049_-__comenda_rejina_eleonora_-_clesio.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA REGINA ELEONORA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2313/projeto_de_lei_no_050_-__dia_do_agricultor_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2313/projeto_de_lei_no_050_-__dia_do_agricultor_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 28 de Julho como o Dia Municipal do Agricultor e dá outras providências</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_051_-__comenda_erineide_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_051_-__comenda_erineide_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA ERINEIDE FERNANDES SÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_lei_no_052_credito_especial_4.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_lei_no_052_credito_especial_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2022, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_lei_no_053_-_altera_lei_6562009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_lei_no_053_-_altera_lei_6562009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 656/2009 e autoriza o Executivo Municipal a _x000D_
 regulamentar os critérios técnicos para provimento de_x000D_
 cargos ou funções de Diretor e Vice_x000D_
 -diretor escolar, _x000D_
 conforme orienta a Lei Complementar Federal no 14.113_x000D_
 de 25 de dezembro de _x000D_
 2020, especificamente o art.14, § 1o, _x000D_
 inciso I, e dá outras providências.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2359/projeto_de_lei_no_054_-__comenda_manoel_gabriel_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2359/projeto_de_lei_no_054_-__comenda_manoel_gabriel_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR MANOEL GABRIEL DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2360/projeto_de_lei_no_055_-__comenda_joao_israel_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2360/projeto_de_lei_no_055_-__comenda_joao_israel_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR JOÃO ISRAEL DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2361/projeto_de_lei_no_056_-__comenda_josefa_laudeci_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2361/projeto_de_lei_no_056_-__comenda_josefa_laudeci_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA JOSEFA LAUDECI DE ARAÚJO SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_no_057_alteracoes_ppa_2023_a_2025_pm_carnauba_dos_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_no_057_alteracoes_ppa_2023_a_2025_pm_carnauba_dos_dantas.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei 1.117/2021, que institui o Plano Plurianual para o quadriênio de 2022 a 2025.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Carnaúba dos Dantas/RN, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2392/projeto_de_lei_no_059_-__dia_do_caminhoneiro__-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2392/projeto_de_lei_no_059_-__dia_do_caminhoneiro__-_marcelo.docx</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 16 de setembro como o Dia Municipal do Caminhoneiro e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_lei_no_060_-_credi_suplement_-_executivo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_lei_no_060_-_credi_suplement_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.1134/2021, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2022, no que tange a abertura de crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_061_alteracoes_ldo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_061_alteracoes_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações na Lei 1.161/2022, que trata das Diretrizes Orçamentárias para elaboração do orçamento geral do município de Carnaúba dos Dantas, para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2440/projeto_de_lei_no_062_-__dia_do_professor__-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2440/projeto_de_lei_no_062_-__dia_do_professor__-_marcelo.docx</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 15 de outubro como o Dia Municipal do Professor e dá outras providências.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_no_063_-_credito_especial_cenar.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_no_063_-_credito_especial_cenar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2443/projeto_de_lei_no_064_-__dia_d_empreendedorismo_feminino_muni_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2443/projeto_de_lei_no_064_-__dia_d_empreendedorismo_feminino_muni_-_marli.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Empreendedorismo Feminino no Município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2444/projeto_de_lei_no_065-2022_denomi_r_joana_azevedo_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2444/projeto_de_lei_no_065-2022_denomi_r_joana_azevedo_-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TRAVESSA JOANA AZEVEDO DANTAS DA CUNHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2445/projeto_de_lei_no_066-2022_denomi_r_alcendino_gabriel__-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2445/projeto_de_lei_no_066-2022_denomi_r_alcendino_gabriel__-_due.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA ALCENDINO GABRIEL DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_no_067_-__comenda_instituto_municipal_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_no_067_-__comenda_instituto_municipal_-_marli.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO INSTITUTO MUNICIPAL “JOÃO CÂNDIDO FILHO” PELOS 55 ANOS DE HISTÓRIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_no_068_-__comenda_a_escolinha_ayrton_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_no_068_-__comenda_a_escolinha_ayrton_-_marli.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A ASSOCIAÇÃO ESCOLINHA DE FUTEBOL AYRTON LUCAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_no_069_-__comenda_marcos_de_elita_-_gilvan.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_no_069_-__comenda_marcos_de_elita_-_gilvan.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR MARCOS ANTÔNIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2455/projeto_de_lei_no_070_-__comenda_jose_ronaldo_motorista_-_gilvan.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2455/projeto_de_lei_no_070_-__comenda_jose_ronaldo_motorista_-_gilvan.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR JOSÉ RONALDO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>José Evangelista</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2456/projeto_de_lei_no_071__-__semana_do_evangelico_-_jose_evangelista.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2456/projeto_de_lei_no_071__-__semana_do_evangelico_-_jose_evangelista.docx</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município a semana do Evangélico dos dias 26 a 31 de Outubro e dá outras providências.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_no_072__-__institui_outubro_rosa_e_novem_azul_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_no_072__-__institui_outubro_rosa_e_novem_azul_-_barbara.docx</t>
   </si>
   <si>
     <t>INSTITUI AS CAMPANHAS “OUTUBRO ROSA” DEDICADA A AÇÕES DE PREVENÇÃO AO CÂNCER DE MAMA E “NOVEMBRO AZUL” DEDICADA A AÇÕES DE PREVENÇÃO AO CÂNCER DE PRÓSTATA E DE PROMOÇÃO A SAÚDE DO HOMEM, NO ÂMBITO DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>INSTITUI O “MÊS DO PODER LEGISLATIVO”, QUE OBJETIVA A FORMAÇÃO E INFORMAÇÃO DAS ATRIBUIÇÕES DO PODER LEGISLATIVO A POPULAÇÃO DO MUNICÍPIO DE CARNAUBA DOS DANTAS/RN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2459/projeto_de_lei_no_074__-__institui_programa_de_atendimen_psicologico_-_thabata.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2459/projeto_de_lei_no_074__-__institui_programa_de_atendimen_psicologico_-_thabata.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O “PROGRAMA DE ATENDIMENTO PSICOLÓGICO AO RESPONSÁVEL, ATENDENTE PESSOAL E FAMILIAR DE PESSOA COM DEFICIÊNCIA NO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2460/projeto_de_lei_no_075_-__comenda_marcus_vinicius_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2460/projeto_de_lei_no_075_-__comenda_marcus_vinicius_-_due.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR MARCUS VINÍCIUS DANTAS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_no_076_-__comenda_rubia_raquel_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_no_076_-__comenda_rubia_raquel_-_due.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA RÚBIA RAQUEL DANTAS ROQUE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2462/projeto_de_lei_no_077_-__comenda_escol_forca_jovem_-_ze_gordinho_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2462/projeto_de_lei_no_077_-__comenda_escol_forca_jovem_-_ze_gordinho_-_marcelo.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A ESCOLINHA DE FUTEBOL FORÇA JOVEM DO SENHOR JOÃO PAULO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2463/projeto_de_lei_no_078_-__comenda_damiao_carlos_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2463/projeto_de_lei_no_078_-__comenda_damiao_carlos_-_marcelo.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR DAMIÃO CARLOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_079_-__cria_o_prog_camara_mirim_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_079_-__cria_o_prog_camara_mirim_-_marli.docx</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA CÂMARA MIRIM NO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_080_-__comenda_joao_da_banda_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_080_-__comenda_joao_da_banda_-_due.docx</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR JOÃO BATISTA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_no_081_-__plano_de_cargos_e_salarios.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_no_081_-__plano_de_cargos_e_salarios.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei 429/2001, e todas as leis dela derivadas, _x000D_
 instituindo novo plano de salários, carreira, cargos, quadro _x000D_
 de pessoal, evolução e progressão funcional dos servidores _x000D_
 públicos do município de Carnaúba dos Dantas e dá outras _x000D_
 providências</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no_082_-__denomina_biblioteca_sesitec_de_dona_ruth_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no_082_-__denomina_biblioteca_sesitec_de_dona_ruth_-_marli.docx</t>
   </si>
   <si>
     <t>DENOMINA DE BIBLIOTECA SESITEC RUTH DANTAS DAS CHAGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei__no_083_-_classificacao_de_cargos.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei__no_083_-_classificacao_de_cargos.docx</t>
   </si>
   <si>
     <t>Atribui classificação de cargo no quadro da Câmara Municipal de Carnaúba dos Dantas/RN, em observância a LC 039/2017, para cargos comissionados e dá outras providências</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>No que concerne a celebração do Termo de Ajustamento de Conduta – TAC, autoriza a parametrização de todos os pontos de comércio no Monte do Galo, localizado no município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2541/projeto_de_lei_no_085__alteracao_do_codigo_tributario.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2541/projeto_de_lei_no_085__alteracao_do_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 036, de 26 de dezembro de 2014, que atualizou o Código Tribtário Municipal, para instituir a taxa de licença de obras e serviços de engenharia para a construção de parques eólicos e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_decreto_leg._no_001-2022_eliabe_marques_da_silva_-_jose_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_decreto_leg._no_001-2022_eliabe_marques_da_silva_-_jose_evangelista.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ELIABE MARQUES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_decreto_leg._no_002-2022_missilene_sonaya_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_decreto_leg._no_002-2022_missilene_sonaya_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MISSILENE SONAYA BEZERRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2296/projeto_de_decreto_leg._no_003-2022_katiane_gelly_dantas_-_jose_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2296/projeto_de_decreto_leg._no_003-2022_katiane_gelly_dantas_-_jose_evangelista.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE A SENHORA KATIANE GELLY DANTAS ASSIS DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_decreto_leg._no_004-2022_leonardo_cct_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_decreto_leg._no_004-2022_leonardo_cct_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR LEONARDO TOSCANO LINS DE MENEZES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>José Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2365/projeto_de_decreto_leg._no_005-2022_edivan_-_jose_lucio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2365/projeto_de_decreto_leg._no_005-2022_edivan_-_jose_lucio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR EDIVAN DE OLIVEIRA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto_de_decreto_leg._no_006-2022_guilherme_de_stenio_-_jose_lucio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto_de_decreto_leg._no_006-2022_guilherme_de_stenio_-_jose_lucio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GUILHERME DE MELO MEDEIROS QUEIROZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2367/projeto_de_decreto_leg._no_007-2022_camila_julio_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2367/projeto_de_decreto_leg._no_007-2022_camila_julio_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE A SENHORA CAMILA THAISA SOUZA CARNEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2368/projeto_de_decreto_leg._no_008-2022_rejane_de_medeiros_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2368/projeto_de_decreto_leg._no_008-2022_rejane_de_medeiros_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA REJANE DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2369/projeto_de_decreto_leg._no_009-2022_alciene_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2369/projeto_de_decreto_leg._no_009-2022_alciene_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ALCIENE ARAÚJO DA CRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2370/projeto_de_decreto_leg._no_010-2022_jose_ribeiro_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2370/projeto_de_decreto_leg._no_010-2022_jose_ribeiro_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSÉ RIBEIRO DA FRANÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2371/projeto_de_decreto_leg._no_011-2022_gillyard_da_silva_santos__-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2371/projeto_de_decreto_leg._no_011-2022_gillyard_da_silva_santos__-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GILLYARD DA SILVA SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_decreto_leg._no_012-2022_valdim_-_jose_lucio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_decreto_leg._no_012-2022_valdim_-_jose_lucio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ERIVALDO OLÍMPIO DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_decreto_leg._no_013-2022_joaquim_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_decreto_leg._no_013-2022_joaquim_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOAQUIM XAVIER DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_decreto_leg._no_014-2022_lucivaldo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_decreto_leg._no_014-2022_lucivaldo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR LUCIVALDO NUNES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_decreto_leg._no_015-2022_hugo_dentista_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_decreto_leg._no_015-2022_hugo_dentista_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR HUGO ISNEY MACEDO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_decreto_leg._no_016-2022_ariele_esposa_de_hugo_dentista_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_decreto_leg._no_016-2022_ariele_esposa_de_hugo_dentista_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ARIELLE  DANTAS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2377/projeto_de_decreto_leg._no_017-2022_saandra_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2377/projeto_de_decreto_leg._no_017-2022_saandra_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA SANDRA CUNHA DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2378/projeto_de_decreto_leg._no_018-2022_maria_do_socorro_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2378/projeto_de_decreto_leg._no_018-2022_maria_do_socorro_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA DO SOCORRO NASCIMENTO CAVALCANTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2379/projeto_de_decreto_leg._no_019-2022_fabricia_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2379/projeto_de_decreto_leg._no_019-2022_fabricia_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA FABRÍCIA SOUSA FERNANDES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_decreto_leg._no_020-2022_boni_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_decreto_leg._no_020-2022_boni_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSÉ BONIFÁCIO DANTAS DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_decreto_leg._no_021-2022_rodrigo_esposo_guia_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_decreto_leg._no_021-2022_rodrigo_esposo_guia_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR RODRIGO TOMÁZ FREIRE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_decreto_leg._no_022-2022_kalina_esposa_tota_azevedo_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_decreto_leg._no_022-2022_kalina_esposa_tota_azevedo_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA KALINA LIGIA BEZERRA DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_decreto_leg._no_023-2022_emilly_esposa_yogo_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_decreto_leg._no_023-2022_emilly_esposa_yogo_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA EMILLI RAKELINE LIMA NÓBREGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_resolucao_no_001-2022_subsidios_funcionarios_camara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_resolucao_no_001-2022_subsidios_funcionarios_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização monetária, pela recomposição das perdas inflacionárias dos salários dos servidores do Poder Legislativo Municipal de Carnaúba dos Dantas/RN e dá outras providências</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_resolucao_no_002-2022_camara_itinerante.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_resolucao_no_002-2022_camara_itinerante.doc</t>
   </si>
   <si>
     <t>Institui o Programa Câmara Itinerante de Carnaúba dos Dantas/RN, visando o atendimento e a integração dos munícipes junto às ações do Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1959/requerimento_001-22_recapeamento_asfaltico_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1959/requerimento_001-22_recapeamento_asfaltico_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª. Srª. Governadora do Estado do Rio Grande do Norte - Fátima Bezerra, ao Exmº Sr. Diretor Geral do DER (Departamento Estadual de Estradas e Rodagem) - Manoel Marques Dantas, e ao Exmº Sr.Secretário de Infraestrutura - Gustavo Coelho Rosado, SOLICITANDO AGILIDADE NO RECAPEAMENTO ASFÁLTICO, ROÇO E MELHORIAS NA SINALIZAÇÃO DA RN-288, NO CENTRO DA CIDADE E EM TODO TRECHO QUE LIGA O MUNICÍPIO DE CARNAÚBA DOS DANTAS AO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1960/requerimento_002-22_emenda_codis_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1960/requerimento_002-22_emenda_codis_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª. Srª. Zenaide Maia – Senadora, solicitando recursos através de Emenda Parlamentar para CODIS - Coordenadoria da Diversidade Sexual e de Gênero, da SEMJIDH.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1961/requerimento_003-22_prefeito_comprar_carro_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1961/requerimento_003-22_prefeito_comprar_carro_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que veja com bons olhos a atitude da Secretária Municipal de Educação na compra de um carro com recursos próprios e possa fazer da mesma maneira, adquirindo um carro para o Gabinete do Prefeito</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1983/requerimento_004-22_sessao_solene_entrega_medalha_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1983/requerimento_004-22_sessao_solene_entrega_medalha_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. José de Azevedo Dantas – Presidente da Câmara Municipal, solicitando que seja realizada uma Sessão Solene aqui na Câmara, alusiva ao dia Internacional da Mulher, comemorado no dia 08 de Março, com entrega de medalhas Dona Desinha.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_005-22_operadoras_estender_ao_pov_ermo_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_005-22_operadoras_estender_ao_pov_ermo_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste aos Exmºs Sres. Presidentes das operadoras de telefonia Oi, Claro, Tim e Vivo, solicitando que seja estendida a rede de alcance até o Povoado Ermo – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_006-22_contratacao_medico_reumatologista_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_006-22_contratacao_medico_reumatologista_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Iimª Srª. Noely Maria de Souza Silva – Secretária Municipal de Saúde, solicitando que estude a viabilidade de contratação de médico reumatologista para Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1997/requerimento_007-22_prestacao_de_contas_emenda_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1997/requerimento_007-22_prestacao_de_contas_emenda_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Iimª Srª. Noely Maria de Souza Silva – Secretária Municipal de Saúde, solicitando que seja feita uma prestação de contas sobre as emendas parlamentares destinadas ao nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_008-22_soli_proj_lei_incentivo_cultura_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_008-22_soli_proj_lei_incentivo_cultura_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Marfran de Medeiros Santos – Secretário Municipal de Cultura, solicitando que seja enviado o Projeto de Lei de Incentivo à Cultura de Carnaúba dos Dantas/RN a esta Casa de Leis para aprovação da mesma.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_009-22_patrimonios_tombaos_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_009-22_patrimonios_tombaos_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando sejam acionados os órgãos responsáveis pelos tombamentos de patrimônios materiais e imateriais a fim de requerer vistoria e fiscalização dos mesmos no âmbito do município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_010-22_rev_diarias-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_010-22_rev_diarias-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito e ao Exmº Sr. João Paulo Pereira - Assessor Jurídico da Prefeitura Municipal, solicitando que seja feita urgentemente uma reavaliação e reajuste nos valores pagos das diárias, especialmente aos servidores públicos municipais, na Lei Ordinária nº 885/2015 – que dispõe sobre o assunto mencionado acima.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_011-22_incorporar_quinquenio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_011-22_incorporar_quinquenio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Letícia Freire França – Secretária Municipal de Administração, solicitando que seja incorporado o quinquênio dos Servidores do Município do último concurso público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_012-22_emenda_parla_ruas_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_012-22_emenda_parla_ruas_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Vivaldo Silvino da Costa – Deputado Estadual, solicitando uma Emenda Parlamentar no valor de 120.000,00 (cento e vinte mil reais) destinada a pavimentação do Povoado Ermo - Zona Rural de Carnaúba dos Dantas/RN, como também uma Emenda Parlamentar o valor de 50.000,00 (cinquenta mil reais) destinada a Banda de Música do nosso município.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_013-22_renovar_lic_medicamentos_uso_continuo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_013-22_renovar_lic_medicamentos_uso_continuo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente seja renovado a licitação municipal de aquisição de medicamentos de uso contínuo da farmácia popular de  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_014-22_conserto_maquina_exame_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_014-22_conserto_maquina_exame_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Noely Maria de Souza Silva – Secretária Municipal de Saúde, solicitando que seja feito o conserto urgente do equipamento dos exames de sangue - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_015-22_reativar_festas_juninas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_015-22_reativar_festas_juninas_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Ilmº Sr. Marfran de Medeiros Santos – Secretário Municipal de Cultura, solicitando que sejam reativadas as festividades juninas, com concurso de quadrilhas estilizadas e matutas em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>Clésio Dantas, Dué Azevedo, José Evangelista, José Lúcio, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_016-22_constr_4_ubs_-_marli_clesio_due_luicinho__evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_016-22_constr_4_ubs_-_marli_clesio_due_luicinho__evangelista.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que busque esforços no sentido de construção de uma 4ª UBS em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_017-22_informacoes_convenio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_017-22_informacoes_convenio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando informações a respeito do convênio nº 906987/2020, com o nome dos beneficiário - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_018-22_relatorio_de_inspecao_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_018-22_relatorio_de_inspecao_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Ilmº Sr. Matim Bernardo da Silva – Presidente do Conselho Municipal de Saúde, solicitando cópia  do relatório de inspeção na Unidade Básica de Saúde Amaro Florêncio Dantas e da Apami - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2064/requerimento_019-22_projetos_ufrn-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2064/requerimento_019-22_projetos_ufrn-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao Exmº. Sr. Prof. Dr. José Daniel Diniz Melo – Reitor da Universidade Federal do Rio Grande do Norte, que seja encaminhada a Esta Casa uma Lista contendo todas as possibilidades, projetos e formas do município de Carnaúba dos Dantas/RN concorrer a projetos financiados pela Universidade Federal do Rio Grande do Norte - UFRN.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_020-22_projetos_uern-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_020-22_projetos_uern-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste a Exmª. Srª. Profª. Drª. Cicília Raquel Maia Leite – Reitora da Universidade Estadual do Rio Grande do Norte, que seja encaminhada a Esta Casa uma Lista contendo todos os projetos e formas do município de Carnaúba dos Dantas/RN participar de projetos de extensão desenvolvidos pela Universidade Estadual do Rio Grande do Norte - UERN.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_021-22_casamento_comunitario_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_021-22_casamento_comunitario_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Alciene Araújo da Cruz – Secretária Municipal de Assistência Social, solicitando que junto ao Tribunal de Justiça viabilize meios de trazer para Carnaúba dos Dantas/RN o projeto de Casamento Comunitário na Praça.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_022-22_informacoes_convenio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_022-22_informacoes_convenio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando informações a respeito do convênio nº 10292.5560001/20-001 CNES: 2475332; PROGRAMA: Requalificação UBS, tipo reforma; como anda as providências das pendências em virtude de não perder tal emenda parlamentar.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_023-22_registro_covas_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_023-22_registro_covas_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao Ilmº Sr. Jemifran da Silva Dantas – Secretário Municipal de Tributação, solicitando que seja encaminhado a esta Casa um mapeamento atualizado contendo todos os túmulos registrados no Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_024-22_emenda_rafael_motta_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_024-22_emenda_rafael_motta_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº. Sr. Deputado Federal Rafael Motta, solicitando recursos através de Emenda Parlamentar para a aquisição de um veículo adaptado para cadeira de rodas, pensando nas pessoas com deficiência de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/requerimento_025-22_audiencia_publica_rajada_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/requerimento_025-22_audiencia_publica_rajada_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal de Carnaúba dos Dantas/RN, ao Ilmº Sr. Agnaldo Cassiano de Brito - Diretor da 9ª Diretoria Regional de Educação e Cultura (9ª DIREC) e a Ilmª Srª Maria Edvirgem Medeiros Dantas – Presidente da Associação Comunitária da Comunidade Rajada, que seja realizada uma Audiência Pública –  com participação de Representações do Poder Público Estadual e Municipal, Ministério Público, Associação Comunitária da Comunidade Rajada, comunidade e demais entidades interessadas, para tratar sobre as demandas particulares da Comunidade Rajada, especialmente sobre a situação atual do prédio referente ao Grupo Escolar (Escola Isolada Teodora Adonis de Lima), localizada na referida comunidade.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/requerimento_026-22_pq_do_psf_amaro_fechado_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/requerimento_026-22_pq_do_psf_amaro_fechado_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando informações sobre:_x000D_
 •	o PSF Amaro Florêncio se encontra fechado e sem funcionamento e por quanto tempo permanecerá fechado;_x000D_
 •	o motivo da não distribuição, através do parecer social dos medicamentos lantus e jardiance.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_027-22_cx_eletronico_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_027-22_cx_eletronico_-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste aos Exmºs Sres. Superintendentes Administrativo do Banco do Brasil de Brasília/DF, de Natal/RN e de Parelhas/RN, solicitando que busque esforços no sentido de instalação de caixas eletrônicos (TAALV – Terminal Leve e Terminal de Autoatendimento Reciclador) na sede da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_028-2022_pav_entrada_pov_ermo_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_028-2022_pav_entrada_pov_ermo_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Deputado Federal que seja disponibilizado uma_x000D_
 Emenda parlamentar destinada a pavimentação do trecho que liga o Povoado _x000D_
 Ermo a RN 288 – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_029-2022_pav_entrada_pov_ermo_senador_styverson_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_029-2022_pav_entrada_pov_ermo_senador_styverson_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Senador, solicitando que seja disponibilizado uma emenda parlamentar destinada a construção de uma Academia Popular no Bairro Dom José Adelino Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_030-22_pq_da_falata_de_medicamentos_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_030-22_pq_da_falata_de_medicamentos_-_marcelo.pdf</t>
   </si>
   <si>
     <t>e REQUERER depois de ouvido o Plenário, que seja encaminhado _x000D_
 cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, a Ilmª _x000D_
 Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde e_x000D_
 a Ilmª Srª. Maria das Vitórias Bezerra Dantas – Diretora do Hospital Estelita dos _x000D_
 Santos Dantas solicitando informações a respeito da falta de medicamentos, _x000D_
 como complexo B e dipirona no Hospital Estelita dos Santos Dantas – APAMI –_x000D_
 Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_031-22_emenda_ubaldo_fernandes_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_031-22_emenda_ubaldo_fernandes_-_gilvan.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado _x000D_
 cópia deste ao Exmº. Sr. Ubaldo Fernandes – Deputado Estadual, solicitando _x000D_
 recursos através de Emenda Parlamentar destinada a compra de veículo para a _x000D_
 locomoção dos doadores de sangue de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2152/requerimento_032-22_informacoes_sobre_depressao_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2152/requerimento_032-22_informacoes_sobre_depressao_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste ao a Ilmª. Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando encaminhar as seguintes informações sobre DEPRESSÃO  a esta Casa de Leis:</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2153/requerimento_033-22_isencao_do_iptu_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2153/requerimento_033-22_isencao_do_iptu_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, a Ilmª Srª. Alciene Araújo da Cruz – Secretária Municipal de Assistência Social, solicitando que busque meios de isentar as pessoas em vulnerabilidade social sobre as taxas de IPTU – Imposto Predial e Territorial Urbano – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_034-22_regulari_terrenos_santa_rita_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_034-22_regulari_terrenos_santa_rita_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que seja feito a regularização dos terrenos do Bairro Santa Rita – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2167/requerimento_035-22_informacoes_praca_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2167/requerimento_035-22_informacoes_praca_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando informações a respeito do restante do recurso da obra de Construção de Praça Pública no Povoado Ermo (o que significa os valores remanescentes? Vai devolver ao Estado ou fazer melhorias em outra praça) – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_036-22_homenag_enfermeiro_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_036-22_homenag_enfermeiro_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste através de Ofício aos profissionais de enfermagem do município de Carnaúba dos Dantas/RN, parabenizando-lhes pelo Dia Internacional da Enfermagem e Dia dos Enfermeiros e das Enfermeiras, celebrado na última quinta-feira (12 de maio).</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_037-22_dia_do_gari_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_037-22_dia_do_gari_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhada cópia deste através de Ofício as Garis e aos Garis do município de Carnaúba dos Dantas/RN, parabenizando-lhes pelo Dia  Nacional do Gari, celebrado no dia 16 de maio.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2185/requerimento_038-22_moto_p_camara_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2185/requerimento_038-22_moto_p_camara_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que o Presidente desta Casa viabilize a compra compre de um transporte tipo moto de 125 cilindradas pra ser utilizada nas necessidades à serviço da Câmara Municipal.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_039-22_comgre_juventude_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_039-22_comgre_juventude_-_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal, que articule o mais rápido possível a realização de um Seminário Municipal das Juventudes para discutir ações para as juventudes do município de Carnaúba dos Dantas/RN e reveja a nossa Indicação Nº 273/2021 onde pedimos que fosse criado o Conselho Municipal de Juventude.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_040-22_denuncia_animais_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_040-22_denuncia_animais_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Exmº. Sr.  Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Sr.ª Monaylla Fádylla da Silva Araújo Dantas  - Secretária Municipal de Saúde de Carnaúba dos Dantas/RN, que junto ao Coordenação de Controle de Zoonoses, possam estudar a possibilidade de implantar um Central Disque Denúncias de maus tratos contra animais, seja através de estratégia via telefone ou dentro do site da Prefeitura Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_041-22_audiencia_publica_tarifas_justas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_041-22_audiencia_publica_tarifas_justas_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Alexandre Teixeira – Fundador do Instituto Mais Cidades, solicitando a realização de Audiência  Pública para discussão da implementação do Projeto de Lei de Incentiva Popular Tarifa Justa aqui na Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_042-22_insencao_de_iptu_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_042-22_insencao_de_iptu_-_gilvan.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº. Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente seja estudada a possibilidade de criação de um Projeto de Lei de isenção  de IPTU – (Imposto Predial Territorial Urbano), para as pessoas confirmadas em tratamento de câncer aqui de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_043-22_fechamento_dos_correios_carnauba__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_043-22_fechamento_dos_correios_carnauba__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Nailton Alves de Oliveira – Superintendente das Agências dos Correios do Rio Grande do Norte, solicitando informações sobre o motivo do fechamento da Agência dos Correios de Carnaúba dos Dantas/RN.REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Nailton Alves de Oliveira – Superintendente das Agências dos Correios do Rio Grande do Norte, solicitando informações sobre o motivo do fechamento da Agência dos Correios de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>Bárbara Dantas, Clésio Dantas, Dué Azevedo, José Evangelista, José Gilvan, José Lúcio, Marcelo, Marli de Medeiros, Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_044-22_promotor_resolver_fechamento_dos_correios_carnauba__-_todos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_044-22_promotor_resolver_fechamento_dos_correios_carnauba__-_todos.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Silvio Ricardo Gonçalves de Andrade Brito – Promotor Substituto da Comarca de Acari/RN, solicitando forças na resolução do fechamento da Agência dos Correios de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_045-22_multirao_dengue_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_045-22_multirao_dengue_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Exmº. Sr.  Gilson Dantas de Oliveira – Prefeito Municipal de Carnaúba dos Dantas/RN, que articule as Secretarias Municipais de Saúde, Educação, Assistência Social e Obras a fim de realizar uma ação conjunta na configuração de MUTIRÃO contra a proliferação do mosquito da dengue e chicugunya.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_046-22_decor_junina_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_046-22_decor_junina_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Exmº. Sr.  Gilson Dantas de Oliveira – Prefeito Municipal de Carnaúba dos Dantas/RN, que sempre que possível utilize artigos decorativos alusivos as épocas do ano (como nos festejos natalinos e juninos) para ornamentar e deixar o município no clima.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_047-22_oficinas_de_arte_e_cultura_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_047-22_oficinas_de_arte_e_cultura_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente seja disponibilizado Oficinas de Arte e Cultura aos artistas da terra - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_048-22_reduc_horario_p_estudantes__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_048-22_reduc_horario_p_estudantes__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Letícia Freire da França – Secretária Municipal de Administração, solicitando que viabilize um meio de propor redução de carga horária para os funcionários que estudam (graduação, pós, curso) fora do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_049-2022_sobre_caetano_como_zona_eleitoral_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_049-2022_sobre_caetano_como_zona_eleitoral_-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. BRUNO MONTENEGRO RIBEIRO DANTAS – Juiz Eleitoral da 22ª ZE – Acari/RN, que busque viabilizar a transferência das seções eleitorais da Escola Estadual “Caetano Dantas” para a Escola Estadual “João Henrique Dantas” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2246/requerimento_050-22_caetano_casa_da_cultura__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2246/requerimento_050-22_caetano_casa_da_cultura__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Maria de Fátima Bezerra – Governadora do Estado do Rio Grande do Norte e a Ilmº Sr. Agnaldo Cassiano de Brito - Diretor da 9ª Diretoria Regional de Educação e Cultura (9ª DIREC), solicitando que viabilize um meio de ceder a Escola Estadual Caetano Dantas para ser instalada a Casa da Cultura de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2247/requerimento_051-22_banco_de_dados_doadores_sangue_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2247/requerimento_051-22_banco_de_dados_doadores_sangue_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando que através do setor competente seja criado um Banco de dados de todos os doadores de sangue e medula óssea de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_052-22_retorno_dos_correios_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_052-22_retorno_dos_correios_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Ilmº. Sr.  Nailton Alves de Oliveira - 	Superintendente Estadual da Empresa Brasileira de Correios e Telégrafos do Rio Grande do Norte, que oficialize ao município de Carnaúba dos Dantas/RN e dê publicidade a data do retorno das atividades da Agência dos Correios em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_053-22_informacoes_pista_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_053-22_informacoes_pista_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Ilmº. Sr.  Gustavo Rosado Coelho - 	Secretário de Infraestrutura do Governo do Estado do Rio Grande do Norte, que solicite a A.G.C Construcoes &amp; Empreendimentos LTDA – empresa responsável pela restauração asfáltica da RN-288 “Valdemar Cândido de Medeiros”, as seguintes informações a esta Casa de Leis:_x000D_
 	_x000D_
 1.	Como está disposto o planejamento e calendário de execução da obra?_x000D_
 2.	Qual o valor total que se espera ser gasto com a restauração asfáltica da RN-288 “Valdemar Cândido de Medeiros”?_x000D_
 3.	Qual o tipo de material utilizado, a quantidade empregada e espessura de cada camada de asfalto, bem como a capacidade de suporte da mesma?_x000D_
 4.	A imagem em anexo corresponde aos 2km iniciais – que ligam a Zona Urbana a Zona Rural – esse trecho está finalizado ou ainda levará camadas de asfalto/acabamentos finais para não soltar “pedras”?</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_054-22_proibir_bombas_grand_porte__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_054-22_proibir_bombas_grand_porte__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que fiscalize as vendas de bombas nesse período das festividades juninas em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_055-22_zoonoses_cachorros_doentes_rua___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_055-22_zoonoses_cachorros_doentes_rua___-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor de Controle de Zoonoses, seja feito exames nos cachorros de rua que estão apresentando características de doenças infecciosas em Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_056-22_politicas_publicas_jovens_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_056-22_politicas_publicas_jovens_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Rúbia Raquel Dantas Roque – Secretária Municipal de Educação, solicitando que estudem a viabilidade de promover politicas publicas voltadas aos jovens em idade escolar de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_057-22_emenda_praca_conj_seu_anisio_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_057-22_emenda_praca_conj_seu_anisio_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª. Srª. Zenaide Maia Calado – Senadora, solicitando uma emenda parlamentar no valor de R$: 200.000,00 (duzentos mil reais) destinada Construção de uma Praça Pública, com parquinho infantil, para uso comum no Conjunto Seu Anísio – Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_058-22_telefonia_carnauba___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_058-22_telefonia_carnauba___-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Diretor/Presidente da Anatel – Agência Nacional de Telecomunicações e aos Exmºs Senhores Diretores/Presidentes das prestadoras de Telefonia Móvel – Oi, Claro, Vivo, Tim, solicitando informações a respeito do péssimo funcionamento do sinal nas ligações do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimento_059-22_saude_fazer_curativos_pac_debilitados_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimento_059-22_saude_fazer_curativos_pac_debilitados_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando que seja disponibilizado um Enfermeiro ou Técnico de Enfermagem para fazer os curativos durante os finais de semana nos pacientes debilitados de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_060-22_plano_de_cargos_e_carreiras__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_060-22_plano_de_cargos_e_carreiras__-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente seja enviado a esta Casa Legislativa o Pano de Cargos e Carreira dos Profissionais de Carnaúba dos Dantas/RN atualizado.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_061-22_piso_salarial_prof_enfermagem_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_061-22_piso_salarial_prof_enfermagem_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, bem como a Emenda Constitucional nº 124, de 14 de julho de 2022. Ao mesmo tempo que seja observado na Lei Orçamentária Anual (LOA), a possibilidade de inclusão do Piso Salarial.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_062-22_banheiros_cadeirante_camara_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_062-22_banheiros_cadeirante_camara_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que o Exmº. Sr. José de Azevedo Dantas – Presidente desta Casa Legislativa, veja a possibilidade de construção de um banheiro com adaptações aos cadeirantes nas dependências da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_063-22_trocar_carro_camara_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_063-22_trocar_carro_camara_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que o Exmº. Sr. José de Azevedo Dantas – Presidente desta Casa Legislativa, veja a possibilidade de trocar o veículo da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_064-22_telefonia_carnauba_procon___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_064-22_telefonia_carnauba_procon___-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao PROCON RN, solicitando que seja fiscalizado o péssimo funcionamento das telefonias móvel de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_065-22_limpeza_rn_288___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_065-22_limpeza_rn_288___-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Fátima Bezerra – Governadora do Estado do Rio Grande do Norte, e ao Exmº Sr. Manoel Marques Dantas – Diretor do Departamento de Estradas e Rodagem do RN – D.E.R, solicitando que seja feita a sinalização da RN 288, que liga Carnaúba dos Dantas/RN a Picui/PB.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2350/requerimento_066-22_vslores_de_pecunias_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2350/requerimento_066-22_vslores_de_pecunias_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente seja enviado a esta Casa de Leis, uma  lista contendo informações dos valores das pecúnias pagas aos servidores do nosso município, desde o início do primeiro mandato do Prefeito até os dias atuais, incluindo os servidores comtemplados com aposentadoria.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2351/requerimento_067-22_emenda_casa_de_amparo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2351/requerimento_067-22_emenda_casa_de_amparo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Fátima Bezerra – Governadora do Estado do Rio Grande do Norte, e ao Exmº Sr. Vivaldo Costa – Deputado Estadual do RN, solicitando uma emenda parlamentar, destinada a instalação de energia solar na Casa de Amparo ao Idoso “José Bernardo Marimba” – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_068-22_levanta_pontes_rn__-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_068-22_levanta_pontes_rn__-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Fátima Bezerra – Governadora do Estado do Rio Grande do Norte, e a Exmª Srª Natécia Nunes – Diretora do Departamento de Estradas e Rodagem do RN – D.E.R, solicitando que seja feito um levantamento nas pontes do RN, que se encontram em estado precário e sem guarda corpo.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2384/requerimento_069-22_telefonia_ermo__-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2384/requerimento_069-22_telefonia_ermo__-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº. Sr. Eliabe Marques – Deputado Estadual do Rio Grande do Norte que tome providências junto as Operadoras TIM, VIVO e CLARO de Telefonia Móvel para viabilização de instalação da telefonia Móvel no Povoado Ermo município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2404/requerimento_070-22_extintores_na_camara_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2404/requerimento_070-22_extintores_na_camara_-_clesio.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que o Exmº. Sr. José de Azevedo Dantas – Presidente desta Casa Legislativa, que seja providenciado a instalação de extintores nas dependências da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_071-22_secao_eleitoral_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_071-22_secao_eleitoral_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Justiça Eleitoral e Promotoria da Justiça – Comarca de Acari, solicitando a volta das urnas da Escola Estadual Caetano Dantas, como também seja colocado a sinalização da direção para orientação dos eleitores – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2406/requerimento_072-22_planej_diarias_motoristas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2406/requerimento_072-22_planej_diarias_motoristas_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e ao Chefe do Setor da Tesouraria, solicitando o planejamento das diárias dos motoristas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_073-22_informacoes_agenda_limpeza_pero_festa_-_barbara.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_073-22_informacoes_agenda_limpeza_pero_festa_-_barbara.doc</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, seja encaminhada cópia desta ao Ilmº. Sr.  Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos, solicitando que seja elaborado uma agenda de limpeza dos banheiros públicos durante o período festivo de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2448/requerimento_074-22_encon_fanfarra_evento_anual_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2448/requerimento_074-22_encon_fanfarra_evento_anual_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª. Rúbia Raque Dantas Roque – Secretária Municipal de Educação, solicitando que transforme o Encontro de Fanfarras em evento anual no município de Carnaúba dos Dantas/RN, e se possível que seja adicionado na Semana Cultural.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>Bárbara Dantas, José Gilvan, Marcelo, Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_075-22_emenda_praca_conj_seu_anisio_-_marcelo_thabatta_barbara_e_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_075-22_emenda_praca_conj_seu_anisio_-_marcelo_thabatta_barbara_e_gilvan.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora, solicitando uma Emenda Parlamentar destinada a construção de Praça Pública com academia popular no Conjunto Seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_076-22_campanha_sobre_taxa_de_iluminacao_publica_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_076-22_campanha_sobre_taxa_de_iluminacao_publica_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Ilmº Sr. Jemifran da Silva Dantas – Secretário Municipal de Tributação, solicitando que seja feita uma Campanha Publicitária tendo em vista a Lei 1.045 de 24 de Dezembro de 2019, que Autoriza a concessão de incentivos fiscais aos empreendimentos industriais, no Município de Carnaúba dos Dantas-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_077-22_emenda_cap_stivenson_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_077-22_emenda_cap_stivenson_-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Eann Styvenson Valentim Mendes – Senador, solicitando uma emenda parlamentar, destinada a custeios com endoscopia no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_078-22_emenda_zenaide_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_078-22_emenda_zenaide_-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora, solicitando uma emenda parlamentar, destinada a pavimentação de ruas do Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2500/requerimento_079-22_tecnico_enfermagem_povoado_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2500/requerimento_079-22_tecnico_enfermagem_povoado_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando que seja disponibilizado um técnico de enfermagem para o posto de saúde do Povoado Ermo – Zona Rural - Carnaúba dos Dantas-RN.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_080-22_promot_recursos_castrac_de_animais_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_080-22_promot_recursos_castrac_de_animais_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando que viabilize junto à Promotoria recursos para execução do projeto de castração no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2508/requerimento_081-22_calendario_de_carro_de_doacao_de_sangue_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2508/requerimento_081-22_calendario_de_carro_de_doacao_de_sangue_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª. Monaylla Fádylla da Silva Araújo Dantas – Secretária Municipal de Saúde, solicitando que seja organizado um calendário estipulando os dias das viagens do carro para doadores de sangue de Carnaúba dos Dantas/RN às cidades vizinhas.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Clésio Dantas, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_001-2022_reforma_clivia_-_clesio_e_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_001-2022_reforma_clivia_-_clesio_e_marli.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito e Secretária Municipal que seja feita uma reforma geral em toda estrutura da Escola Municipal Clívia Marinho Lopes - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1963/indicacao_002-2022_reajuste_diarias_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1963/indicacao_002-2022_reajuste_diarias_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja realizado o reajuste das diárias dos motoristas dos transportes intermunicipais da rede pública de saúde do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_003-2022_conserto_sangrador_acude_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_003-2022_conserto_sangrador_acude_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita uma limpeza geral, como também reparos no sangrador do Açude Monte Alegre - Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_004-2022_limpeza_acostamento_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_004-2022_limpeza_acostamento_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma limpeza do mato, como também a construção de um acostamento da RN 288, trecho que liga o município de Carnaúba dos Dantas/RN com a Comunidade Rajada.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>José Evangelista, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1986/indicacao_005-2022_reform_psf_monte_-_marli_e_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1986/indicacao_005-2022_reform_psf_monte_-_marli_e_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma reforma geral no PSF I  - Nossa Senhora do Perpetuo Socorro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1987/indicacao_006-2022_retirada_de_pedra_rua_duda_constancia__-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1987/indicacao_006-2022_retirada_de_pedra_rua_duda_constancia__-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a retirada da pedra que fica localizada na Rua Duda Constância (por trás do Estádio Municipal “José Henrique Dantas”) - Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1988/indicacao_007-2022_fardamento__-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1988/indicacao_007-2022_fardamento__-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita a distribuição de fardamento escolar aos estudantes do Ensino Fundamental e Básico da rede Municipal de Educação de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1989/indicacao_008-2022_rest_muro_matadouro_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1989/indicacao_008-2022_rest_muro_matadouro_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita restauração do muro do antigo matadouro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1999/indicacao_009-2022_troca_de_tampa_esg_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1999/indicacao_009-2022_troca_de_tampa_esg_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja trocada a tampa da caixa de gordura na Rua Tonheca Dantas em frente a casa de Patrícia número da casa 341 -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2000/indicacao_010-2022_fixacao_tambores_de_lixo_-_luicinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2000/indicacao_010-2022_fixacao_tambores_de_lixo_-_luicinho.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a fixação, como também aquisição de novos tambores de lixo do Bairro Dom José Adelino Dantas -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2001/indicacao_011-2022_compra_material_esportivo_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2001/indicacao_011-2022_compra_material_esportivo_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita aquisição de material esportivo para os desportistas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_012-2022_limpeza_rua_ver_zeu_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_012-2022_limpeza_rua_ver_zeu_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita limpeza na Rua Vereadora Maria José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_013-2022_racadeira_e_lombada_ermo__-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_013-2022_racadeira_e_lombada_ermo__-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado uma roçadeira para o funcionário do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2004/indicacao_014-2022_lombada_ermo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2004/indicacao_014-2022_lombada_ermo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído 01 (um) redutor de velocidade (lombada) na entrada do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2005/indicacao_015-2022_funcion_quadra_ermo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2005/indicacao_015-2022_funcion_quadra_ermo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja disponibilizado um funcionário destinado a zelar da quadro de esporte da Escola Municipal “Francisco Macedo Dantas” – Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_016-2022_poda_quixabeira_-_todos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_016-2022_poda_quixabeira_-_todos.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito e Secretários Municipais que seja feito uma poda radical da Quixabeira tombada como patrimônio histórico através da Lei 203/1980 - Centro de Carnaúba dos Dantas/RN, como também que seja fixado a cada seis meses a poda.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Clésio Dantas, José Evangelista</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_017-2022_reforma_cras_-_jose_evangelista_e_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_017-2022_reforma_cras_-_jose_evangelista_e_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma reforma na sede do CRAS -  Carnaúba dos Dantas RN</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_018-2022_canal_escoamento_agua_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_018-2022_canal_escoamento_agua_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que busque meios de construir um canal de escoamento de águas de chuvas em frente ao Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2026/indicacao_019-2022_construcoes_de_currais__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2026/indicacao_019-2022_construcoes_de_currais__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja construído 5 (cinco) mini currais no horto florestal, destinado a venda de gado aos domingos na feira livre de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/indicacao_020-2022_tv_p_apami_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/indicacao_020-2022_tv_p_apami_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita aquisição de uma televisão destinada ao Hospital Municipal Estelita dos Santos Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_021-2022_limp_r_manoel_aquino_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_021-2022_limp_r_manoel_aquino_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma limpeza geral (poda de árvore e retirada de entulho) na Rua Manoel Aquino Dantas – Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_022-2022_pav_r_aluisio_pires__-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_022-2022_pav_r_aluisio_pires__-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a pavimentação da Rua Aluísio Pires Ferreira no Bairro Santa Rita - Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/indicacao_023-2022_esgo_r_justino_dantas_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/indicacao_023-2022_esgo_r_justino_dantas_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a troca dos canos do saneamento básico da Rua Antônio Justino, Conj. Habitacional Seu Anísio, Bairro São José, município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_024-2022_restauracao_do_barreiro_de_gorete_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_024-2022_restauracao_do_barreiro_de_gorete_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito um serviço na parede do Barreiro de Gorete de Cecílio no Sitio picote -  Carnaúba dos Dantas RN.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_025-2022_quadra_de_volei_do_povoado_ermo_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_025-2022_quadra_de_volei_do_povoado_ermo_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja providenciado uma Rede de vôlei e o material necessário para ser criado um espaço no povoado Ermo para ser implantado uma quadra de Areia para pratica de vôlei e futevôlei dando assim mais uma opção de esporte a ser praticado naquela localidade.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_026-2022_isentar_associacoes_e_fundacoes_de_cartorio_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_026-2022_isentar_associacoes_e_fundacoes_de_cartorio_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr.   Gilson Dantas de Oliveira – Prefeito Municipal de Carnaúba dos Dantas/RN, que viabilize a isenção do pagamento de emolumentos (taxas cobradas nos cartórios pelos serviços notariais e de registros, regulamentadas pela Lei Federal 10.169/2000) as entidades (associações e fundações sem fins lucrativos) declaradas de utilidade pública, no âmbito do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_027-2022_conserto_fossa_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_027-2022_conserto_fossa_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que através do setor competente seja feito o conserto da fossa que fica localizada no cruzamento das Ruas Joaquim Gomes Filho com Ivan Roque - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_028-2022_ilum_marines_argentiere_-_due.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_028-2022_ilum_marines_argentiere_-_due.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que através do setor competente, seja adicionado iluminação nos postes dos canteiros da Rua Marines Argentieres  - Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_029-2022_saneam_manoel_lucio_e_joao_candido_-_gilvan.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_029-2022_saneam_manoel_lucio_e_joao_candido_-_gilvan.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o saneamento das Ruas Manoel Lúcio e João Cândido de Medeiros no Centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_030-2022_maquin_ver._ze_dantas_-_gilvan.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_030-2022_maquin_ver._ze_dantas_-_gilvan.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja passada a máquina (o trator) para fazer o rebaixamento do terreno da Rua Vereador Zé Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2073/indicacao_031-2022_proj_p_saneamento_rua_prof_rozilda_-_marli.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2073/indicacao_031-2022_proj_p_saneamento_rua_prof_rozilda_-_marli.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que junto ao setor competente seja elaborado um projeto de saneamento básico da Rua Prof. Rozilda Dantas de Medeiros - Bairro Dom José Adelino Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2074/indicacao_032-2022_roco_na_rua_itan_dantas_-_marli.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2074/indicacao_032-2022_roco_na_rua_itan_dantas_-_marli.doc</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja realizado o serviço de roço manual na Rua Itan Dantas - Bairro Dom José Adelino Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_033-2022_refletor_mercado_publico_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_033-2022_refletor_mercado_publico_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado 03 (três) refletores no Mercado Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2081/indicacao_034-2022_limpeza_cata_vento_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2081/indicacao_034-2022_limpeza_cata_vento_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja realizado uma limpeza do cata vento do Conjunto Seu Anísio e das árvores que fica ao redor – Bairro São José - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2082/indicacao_035-2022_conclus_pav_rua_wilson_luis_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2082/indicacao_035-2022_conclus_pav_rua_wilson_luis_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a conclusão da pavimentação da Rua Wilson Luis de Souza - Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_036-2022_braco_c_luminaria_r_tonheca_dantas_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_036-2022_braco_c_luminaria_r_tonheca_dantas_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que junto ao setor competente seja colocado um braço com luminária no poste nº L44816 - Rua Tonheca Dantas (em frente à residência do Senhor Zé Aloisio) - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_037-2022_estudo_na_rua_felinto_lucio_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_037-2022_estudo_na_rua_felinto_lucio_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito um estudo na Rua Felinto Lúcio -  Bairro São José, em relação aos acidentes devido a Rua ser estreita -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_038-2022_reforma_grupo_escolar_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_038-2022_reforma_grupo_escolar_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma reforma geral no grupo escolar José de Azevedo Dantas onde funciona a associação do xiquexique como também seja feito uma sala no mesmo prédio para os atendimentos médicos -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_039-2022_auxilio_transporter_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_039-2022_auxilio_transporter_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que viabilize maneiras de incluir no edital do Auxílio Transporte os estudantes/universitários carnaubenses que estudam e residem fora do município de Carnaúba dos Dantas/RN e correspondem aos critérios ora dispostos no Edital.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2087/indicacao_040-2022_contruir_mirante_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2087/indicacao_040-2022_contruir_mirante_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que viabilize meios de construir um mirante com iluminação noturna junto a estátua de Tonheca Dantas no pórtico de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_041-2022_placas_tursitas_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_041-2022_placas_tursitas_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja implantado em pontos estratégicos como por exemplo o centro da cidade mapas de orientação turístico bilíngue -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_042-2022_estatua_felinto_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_042-2022_estatua_felinto_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que busque meios de construir uma  estátua de Felinto Lúcio ao lado de Tonheca Dantas no pórtico de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2133/indicacao_043_-2022_trator_nas_ruas_da_cidade_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2133/indicacao_043_-2022_trator_nas_ruas_da_cidade_-_gilvan.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretários Municipal que seja passado o _x000D_
 trator nas ruas ainda não pavimentadas de todos os bairros de Carnaúba dos _x000D_
 Dantas /RN.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_044_-2022_abertura_calcadao_monte_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_044_-2022_abertura_calcadao_monte_-_gilvan.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja construído_x000D_
 uma abertura com batente no calçadão do pórtico do Bairro Dom Adelino_x000D_
 Carnaúba dos Dantas /RN</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_045-2022_iluminacao_estaionamento_santa_rita_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_045-2022_iluminacao_estaionamento_santa_rita_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que através do setor competente seja feita a iluminação do estacionamento do Santuário de Santa Rita – Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_046-2022_iluminacao_rua_antonio_martiniano_ermo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_046-2022_iluminacao_rua_antonio_martiniano_ermo_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que através do setor _x000D_
 competente seja feita a iluminação do final da Rua Antônio Martiniano até o _x000D_
 Sítio Ermo de cima – Zona Rural - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2140/indicacao_047-2022_retirar_canteriros_sec_saude_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2140/indicacao_047-2022_retirar_canteriros_sec_saude_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja feito a retirada dos canteiros de plantas que estão causando infiltração de agua nas paredes de algumas salas na da secretaria de saúde como também seja feito uma poda  nas árvores que ficam em frente ao posto de saúde-  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_048-2022_reforma_predio_associ_xique_xique_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_048-2022_reforma_predio_associ_xique_xique_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma reforma no prédio onde funciona a Associação da Comunidade Xique-Xique – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_049-2022_conclusao_rua_rajada__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_049-2022_conclusao_rua_rajada__-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e a Secretária Municipal que seja feita a conclusão da pavimentação da Rua Silvio Cavalcante de Albuquerque – Povoado Rajada – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2157/indicacao_050-2022_refposicao_de_lampadas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2157/indicacao_050-2022_refposicao_de_lampadas_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que através do setor competente seja feita a reposição das lâmpadas queimada nas Praças Públicas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao_051-2022_aterro_trevo_da_rajada_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao_051-2022_aterro_trevo_da_rajada_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito aterro na entrada/saída da Vila do Povoado Rajada, após o trevo no sentido Parelhas – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_052-2022_mata_burro_s_agua_doce_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_052-2022_mata_burro_s_agua_doce_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita a construção de Mata-Burro no Sítio Água Doce, próximo residência do Senhor Paulinho de Zé Maria – Zona Rural - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_053_-2022_areia_no_campo_voley_horto-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_053_-2022_areia_no_campo_voley_horto-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado areia no espaço da quadra de areia que fica localizada no Horto Florestal do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao_054-2022_placas_transito_rn288_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao_054-2022_placas_transito_rn288_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que proceda a estudos e tome as legais e cabíveis providências, junto ao órgão competente DER-RN, objetivando-se a revitalização ou reconstrução de “placas” sinalizando a entrada para a cidade nos trevos correspondentes a RN-086 e RN-288 (Parelhas/RN à Comunidade Rajada/RN), quanto no entroncamento da BR-226 e RN-288 (Acari/RN à Comunidade Rajada/RN).</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_055-2022_conferencia_de_turismo_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_055-2022_conferencia_de_turismo_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que articule o mais rápido possível a realização de um Seminário e/ou Conferência Municipal de Turismo e Cultura no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_056-2022_limpeza_dos_matos_r_jose_estevam_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_056-2022_limpeza_dos_matos_r_jose_estevam_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza e retirada dos matos na Rua José Estevam Neto -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_057-2022_pav_chico_de_paizinho_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_057-2022_pav_chico_de_paizinho_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja Feito a pavimentação e o saneamento da Rua Chico de Paizinho Bairro São José -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_058_-2022_conserto_calcamento_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_058_-2022_conserto_calcamento_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a recuperação do calçamento das Ruas Alberto José Dantas - Centro e Ivamar Roque – Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>José Evangelista, Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_059-2022_limpeza_galeria_rua_de_saulo_-_marcelo_e_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_059-2022_limpeza_galeria_rua_de_saulo_-_marcelo_e_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza no esgoto da Rua Juvenal Lamartine, mais precisamente nas imediações da oficina do Sr. Saulo Pedro - Bairro Dom José Adelino Dantas -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_060-2022_pulverizacao_na_cidade_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_060-2022_pulverizacao_na_cidade_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que volte a fazer o trabalho de pulverização em combate aos mosquitos transmissores do chikungunya e aedes aegypti em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_061_-2022_quiosque_no_ermo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_061_-2022_quiosque_no_ermo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído um quiosque na pracinha Ecológica do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_062-2022_const_parque_infantil_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_062-2022_const_parque_infantil_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja construído um Playground (parquinho) infantil  com ferro para um maior durabilidade onde crianças poderão se divertir juntamente com seus pais e amigos  -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_063-2022_retirada_pedra_r_dina_chiquita_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_063-2022_retirada_pedra_r_dina_chiquita_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja retirada uma pedra que está dificultando o acesso à Rua Dona Chiquita-  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_064_-2022_reparo_parede_calcadao_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_064_-2022_reparo_parede_calcadao_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito serviços de reparo nas paredes do calçadão que inicia por trás da Escola Estadual João Henrique Dantas até nas proximidades da Praça Pública Municipal do Alto do Vaqueiro, localizado na Rua Juvenal Lamartine – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_065_-2022_limpeza_mato_rua__-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_065_-2022_limpeza_mato_rua__-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza na Rua Sinhá Rita – Bairro São José  - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_066-2022_trator_na_entrada_riacho_fundo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_066-2022_trator_na_entrada_riacho_fundo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja disponibilizado a máquina para retirada de morro da entrada/saída do Sítio Riacho Fundo (Galego da Pedra Branca) – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_067-2022_conserto_estrada_variante_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_067-2022_conserto_estrada_variante_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feito o conserto da estrada que liga Carnaúba de Baixo até a Rua da Igreja (estrada velha) - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_068-2022_roco_r_jose_henrique_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_068-2022_roco_r_jose_henrique_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o roço do mato e limpeza da galeria da Rua José Henrique - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacao_069-2022_compra_onibus_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacao_069-2022_compra_onibus_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que estudem a viabilidade de aquisição de ônibus escolar de grande porte destinado a suprir as necessidades dos alunos da rede municipal de ensino de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_070-2022_roco_terminal_turistico_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_070-2022_roco_terminal_turistico_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito um roço _x000D_
 no entorno do prédio terminal turístico - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_071-2022_carro_sec_cultura_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_071-2022_carro_sec_cultura_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja adquirido um veículo para _x000D_
 uso da Secretarias de Turismo e Cultura - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>Dué Azevedo, José Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_072-2022_quiosque_c_banheiro_praca_romeiros_-_luicinho_e_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_072-2022_quiosque_c_banheiro_praca_romeiros_-_luicinho_e_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído um _x000D_
 quiosque com banheiros públicos em frente a Praça dos Romeiros no Bairro _x000D_
 Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_073-2022_placa_distancia_picui_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_073-2022_placa_distancia_picui_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que providencie a instalação de placas indicativas, no Bairro Dom José Adelino - Zona Urbana, orientando as direções e distância para os municípios vizinhos da Paraíba e a Comunidade Ermo.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_074-2022_canteiros_r_novo_posto_gasolina_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_074-2022_canteiros_r_novo_posto_gasolina_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja retirado o primeiro canteiro da Rua Dona Neusa - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_075-2022_mudanca_energia_mono_p_trifassica_praca_rajada_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_075-2022_mudanca_energia_mono_p_trifassica_praca_rajada_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja mudado a energia de monofásica para trifásica a energia da Praça Irene de Azevedo Cirino – Povoado Rajada – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_076-2022_pista_motocross_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_076-2022_pista_motocross_barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que VIABILIZE UM PROJETO PARA A CONSTRUÇÃO DE UMA PISTA DE MOTOCROSS OU VELOCROSS, NO INTUITO DE DISPONIBILIZAR UM ESPAÇO DE TREINO E LAZER PARA OS PRATICANTES DO REFERIDO ESPORTE NO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_077-2022_limpe_esgoto_r_toinho_de_nozinho_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_077-2022_limpe_esgoto_r_toinho_de_nozinho_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a limpeza do córrego da Rua Toinho de Nozinho – Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_078-2022_guarda_corpo_e_bancos_praca_ermo_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_078-2022_guarda_corpo_e_bancos_praca_ermo_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja implantado guarda corpo e bancos na Praça Púbica do Povoado Ermo – Zona Rural -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_079_-2022_limpeza_mato_nasf_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_079_-2022_limpeza_mato_nasf_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a limpeza em torno do prédio onde funciona a UBS Elita Dantas – Conjunto Seu Anísio e prédio do NASF – Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_080_-2022_funcionario_rajada_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_080_-2022_funcionario_rajada_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja designado um funcionário para fazer a limpeza das ruas do Povoado Rajada – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_081_-2022_medico_abrigo_idosos_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_081_-2022_medico_abrigo_idosos_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja viabilizado um médico para fazer atendimento 1 (uma) vez por semana na Casa de Amparo “José Bernardo Marimba” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_082-2022_retirar_poste_rua_francisca_das_chagas_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_082-2022_retirar_poste_rua_francisca_das_chagas_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, Secretário Municipal e Diretor/Presidente da COSERN que seja retirado o poste nº L19771 da Rua Francisca das Chagas Dantas – Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_083-2022_limpeza_r_manoel_martiniano_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_083-2022_limpeza_r_manoel_martiniano_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que feita uma limpeza dos matos na Rua Manoel Martiniano -  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_084_-2022_luz_poste_entra_cidade_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_084_-2022_luz_poste_entra_cidade_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que através do setor competente seja colocado luz nos postes nº ___________, localizado na entrada da cidade - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_085-2022_mata_burro_sitio_boa_sorte_e_lajedo_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_085-2022_mata_burro_sitio_boa_sorte_e_lajedo_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que veja a possibilidade de construção de 01 (um)  mata-burro no Sítio Boa Sorte, nas proximidades do Senhor Déu de Zé Olírio e 03 (três)  mata-burro no Sítio Lajedo, no trevo e nas proximidades do Senhor Bento e do Senhor Agripino – Zona Rural - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_086-2022_enca_ver_ze_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_086-2022_enca_ver_ze_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhora Responsável pela CAERN Caicó/RN que seja feia a ampliação da rede de abastecimento da Rua Ver. Zé Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_087-2022_restauracao_sec_saude_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_087-2022_restauracao_sec_saude_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita uma restauração da estrutura física do prédio onde funciona a Secretaria Municipal de Saúde - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_088-2022_cadeira_de_rodas_escolas_munic_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_088-2022_cadeira_de_rodas_escolas_munic_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita aquisição de cadeiras de rodas destinadas as escolas da rede municipal de ensino de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_089-2022_limpeza_lavanderia_conj_joao_henrique_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_089-2022_limpeza_lavanderia_conj_joao_henrique_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita uma limpeza no espaço da lavanderia do Conjunto João Henrique, como também seja cercado para delimitar o terreno da lavanderia.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_090-2022_tecnico_erfermagem_curativos_no_abrigo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_090-2022_tecnico_erfermagem_curativos_no_abrigo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretárias Municipal que veja a possibilidade de aumento do valor do Convênio com a Casa de Amparo ao Idoso “José Bernardo Marimba”, como também seja disponibilizado um técnico de enfermagem destinado a fazer os curativos dos idosos todos os dias.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_091-2022_nivelar_tampas_bueiros_tonheca_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_091-2022_nivelar_tampas_bueiros_tonheca_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito um nivelamento, como seja colocado borracha nas tampas dos bueiros em toda extensão da Rua Tonheca Dantas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_092-2022_mata_burro_garrotes_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_092-2022_mata_burro_garrotes_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que veja a possibilidade de construção de 01 (um)  mata-burro no Sítio Garrotes, na divisa do Senhor Pedro Justino e Dourim – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_093-2022_instalacao_cesta_basquete_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_093-2022_instalacao_cesta_basquete_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que veja a possibilidade de instalação de cestas de basquete na quadra da Esporte Francisco Macedo Dantas – Povoado Ermo – Zona Rural -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_094-2022_iluminacao_povoado_ermo_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_094-2022_iluminacao_povoado_ermo_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a ampliação da rede elétrica da RN 288 até a entrada do Povoado Ermo – Zona Rural -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_095-2022_pintura_calcadao_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_095-2022_pintura_calcadao_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a restauração e pintura do calçadão da Rua Juvenal Lamartine - Centro -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2388/indicacao_096-2022_placa_indicativa_velocidade_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2388/indicacao_096-2022_placa_indicativa_velocidade_-_marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja colocado placas indicativas de velocidade na Rua José Vitor, nas proximidades da Escola Municipal Clívia Marinho Lopes - Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_097-2022_canteiros_ermo_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_097-2022_canteiros_ermo_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja cimentado a parte de areia do canteiro central no povoado ermo como também seja implantado bancos para uso da população  -  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_098-2022_reforma_sala_odonto_ceo_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_098-2022_reforma_sala_odonto_ceo_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que veja a possibilidade de realizar uma reforma na sala de atendimento odontológico do Centro Especializado em Odontologia - CEO -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_099-2022_plano_de_acao_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_099-2022_plano_de_acao_barbara.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Secretária Municipal que que estude a viabilidade de articular/provocar membros da Sociedade Civil Organizada, Poder Público e demais interessados no desenvolvimento social e econômico do município, a fim de pensar e elaborar um Plano de Ação para os próximos 20 anos, contemplando todos os setores citados acima</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_100-2022_praca_tematica_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_100-2022_praca_tematica_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja tematizadas as praças com pinturas referentes ao nosso potencial turístico -  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_101-2022_refletor_r_antonio_candido_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_101-2022_refletor_r_antonio_candido_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um refletor na esquina da Rua Antônio Candido de Medeiros virado sentido para a Avenida João Candido Neto -  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_102-2022_farmacia_pop_ermo_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_102-2022_farmacia_pop_ermo_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito uma Farmácia Popular no Povoado Ermo – Zona Rural -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_103-2022_calcar_rampa_acesso_aabrigo_ponte_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_103-2022_calcar_rampa_acesso_aabrigo_ponte_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o calçamento da rampa que saí da Casa de Amparo ao Idoso e sobe a ponte, na saída de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_104-2022_conserto_poste_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_104-2022_conserto_poste_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o conserto do poste de iluminação elétrica do cemitério público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1966/mocao_001-22_joaquim_lucio.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1966/mocao_001-22_joaquim_lucio.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOAQUIM LÚCIO DANTAS, mais conhecido por JOAQUIM DE SEU FELINTO LÚCIO, ocorrido no dia 23 de Dezembro de 2021</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1967/mocao_002-2022_maria_do_ceu.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1967/mocao_002-2022_maria_do_ceu.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA DUCÉU DANTAS, mais conhecida por DUCÉU DE JOAQUIM CARNEIRO, ocorrido no dia 31 de Dezembro de 2021</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_003-22_jose_rui.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_003-22_jose_rui.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ RUÍ DANTAS, mais conhecido por RUÍ, ocorrido no dia 01 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1969/mocao_004-2022_maria_aline.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1969/mocao_004-2022_maria_aline.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhorita MARIA ALINE DE AZEVEDO, ocorrido no dia 12 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1970/mocao_005-2022_maria_do_carmo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1970/mocao_005-2022_maria_do_carmo.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA DO CARMO LIMA, mas conhecida por DUCA, ocorrido no dia 13 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1971/mocao_006-22_geraldo_azevedo.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1971/mocao_006-22_geraldo_azevedo.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor GERALDO AZEVEDO DE MEDEIROS, ocorrido no dia 16 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1972/mocao_007-22_jose_antonio.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1972/mocao_007-22_jose_antonio.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ ANTÔNIO NETO DA SILVA, mais conhecido por BUTIJA, ocorrido no dia 24 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1973/mocao_008-2022_titi.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1973/mocao_008-2022_titi.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhorita SEVERINA MARIA DAS NEVES, mas conhecida por TITI ocorrido no dia 28 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_009-2022_brito.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_009-2022_brito.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO DE BRITO CALIXTO DANTAS, mais conhecido por BRITO, ocorrido no dia 31 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1975/mocao_010-22_pe._valdecir_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1975/mocao_010-22_pe._valdecir_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor pároco Valdeci  Donato da Silva pela comemoração dos seus 25 anos de ordenação sacerdotal.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1976/mocao_011-22_pe._instanley_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1976/mocao_011-22_pe._instanley_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor pároco Instanley Lopes Dantas pelos 20 anos de ministério sacerdotal.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1977/mocao_012-2022_piaba.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1977/mocao_012-2022_piaba.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento do Senhor FRANCISCO DE MEDEIROS, mais conhecido por PIABA, ocorrido no dia 12 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1990/mocao_013-22_rubia_raquel_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1990/mocao_013-22_rubia_raquel_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Rúbia Raquel Dantas Roque – Secretária Municipal de Educação, pela aquisição do automóvel com recursos próprios, destinado aos serviços da Secretaria.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1991/mocao_014-21_jose_aristeu_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1991/mocao_014-21_jose_aristeu_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor José Aristeu Silva pelo desempenho e dedicação das suas funções como ASG.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1992/mocao_015-21_maria_cristina_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1992/mocao_015-21_maria_cristina_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Maria Cristina Dantas de Castro pelo desempenho e dedicação das suas funções como professora do 1º ao 5º ano.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1993/mocao_016-2022_adelia_anunciada.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1993/mocao_016-2022_adelia_anunciada.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora ADÉLIA ANUNCIADA DE ARAÚJO SILVA, mas conhecida por ADÉLIA DE ZÉ GEREMIAS ocorrido no dia 08 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1994/mocao_017-2022_terezinha_de_seu_ne.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1994/mocao_017-2022_terezinha_de_seu_ne.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora TEREZINHA DANTAS, mas conhecida por TEREZINHA DE SEU ZÉ ocorrido no dia 20 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1995/mocao_018-22_laio.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1995/mocao_018-22_laio.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO FERNANDES DOS SANTOS, mais conhecido por LAIÓ, ocorrido no dia 20 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1996/mocao_019-22__richard_-_harvad.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1996/mocao_019-22__richard_-_harvad.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao jovem Richard dos Santos Vitor Dantas, pela seleção para participar da Brazil Conference at Harvard &amp; MIT, em Boston – Estados Unidos.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2006/mocao_020-2022_geoparque-evangelista.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2006/mocao_020-2022_geoparque-evangelista.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Geoparque Seridó, pela aprovação no conselho mundial de Geoparques da UNESCO.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2007/mocao_021-2022_iranildo_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2007/mocao_021-2022_iranildo_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor José Irineu Dantas pelo desempenho e dedicação que desenvolve como Moto taxi .</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_022-2022_agradecimentos_por_emendas_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_022-2022_agradecimentos_por_emendas_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Excelentíssimo Senhor Rafael Mota Deputado Federal e a Excelentíssima Zenaide Maia Senadora Federal, em agradecimento as Emendas Parlamentares destinadas para benefício do município de Carnaúba dos Dantas R/N.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_023-2022_veracilda_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_023-2022_veracilda_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO, a senhora Veracilda Maria da Silva Medeiros pela responsabilidade e competência que desenvolve como coordenadora de contabilidade.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_024-22_manoel_madeiros.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_024-22_manoel_madeiros.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MANOEL MEDEIROS, ocorrido no dia 17 de Março de 2022.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_025-22_giliard__-_ze_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_025-22_giliard__-_ze_evangelista.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao senhor Gillyard da Silva Santos (Cabo da polícia Militar) Em reconhecimento aos excelentes trabalhos prestados à população Carnaubense.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao_026-22_alunos_uva_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao_026-22_alunos_uva_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos concluintes da Turma Amadeu Santana - Pedagogia - 2016.1 - Universidade Estadual Vale do Acaraú - UVA.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_027-22_iremar_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_027-22_iremar_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Iremar Dantas pelo desempenho e dedicação das suas funções como tratorista.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_028-22_jucara_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_028-22_jucara_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhorita Juçara Medeiros, pela relevância e importância do trabalho sério que é desenvolvido na condução dos atos administrativos.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/mocao_029-2022_dapaizinha_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/mocao_029-2022_dapaizinha_-_due.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO, a senhorita Maria da Paz Dantas, pela responsabilidade e competência que desenvolve como Pregoeira na prefeitura Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/mocao_030-22_cleonice_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/mocao_030-22_cleonice_-_due.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhorita Cleonice  da Silva Dantas, pela relevância e importância do trabalho sério que desenvolveu na Câmara Municipal de Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>Bárbara Dantas, Clésio Dantas, Dué Azevedo, José Evangelista</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_031-22_janiarya_e_matheus_-_todos.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_031-22_janiarya_e_matheus_-_todos.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a jovem advogada especialista na área pública, Janiarya Lorena de Azevedo Dantas e ao jovem vereador de Lagoa Nova/RN e presidente da Comissão de Educação, Matheus Emanoel de Medeiros, pelo sucesso na Palestra ministrada  por ambos no Encontro Nacional de Legislativos Municipais,  em Natal/RN.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2066/mocao_32-22_francisca_de_assis_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2066/mocao_32-22_francisca_de_assis_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Francisca de Assis Silva Dantas, pelo desempenho e dedicação das suas funções como Lavadeira.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_033-22_antonio_lucas_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_033-22_antonio_lucas_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Antônio Lucas de Medeiros Filho, pela relevância e importância do trabalho sério que é desenvolvido na condução dos atos administrativos.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2068/mocao_034-2022_maria_da_paz.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2068/mocao_034-2022_maria_da_paz.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Maria da Paz Silva, pelo desempenho e dedicação das suas funções como professora do 6º ao 9º ano.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2069/mocao_035-2022_leonisia_avania.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2069/mocao_035-2022_leonisia_avania.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora LEONÍSIA AVÂNIA DE ARAÚJO, ocorrido no dia 01 de Abril de 2022.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2088/mocao_036-22_silvestre_trajano_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2088/mocao_036-22_silvestre_trajano_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Silvestre Trajano da Silva pela aprovação para letras – língua – espanhol na UFRN.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_037-22_gilson_prefeito__-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_037-22_gilson_prefeito__-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Excelentíssimo Senhor GILSON DANTAS DE OLIVEIRA – Prefeito Municipal de Carnaúba dos Dantas R/N, em reconhecimento ao dia do Prefeito.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_038-22_vitoria_regia_.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_038-22_vitoria_regia_.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhorita VITÓRIA RÉGIA DANTAS, ocorrido no dia 09 de Abril de 2022.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/mocao_039-2021_dapaz_de_ataide.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/mocao_039-2021_dapaz_de_ataide.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA DAPAZ DE MEDEIROS, mais conhecida por DAPAZ DE ATAIDE, ocorrido no dia 15 de Abril de 2022.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/mocao_040-2022_maurilio.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/mocao_040-2022_maurilio.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MAURÍLIO DE AZEVEDO MEDEIROS, ocorrido no dia 16 de Abril de 2022.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/mocao_041-2022_geoparque_serido_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/mocao_041-2022_geoparque_serido_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos Dirigentes do Geoparque Seridó, pela aprovação no conselho mundial de Geoparques da UNESCO.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/mocao_042-22_-_geoparque_aos_prefeitos_-_barbara.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/mocao_042-22_-_geoparque_aos_prefeitos_-_barbara.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO, em razão do reconhecimento do Geoparque Seridó como um território de relevância geológica mundial pela Unesco, a todos os Prefeitos Municipais (2015-2022) e Secretários Municipais de Turismo (2015-2022) de Carnaúba dos Dantas/RN que estiveram, de alguma forma, contribuindo para esse relevante momento que vive o Geoparque Seridó a nível mundial.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/mocao_043-22_-_geoparque_a_janaina_e_marcos_-_barbara.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/mocao_043-22_-_geoparque_a_janaina_e_marcos_-_barbara.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Ilmª Srtª. Janaína Luciana de Medeiros – Diretora Executiva do Geoparque Seridó e ao Ilmº Sr. Marcos Antonio Leite do Nascimento – Coordenador Científico do Geoparque Seridó, pelos relevantes serviços prestados em busca do reconhecimento do Geoparque Seridó como um território de relevância geológica mundial pela Unesco.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_044-22_apoio_enfermeiros__-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_044-22_apoio_enfermeiros__-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Exmº Sr. Luiz Benes Leocadio de Araújo – Deputado Federal, em  apoio ao Projeto de Lei nº 2.564/2020, que “altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial do Enfermeiro, do Técnico de Enfermagem, Auxiliar de Enfermagem e da Parteira”.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_045-22_apoio_enfermeiros_walter_alves__-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_045-22_apoio_enfermeiros_walter_alves__-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Exmº Sr. Walter Pereira Alves – Deputado Federal, em  apoio ao Projeto de Lei nº 2.564/2020, que “altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial do Enfermeiro, do Técnico de Enfermagem, Auxiliar de Enfermagem e da Parteira”.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_046-22_apoio_enfermeiros_carla_dickson__-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_046-22_apoio_enfermeiros_carla_dickson__-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Exmº Sr. Ilkea Carla de Souza Medeiros Lima – Deputada Federal, em  apoio ao Projeto de Lei nº 2.564/2020, que “altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial do Enfermeiro, do Técnico de Enfermagem, Auxiliar de Enfermagem e da Parteira”.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Martin Bernado da Silva, pelo desempenho e dedicação das suas funções como professor de educação física._x000D_
 	Parabenizar Martin é a forma de registrar o agradecimento e o reconhecimento pelo esforço e dedicação com que atuou na realização de um trabalho eficaz, que percorre todos os caminhos necessários, dentro do possível para garantir uma boa educação para com seus alunos,  mesmo diante das dificuldades do dia a dia.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2145/mocao_048-2022_joana_dack_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2145/mocao_048-2022_joana_dack_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Joana Darc Medeiros da Silva ,a pelo desempenho e dedicação das suas funções como professora do 1º ao 5º ano.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_049-21_marilene_maria_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_049-21_marilene_maria_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Marilene Maria Dantas de Medeiros pelo desempenho e dedicação das suas funções como ASG.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2147/mocao_050-22_jose_bitervino.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2147/mocao_050-22_jose_bitervino.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ BITERVINO DA SILVA, mais conhecido por FROCADO, ocorrido no dia 30 de Maio de 2022.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_051-22_francisco_armando.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_051-22_francisco_armando.doc</t>
   </si>
   <si>
     <t>, manifesta Voto de Pesar pelo falecimento do Senhor FRANCISCO ARMANDO DOS SANTOS, ocorrido no dia 03 de Maio de 2022.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_052-2022_maria_elita.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_052-2022_maria_elita.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA ELITA DANTAS, ocorrido no dia 07 de Maio de 2022.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2170/mocao_053-2021_paulo_emidio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2170/mocao_053-2021_paulo_emidio_-_marli.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Senhor PAULO EMÍDIO DE MEDEIROS - Prefeito de São Gonçalo do Amarante R/N, mais conhecido por PAULINHO, ocorrido no dia 09 de Maio de 2022</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2171/mocao_054-24_evandro_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2171/mocao_054-24_evandro_-_gilvan.pdf</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Evandro Mendonça de Moura pelo desempenho e dedicação das suas funções como agente de trânsito escolar.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_055-2022_maria_alice_cruz.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_055-2022_maria_alice_cruz.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA ALICE CRUZ, ocorrido no dia 21 de Maio de 2022.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2205/mocao_056-22_luciana_de_prea_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2205/mocao_056-22_luciana_de_prea_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora Luciana de Medeiros Dantas, pela relevância e importância do trabalho sério que é desenvolvido na condução dos atos administrativos.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2218/mocao_057-22_gilson_prefeito_empreendedor_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2218/mocao_057-22_gilson_prefeito_empreendedor_-_due.pdf</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Gilson Dantas de Oliveira, em decorrência do recebimento do Prêmio de Prefeito Empreendedor 2022.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2219/mocao_058-2022_francisco_antonio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2219/mocao_058-2022_francisco_antonio.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor FRANCISCO ANTÔNIO DANTAS, ocorrido no dia 10 de Junho de 2022.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2220/mocao_059-2022_joao_amadeu.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2220/mocao_059-2022_joao_amadeu.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO AMADEU DANTAS, ocorrido no dia 12 de Junho de 2022.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2221/mocao_060-2022_antonides_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2221/mocao_060-2022_antonides_dantas.pdf</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor ANTONIDES DANTAS, ocorrido no dia 13 de Junho de 2022.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2251/mocao_061-22_-_joao_vitor_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2251/mocao_061-22_-_joao_vitor_-_barbara.pdf</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao jovem Carnaubense e Gastrólogo João Vitor Dantas pelo Título de melhor Cake Design do Rio Grande do Norte pelo festival Enchefs RN.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2258/mocao_062-22_quadrilha_francisca_neusa_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2258/mocao_062-22_quadrilha_francisca_neusa_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Municipal Francisca Neusa Dantas, em homenagem aos festejos juninos do município de Carnaúba dos Dantas R/N.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_063-22_quadrilha_conego_ambrosio_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_063-22_quadrilha_conego_ambrosio_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Municipal Cônego Ambrósio Silva, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Instituto Municipal João Cândido Filho, em homenagem aos festejos juninos do município de Carnaúba dos Dantas /RN.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_065-22_quadrilha_joao_henrique_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_065-22_quadrilha_joao_henrique_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Estadual João Henrique, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_066-22_quadrilha_clivia_marinho__-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_066-22_quadrilha_clivia_marinho__-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Municipal Clívia Marinho Lopes, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_067-22_quadrilha_francisco_macedo_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_067-22_quadrilha_francisco_macedo_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Municipal Francisco Macêdo Dantas, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_068-22_quadrilha_centro_educacional_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_068-22_quadrilha_centro_educacional_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Centro Educacional Marlon Vitor de Medeiros Neto, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_069-22_marcos_vinicios.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_069-22_marcos_vinicios.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Excelentíssimo Senhor MARCOS VINÍCIOS DANTAS DA SILVA, em reconhecimento aos relevantes serviços prestados como assessor jurídico na Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2266/mocao_070-2022_zeca_maroca.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2266/mocao_070-2022_zeca_maroca.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ CELESTINO DE MEDEIROS, mais conhecido por ZECA MAROCA, ocorrido no dia 27 de Junho de 2022.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_071-22_quadrilha_iec_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_071-22_quadrilha_iec_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Instituto Educacional Carnaubense, em homenagem aos festejos juninos do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_072-2022_nelma_de_neve.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_072-2022_nelma_de_neve.docx</t>
   </si>
   <si>
     <t>Manifesta votos de pesar.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_073-2022_bibi_coveiro.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_073-2022_bibi_coveiro.doc</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_074-2022_miliquito.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_074-2022_miliquito.doc</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_075-2022_bento_moela.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_075-2022_bento_moela.doc</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_076-2022_joarez_dantas.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_076-2022_joarez_dantas.doc</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_077-2022_maria_das_gracas.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_077-2022_maria_das_gracas.docx</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_078-2022_josefa_enedina.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_078-2022_josefa_enedina.docx</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_079-2022_adonias.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_079-2022_adonias.doc</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_080-22_7o_ecopedal_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_080-22_7o_ecopedal_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Ilmª Srª. Maria das Vitórias e ao Ilmº Sr. João Marcos Dantas – Proprietário do Ponto das Bicicletas e Promotores do tradicional EcoPedal Carnaúba, e a toda equipe que esteve colaborando para o sucesso do 7º EcoPedal Carnaúba.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2294/mocao_081-22_marcosuel_-_evangelista.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2294/mocao_081-22_marcosuel_-_evangelista.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Marcosuel Teixeira da Silva, pelo desempenho e dedicação que exerce na sua função como Vigia e auxiliando como  técnico em enfermagem no hospital maternidade Estelita dos Santos Dantas.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2295/mocao_082-22_quadrilha_cras_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2295/mocao_082-22_quadrilha_cras_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao CRAS (Centro de Referência de Assistência Social), em homenagem aos festejos juninos do município de Carnaúba dos Dantas R/N</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_083-22_edileide_medeiros_-_fofa_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_083-22_edileide_medeiros_-_fofa_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Ilmª Srª. Edileide Medeiros – Técnica de Enfermagem e Cuidadora de Idosos pelos relevantes serviços prestados à Casa de Amparo e Proteção ao Idoso José Bernardo Marimba.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_084-2022_jose_alvaro.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_084-2022_jose_alvaro.doc</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Senhor JOSÉ ÁLVARO DANTAS, mas conhecido por DEDÉ DE CHICO HENRIQUE, ocorrido no dia 23 de Agosto de 2022.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_085-2022_maria_odete.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_085-2022_maria_odete.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA ODETE DANTAS, ocorrido no dia 26 de Agosto de 2022.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2355/mocao_086-2022_alberto_carlos.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2355/mocao_086-2022_alberto_carlos.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor ALBERTO CARLOS DANTAS, ocorrido no dia 30 de Agosto de 2022.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2356/mocao_087-2022_emiliano_augostino.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2356/mocao_087-2022_emiliano_augostino.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor EMILIANO AUGOSTINO DANTAS, mas conhecido por DANTAS, ocorrido no dia 01 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2357/mocao_088-2022_idesuite.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2357/mocao_088-2022_idesuite.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora IDESUITE ELITA DANTAS, mas conhecida por BIO, ocorrido no dia 01 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2358/mocao_089-22_maria_arlinda_.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2358/mocao_089-22_maria_arlinda_.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Jovem MARIA ARLINDA LOPES TRINDADE, ocorrido no dia 01 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2393/mocao_090-2022_ma_das_neves.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2393/mocao_090-2022_ma_das_neves.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA DAS NEVES DANTAS, ocorrido no dia 03 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2394/mocao_091-2022_regina_dantas.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2394/mocao_091-2022_regina_dantas.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora REGINA DANTAS, ocorrido no dia 05 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_092-2022_rita_de_manoel_camilo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_092-2022_rita_de_manoel_camilo.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora RITA ALVES PEREIRA LUCAS, ocorrido no dia 12 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_093-2022_izaulina.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_093-2022_izaulina.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora IZAULINA SOARES DOS SANTOS, ocorrido no dia 13 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2397/mocao_094-2022_joao_gabriel.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2397/mocao_094-2022_joao_gabriel.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO GABRIEL SOBRINHO, mas conhecido por DOCA, ocorrido no dia 13 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2398/mocao_095-2022_vicente_batista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2398/mocao_095-2022_vicente_batista.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor VICENTE BATISA DANTAS, ocorrido no dia 17 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2399/mocao_096-22_joao_marcos_-_clesio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2399/mocao_096-22_joao_marcos_-_clesio.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Jovem João Marcos Oliveira Dantas, por representar nosso município e a Escola Instituto Municipal João Cândido Filho, conquistando medalhas de bronze e prata nas olimpíadas de matemática.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2407/mocao_097-22_rafae_felix_-_marcelo.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2407/mocao_097-22_rafae_felix_-_marcelo.doc</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Jovem RAFAEL FELIX DANTAS DO NASCIMENTO, pela aprovação no curso de medicina.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_098-22_sorriso_.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_098-22_sorriso_.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JANILSON DOS SANTOS MEDEIROS, mais conhecido por SORRISO, ocorrido no dia 29 de Setembro de 2022.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_099-2022_joaozinho_de_moela.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_099-2022_joaozinho_de_moela.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO LEÔNCIO DA SILVA, mais conhecido por JOÃOZINHO DE MOELA,  ocorrido no dia 08 de Outubro de 2022.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2436/mocao_100-2022_biluca.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2436/mocao_100-2022_biluca.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar em virtude do falecimento da Senhora MARIA JOSÉ DANTAS, mas conhecida por BILUCA, ocorrido no dia 18 de Outubro de 2022</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2437/mocao_101-22_festa_social_de_outubro___-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2437/mocao_101-22_festa_social_de_outubro___-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Ilmº Senhor Diego Paulo de Medeiros Soares - Secretário de Obras, Exmº Senhor Gilson Dantas de Oliveira - Prefeito Municipal, Ilmº Senhor Kleyton Medeiros Dantas - Secretário de Turismo, Ilmº Senhor  Marfran de Medeiros Santos - Secretário de Cultura e a Ilmª Senhora Monaylla Fádylla da silva Araújo Dantas Secretária de Saúde, pela realização Sócio-cultural da brilhante festa realizada no mês de outubro.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2438/mocao_102-22_ayrton_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2438/mocao_102-22_ayrton_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Clube de Regatas do Flamengo e ao jovem atleta rubro-negro e filho de Carnaúba dos Dantas, o Sr. Ayrton Lucas Dantas de Medeiros, pelas conquistas dos Títulos: Campeão da Copa do Brasil e Campeão da Copa Libertadores da América.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2447/mocao_103-2022_pintinha.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2447/mocao_103-2022_pintinha.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor EMANUEL MEDEIROS DANTAS FILHO, mais conhecido por PINTINHA, ocorrido no dia 07 de Novembro de 2022.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_104-22_acao_social_casa_do_idoso___-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_104-22_acao_social_casa_do_idoso___-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Grupo de Amigos da Ação Social da Cidade de Santana do Seridó, pela brilhante ação social realizada na Casa de Amparo ao Idoso “José Bernardo Marimba” em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_105-2022_manoel_miguel.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_105-2022_manoel_miguel.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MANOEL MIGUEL DOS SANTOS, mais conhecido por MANOEL PRETO, ocorrido no dia 01 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2502/mocao_106-2022_severino_zacarias.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2502/mocao_106-2022_severino_zacarias.doc</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor SEVERINO ZACARIAS DOS SANTOS, mais conhecido por SIVAL DOS GARROTES, ocorrido no dia 01 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões Permanentes</t>
   </si>
   <si>
     <t>CJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/parecer_001_proj_05_-_perimetro_urbano_carnauba_dos_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/parecer_001_proj_05_-_perimetro_urbano_carnauba_dos_dantas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 05/2022, de autoria do Poder Executivo Municipal que “Dispõe sobre o perímetro urbano do município de Carnaúba dos Dantas/RN e dá outras providências”.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/parecer_002_proj_06_-_dezembro_vermelho_-_2022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/parecer_002_proj_06_-_dezembro_vermelho_-_2022.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 06/2022, de autoria dos Edis Marcelo de Medeiros Dantas e Thabatta Pimenta de Medeiros Silva que “Institui no calendário oficial do município de Carnaúba dos Dantas/RN o mês “Dezembro Vermelho””.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/parecer_003_proj_08_-_piso_do_magisterio_municipal.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/parecer_003_proj_08_-_piso_do_magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 08/2022, de autoria do Poder Executivo Municipal que “Estabelece o piso salarial mínimo dos profissionais do magistério da rede pública municipal de Carnaúba dos Dantas/RN e dá outras providências”.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/parecer_004_-_projeto_009_-_regulamentacao_do_mei_-_me_-_epp_-_agricultores_familiar.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/parecer_004_-_projeto_009_-_regulamentacao_do_mei_-_me_-_epp_-_agricultores_familiar.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 09/2022, de autoria do Poder Executivo Municipal que “Dispõe sobre o tratamento diferenciado, simplificado e favorecido dispensado às Microempresas e Empresas de Pequeno Porte – EPP, aos Microempreendedores Individuais – MEI, aos produtores rurais, agricultores familiares , pelo município de Carnaúba dos Dantas/RN, revoga a Lei nº 646/2009, e altera a Lei nº 684-A/2010 e dá outras providências”</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/parecer_005_-_projeto_010_-_janeiro_branco.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/parecer_005_-_projeto_010_-_janeiro_branco.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 010/2022, de autoria da Edil Bárbara de Medeiros Dantas que “Institui no calendário oficial do município de Carnaúba dos Dantas/RN o mês da conscientização à Saúde Mental – Janeiro Branco, e dá outras providências”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2057/parecer_006_-_proj_11_-_dia_de_tonheca_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2057/parecer_006_-_proj_11_-_dia_de_tonheca_dantas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 011/2022, de autoria do Edil Clesio Nelson Dantas que “Estabelece no calendário oficial de eventos do município de Carnaúba dos Dantas/RN, o dia do maestro Tonheca Dantas, a ser comemorado no dia 13 de junho e dá outras providências”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2058/parecer_007_-_proj_12_dia_felinto_lucio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2058/parecer_007_-_proj_12_dia_felinto_lucio.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 011/2022, de autoria do Edil Clesio Nelson Dantas que “Estabelece no calendário oficial de eventos do município de Carnaúba dos Dantas/RN, o dia do maestro Felinto Lúcio, a ser comemorado no dia 23 de março e dá outras providências”.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2059/parecer_008_-_proj_7_-_parecer_-_alunos_travestis_e_transexuais_-_proj_thabata_pimenta_-_atualizado.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2059/parecer_008_-_proj_7_-_parecer_-_alunos_travestis_e_transexuais_-_proj_thabata_pimenta_-_atualizado.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 007/2022, de autoria da Edil Thabata Pimenta de Medeiros Silva que “Dispõe sobre o direito ao uso do nome social por alunos e alunas Travestis e Transexuais nas escolas municipais, e dá outras providências”.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/parecer_009_-_projeto_014_e_015_-_denom_ruas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/parecer_009_-_projeto_014_e_015_-_denom_ruas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 014 E 015/2022, de autoria do legislativo que “Dispõe sobre denominação de logradouro de Rua ANTONIO RODRIGUES DE CARVALHO FILHO E Rua JOSÉ MEDEIROS, e dá outras providências.” A proposta em questão esteve em pauta nos dias correspondentes nas Sessões Ordinárias anteriores, do primeiro período no qual não recebeu emendas ou substitutivos.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_010-_titulo_eliabe_marques.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_010-_titulo_eliabe_marques.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 001/2022, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor ELIABE MARQUES DA SILVA e dá outras providências.”</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_11_-_projeto_thabata_-_atendimento_preferencial.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_11_-_projeto_thabata_-_atendimento_preferencial.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 017/2022, de autoria da _x000D_
 Vereadora Thabatta Pimenta de Medeiros Silva que “Estabelece atendimento preferencial _x000D_
 às pessoas que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2149/parecer_12_-_projeto_marli_-_dia_do_esportista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2149/parecer_12_-_projeto_marli_-_dia_do_esportista.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 018/2022, de autoria da _x000D_
 Vereadora Marli de Medeiros Dantas que “Dispõe sobre a instituição do dia municipal do _x000D_
 esportista do município de Carnaúba dos Dantas/RN, e dá outras providências”</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_13_-_projeto_de_marli_-_dia_do_idoso.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_13_-_projeto_de_marli_-_dia_do_idoso.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 019/2022, de autoria da _x000D_
 Vereadora Marli de Medeiros Dantas que “Dispõe sobre a instituição do dia municipal do _x000D_
 idoso do município de Carnaúba dos Dantas/RN, e dá outras providências”</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2151/parecer_014_-_projetos_020_e_021_-_denom_ruas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2151/parecer_014_-_projetos_020_e_021_-_denom_ruas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 020 E 021/2022, de _x000D_
 autoria do legislativo que “Dispõe sobre denominação de logradouro de Rua RAIMUNDO _x000D_
 HIPÓLITO DANTAS E Rua JOSÉ DO CARMO DANTAS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_015_-_projetos_024_-_denom_ruas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_015_-_projetos_024_-_denom_ruas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 024/2022, de autoria do legislativo que “Dispõe sobre denominação de logradouro de Rua FRACISCO ADELINO DANTAS – CHICO BARULHÃO, e dá outras providências</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_16_-_dia_do_enfermeiro_e_enfermagem_1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_16_-_dia_do_enfermeiro_e_enfermagem_1.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 028/2022, de autoria do Vereador Marcelo de Medeiros Dantas que “Dispõe sobre a instituição do dia municipal da enfermagem e do enfermeiro do município de Carnaúba dos Dantas/RN,</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2227/parecer_17_-_fev_roxo_e_laranja.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2227/parecer_17_-_fev_roxo_e_laranja.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 027/2022, de autoria do Vereador Marcelo de Medeiros Dantas que “Institui no calendário oficial do município a campanha “fevereiro roxo e laranja”, dedicado as ações de prevenção ao lúpus, Alzheimer, fibromialgia e leucemia, no município de Carnaúba dos Dantas/RN, e dá outras providências”.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>FO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2228/parecer_018_-_projetos_026_-_denom_rua_regina.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2228/parecer_018_-_projetos_026_-_denom_rua_regina.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 026/2022, de autoria do legislativo que “Dispõe sobre denominação de logradouro de Rua REGINA SILVA DOS SANTOS, e dá outras providências.”</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2230/parecer_020_-__juridico_-_ldo_2022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2230/parecer_020_-__juridico_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO, de autoria do Poder Executivo Municipal que “Dispõe sobre a Lei de Diretrizes Orçamentárias para elaboração do orçamento geral do município de Carnaúba dos Dantas, para exercício de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_-_criacao_do_fundo_da_cultura.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_-_criacao_do_fundo_da_cultura.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 035/2022, de autoria do Poder Executivo Municipal que “Dispõe sobre a criação do Fundo Municipal de Cultura do Município de Carnaúba dos Dantas/RN, e dá outras providências”. A proposta em questão esteve em pauta nos dias correspondentes a Sessão Ordinária, do primeiro período no qual não recebeu emenda ou substitutivo.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_-_dia_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_-_dia_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 036/2022, de autoria do Vereador Marcelo de Medeiros Dantas que “Institui no calendário oficial do município o dia 05 de junho como o Dia Municipal do Meio Ambiente, e dá outras providências”. A proposta em questão esteve em pauta nos dias correspondentes a Sessão Ordinária, do primeiro período no qual não recebeu emenda ou substitutivo.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2269/parecer_023_-_projeto_037_-_piso_salarial_agentes_de_saude_e_endemias.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2269/parecer_023_-_projeto_037_-_piso_salarial_agentes_de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 37/2022, de autoria do Poder Executivo Municipal que “Dispõe sobre o Piso Salarial dos Agentes Comunitários de Saúde - ASC e Agentes de Combate às Endemias - ACE, e dá outras providências”.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_024_-_projeto_038_-_abertura_de_credito_ao_orcamento.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_024_-_projeto_038_-_abertura_de_credito_ao_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 038/2022, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2318/parecer_025_-_projeto_039_-_evento_camara_cultura.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2318/parecer_025_-_projeto_039_-_evento_camara_cultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 039/2022</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2319/parecer_26-_projeto_de_lei_040__marli_-_dia_da_familia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2319/parecer_26-_projeto_de_lei_040__marli_-_dia_da_familia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 040</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2320/parecer_027_-_projeto_041_-_nomeacao_de_lei_de_incentivo_a_cultura_-_mestre_franca.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2320/parecer_027_-_projeto_041_-_nomeacao_de_lei_de_incentivo_a_cultura_-_mestre_franca.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 041</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_028_-_projetos_042_e_043_-_denom_ruas.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_028_-_projetos_042_e_043_-_denom_ruas.docx</t>
   </si>
   <si>
     <t>Projetos de Lei 042 e 043</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_029_-_projeto_044_-_denom_subi_monte.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_029_-_projeto_044_-_denom_subi_monte.docx</t>
   </si>
   <si>
     <t>Projeto de Lei 044</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_030_-_projeto_de_lei_046_comenda_gilson_da_uvb_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_030_-_projeto_de_lei_046_comenda_gilson_da_uvb_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 046/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas ao Senhor GILSON CONZATTI, e dá outras providências</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_031_-_projeto_de_lei_047_comenda_francisco_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_031_-_projeto_de_lei_047_comenda_francisco_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 047/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas ao Senhor FRANCISCO JOSÉ DANTAS, e dá outras providências”</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_032_-_projeto_de_lei_047_comenda_iracema_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_032_-_projeto_de_lei_047_comenda_iracema_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 048/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas a Senhora IRACEMA CARVALHO DANTAS, e dá outras providências”.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2327/parecer_033_-_projeto_de_lei_047_comenda_regina_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2327/parecer_033_-_projeto_de_lei_047_comenda_regina_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 049/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas a Senhora REGINA ELEONORA DANTAS, e dá outras providências</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2328/parecer_034_-_projeto_de_lei_047_comenda_erineide_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2328/parecer_034_-_projeto_de_lei_047_comenda_erineide_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 051/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas a Senhora ERINEIDE FERNANDES SÁ, e dá outras providências”</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2329/parecer_035-_titulo_katiane_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2329/parecer_035-_titulo_katiane_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 003/2022, de autoria do legislativo que “Concede Título de Cidadã Carnaubense a Senhora KATIANE GELLY DANTAS ASSIS DE SOUZA e dá outras providências.”</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2330/parecer_036-_titulo_leo_cct__-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2330/parecer_036-_titulo_leo_cct__-marli.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 004/2022, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor LEONARDO TOSCANO LINS DE MENEZES e dá outras providências.”</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2331/parecer_37_-_projeto_de_marcelo_-_dia_do_combate_a_violencia_contra_a_pessoa_idosa.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2331/parecer_37_-_projeto_de_marcelo_-_dia_do_combate_a_violencia_contra_a_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 045/2022, de autoria do Vereador Marcelo De Medeiros Dantas que “Institui no calendário oficial do município o dia 15 de Junho como o Dia Municipal de Conscientização da Violência contra a Pessoa Idosa e dá outras providências”.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2332/parecer_38_-_projeto_de_marcelo_-_dia_do_agricultor.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2332/parecer_38_-_projeto_de_marcelo_-_dia_do_agricultor.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 050/2022, de autoria do Vereador Marcelo De Medeiros Dantas que “Institui no calendário oficial do município o dia 28 de Julho como o Dia Municipal do Agricultor e dá outras providências”.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2363/parecer_039_-_projeto_052_-_abertura_de_credito_ao_orcamento.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2363/parecer_039_-_projeto_052_-_abertura_de_credito_ao_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 052/2022, de _x000D_
 autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito _x000D_
 especial a Lei 1.134/2021, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2022,</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2364/parecer_040_-_projeto_53_-_executivo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2364/parecer_040_-_projeto_53_-_executivo.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 053/2021, de autoria do _x000D_
 Executivo que “Altera a Lei 656/2009 e autoriza o Executivo Municipal a regulamentar os _x000D_
 critérios técnicos para provimento de cargos ou funções de Diretor e Vice-diretor escolar, _x000D_
 conforme orienta a Lei Complementar Federal nº 14.113 de 25 de dezembro de 2020, _x000D_
 especificamente o art.14, §1º, inciso I, e dá outras providências.”</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2400/parecer_041_-_projeto_de_lei_054_055_e_056_comenda_gilva_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2400/parecer_041_-_projeto_de_lei_054_055_e_056_comenda_gilva_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 054, 055 E 056/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas aos Senhores MANOEL GABRIEL DA SILVA, JOÃO ISRAEL DOS SANTOS E JOSEFA LAUDECI DE ARAÚJO SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2401/parecer_042-_titulos__-_edis.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2401/parecer_042-_titulos__-_edis.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE DECRETO LEGISLATIVO DO Nº 005 AO 023/2022, de autoria do legislativo que “Concede Títulos de Cidadãos Carnaubenses aos Senhores EDIVAN DE OLIVEIRA SILVA, GUILHERME DE MELO MEDEIROS QUEIROZ, CAMILA THAISA SOUZA CARNEIRO, MARIA REJANE DE MEDEIROS, ALCIENE ARAÚJO DA CRUZ, JOSÉ RIBEIRO DA FRANÇA, GILLYARD DA SILVA SANTOS, ERIVALDO OLÍMPIO DO NASCIMENTO, JOAQUIM XAVIER DE SOUZA, LUCIVALDO NUNES, HUGO ISNEY MACEDO DANTAS, ARIELLE  DANTAS DE OLIVEIRA,  SANDRA CUNHA DE AZEVEDO, MARIA DO SOCORRO NASCIMENTO CAVALCANTE,  FABRÍCIA SOUSA FERNANDES, JOSÉ BONIFÁCIO DANTAS DE MEDEIROS, RODRIGO TOMÁZ FREIRE, KALINA LIGIA BEZERRA DE ARAÚJO, EMILLI RAKELINE LIMA NÓBREGA e dá outras providências.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2464/parecer_043_-_projetos_065_e_066_-_denom_ruas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2464/parecer_043_-_projetos_065_e_066_-_denom_ruas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 065 E 066/2022, de autoria do legislativo que “Dispõe sobre denominação de logradouro de TRAVESSA JOANA AZEVEDO DANTAS DA CUNHA E RUA ALCENDINO GABRIEL DA SILVA, e dá outras providências.” A proposta em questão esteve em pauta nos dias correspondentes nas Sessões Ordinárias anteriores, do segundo período no qual não recebeu emendas ou substitutivos.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2465/parecer_44_-_projeto_de_marcelo_-_dia_do_caminhoneiro.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2465/parecer_44_-_projeto_de_marcelo_-_dia_do_caminhoneiro.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 059/2022, de autoria do Vereador Marcelo De Medeiros Dantas que “Institui no calendário oficial do município o dia 16 de Setembro como o Dia Municipal do Caminhoneiro e dá outras providências”.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2466/parecer_45_-_projeto_de_marcelo_-_dia_do_professor.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2466/parecer_45_-_projeto_de_marcelo_-_dia_do_professor.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 062/2022, de autoria do Vereador Marcelo De Medeiros Dantas que “Institui no calendário oficial do município o dia 15 de Outubro como o Dia Municipal do Professor e dá outras providências”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2467/parecer_46_-_projeto_de_marli_-_dia_do_empreendedorismo_feminino.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2467/parecer_46_-_projeto_de_marli_-_dia_do_empreendedorismo_feminino.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 064/2022, de autoria do Vereador Marli de Medeiros Dantas que “Institui no calendário oficial do município o dia 19 de Novembro como o Dia Municipal do Empreendedorismo feminino e dá outras providências”.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2468/parecer_047_-_projeto_resolucao_001_-_atualizacao_salarios.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2468/parecer_047_-_projeto_resolucao_001_-_atualizacao_salarios.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 001/2022, de autoria da Mesa Diretora da Câmara Legislativa que “Dispõe sobre a atualização monetária e recomposição das perdas inflacionárias dos salários dos servidores do Poder Legislativo Municipal de Carnaúba dos Dantas/RN, e dá outras providências”.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_048_-_projeto_de_lei_comendas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_048_-_projeto_de_lei_comendas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 067, 068, 069, 070, 075, 076, 077, 078 E 080/2022, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas AO INSTITUTO MUNICIPAL JOÃO CÂNDIDO FILHO, A ASSOCIAÇÃO ESCOLINHA DE FUTEBOL AYRTON LUCAS, AOS SENHORES MARCOS ANTÔNIO DANTAS, JOSÉ RONALDO DANTAS, MARCUS VINÍCIUS DANTAS DA SILVA, RÚBIA RAQUEL DANTAS ROQUE, A ESCOLINHA DE FUTEBOL FORÇA JOVEM DO SENHOR JOÃO PAULO DANTAS, DAMIÃO CARLOS DANTAS e JOÃO BATISTA DA SILVA e dá outras providências”</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_049_-_loa_-_2023.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_049_-_loa_-_2023.docx</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA/2023, de autoria do Poder Executivo Municipal que “estima a RECEITA e fixa a DESPESA do Município de Carnaúba dos Dantas/RN, para o exercício financeiro do ano de 2023.”</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2509/parecer_50_-_projeto_de_jose_evangelista_-_semana_do_evangelico.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2509/parecer_50_-_projeto_de_jose_evangelista_-_semana_do_evangelico.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 071/2022, de autoria do_x000D_
 Vereador José Evangelista de Arruda Dantas que “Institui no calendário oficial do _x000D_
 município a semana do evangélico dos dias 26 a 31 de Outubro e dá outras providências”.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2510/parecer_51_-_projeto_de_barbara_-_outubro_rosa.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2510/parecer_51_-_projeto_de_barbara_-_outubro_rosa.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 072/2022, de autoria da_x000D_
 Vereadora Bárbara de Medeiros Dantas que “Institui as campanhas “Outubro Rosa” _x000D_
 dedicada a ações de prevenção ao câncer de mama e “Novembro Azul” dedicada as _x000D_
 ações de prevenção ao câncer de próstata e da promoção da saúde do homem, no _x000D_
 âmbito do município de Carnaúba dos Dantas/RN e dá outras providências”</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2511/parecer_0052_-_projeto_74_-_programa_de_assistencia_psicologica.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2511/parecer_0052_-_projeto_74_-_programa_de_assistencia_psicologica.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 074/2022, de autoria da _x000D_
 Vereadora Thabatta Pimenta de Medeiros Silva que “Cria o Programa de atendimento _x000D_
 psicológico ao responsável, atendente pessoal e familiar de pessoa com Deficiência no _x000D_
 Município de Carnaúba dos Dantas/RN e dá outras providências”.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2512/parecer_053_-_projeto_079_-_programa_camara_mirim.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2512/parecer_053_-_projeto_079_-_programa_camara_mirim.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 079/2022, de autoria da _x000D_
 Vereadora Marli de Medeiros Dantas que “Cria o Programa Câmara Mirim no município de _x000D_
 Carnaúba dos Dantas/RN, e dá outras providências”</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_054_-_projeto_81_-_executivo_-_plano_de_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_054_-_projeto_81_-_executivo_-_plano_de_cargos.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 081/2022, de autoria do _x000D_
 Executivo que “Revoga a lei 429/2001, e todas as leis dela derivadas, instituindo novo _x000D_
 plano de salários, carreira, cargos, quadro de pessoal, evolução e progressão funcional _x000D_
 dos servidores públicos do município de Carnaúba dos Dantas/RN e dá outras _x000D_
 providências”</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2514/parecer_055_-_projeto_082_-_nomeia_biblioteca.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2514/parecer_055_-_projeto_082_-_nomeia_biblioteca.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 082/2022, de autoria da _x000D_
 Vereadora Marli de Medeiros Dantas que “denomina de biblioteca sesitec Ruth Dantas _x000D_
 das Chagas e dá outras providências”.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_056_-_projeto_083_-denominacao_de_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_056_-_projeto_083_-denominacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 083/2022, de autoria da _x000D_
 Mesa Diretora que “Atribui classificação de cargo no quadro da Câmara Municipal de _x000D_
 Carnaúba dos Dantas/RN, em observância a LC 039/2017, para cargos comissionados e _x000D_
 dá outras providências”</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_057_-_projeto_resolucao_002_-_camara_intinerante.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_057_-_projeto_resolucao_002_-_camara_intinerante.pdf</t>
   </si>
   <si>
     <t>ésio Nelson Dantas, José de Azevedo Dantas, José Evangelista de_x000D_
 Arruda Dantas E Marli de Medeiros Dantas, que “institui o programa câmara itinerante de _x000D_
 Carnaúba dos Dantas/RN, visando o atendimento e a integração dos munícipes junto às _x000D_
 ações do legislativo municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2477/resol_n_001-2022_subs_funcion_camara_public.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2477/resol_n_001-2022_subs_funcion_camara_public.pdf</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2517/resol_n_002-2022_camara_itinerante.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2517/resol_n_002-2022_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2128/decreto_legislativo_001.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2128/decreto_legislativo_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 ELIABE MARQUES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2245/decreto_legislativo_002.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2245/decreto_legislativo_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 MISSILENE SONAYA BEZERRA DA SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2410/decreto_legislativo_003.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2410/decreto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA KATIANE_x000D_
 GELLY DANTAS ASSIS DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2411/decreto_legislativo_004.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2411/decreto_legislativo_004.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 LEONARDO TOSCANO LINS DE MENEZES, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2412/decreto_legislativo_005.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2412/decreto_legislativo_005.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR EDIVAN_x000D_
 DE OLIVEIRA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2413/decreto_legislativo_006.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2413/decreto_legislativo_006.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 GUILHERME DE MELO MEDEIROS QUEIROZ, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2414/decreto_legislativo_007.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2414/decreto_legislativo_007.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA CAMILA_x000D_
 THAISA SOUZA CARNEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2415/decreto_legislativo_008.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2415/decreto_legislativo_008.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA_x000D_
 REJANE DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2416/decreto_legislativo_009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2416/decreto_legislativo_009.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ALCIENE_x000D_
 ARAÚJO DA CRUZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2417/decreto_legislativo_010.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2417/decreto_legislativo_010.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSÉ_x000D_
 RIBEIRO DA FRANÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2418/decreto_legislativo_011.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2418/decreto_legislativo_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 GILLYARD DA SILVA SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2419/decreto_legislativo_012.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2419/decreto_legislativo_012.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 ERIVALDO OLÍMPIO DO NASCIMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2420/decreto_legislativo_013.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2420/decreto_legislativo_013.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOAQUIM_x000D_
 XAVIER DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2421/decreto_legislativo_014.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2421/decreto_legislativo_014.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 LUCIVALDO NUNES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2422/decreto_legislativo_015.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2422/decreto_legislativo_015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR HUGO_x000D_
 ISNEY MACEDO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2423/decreto_legislativo_016.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2423/decreto_legislativo_016.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ARIELLE_x000D_
  DANTAS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2424/decreto_legislativo_017.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2424/decreto_legislativo_017.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA SANDRA_x000D_
 CUNHA DE AZEVEDO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA DO_x000D_
 SOCORRO NASCIMENTO CAVALCANTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2426/decreto_legislativo_019.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2426/decreto_legislativo_019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 FABRÍCIA SOUSA FERNANDES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2427/decreto_legislativo_020.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2427/decreto_legislativo_020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSÉ_x000D_
 BONIFÁCIO DANTAS DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2428/decreto_legislativo_021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2428/decreto_legislativo_021.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 RODRIGO TOMÁZ FREIRE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2429/decreto_legislativo_022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2429/decreto_legislativo_022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA KALINA_x000D_
 LIGIA BEZERRA DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2430/decreto_legislativo_023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2430/decreto_legislativo_023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA EMILLI_x000D_
 RAKELINE LIMA NÓBREGA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Contas Anuais</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2225/arquivos_juntados_-_2022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2225/arquivos_juntados_-_2022.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS REFERENTES AO EXERCÍCIO DE 2021 – DE AUTORIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2011/001_nomeac_julio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2011/001_nomeac_julio.pdf</t>
   </si>
   <si>
     <t>Nomear o Servidor JÚLIO CESAR DANTAS DOS SANTOS,_x000D_
 para exercer o cargo em comissão de ASSESSOR DE_x000D_
 COMUNICAÇAO da Câmara Municipal de Carnaúba dos Dantas,_x000D_
 símbolo CC-3, nos termos da LEI COMPLEMENTAR Nº 39, DE 29_x000D_
 DE DEZEMBRO DE 2017</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2012/portaria_002.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2012/portaria_002.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora MAYARA JESSICA DANTAS, para_x000D_
 exercer o cargo em comissão de ASSESSOR LEGISLATIVO da_x000D_
 Câmara Municipal de Carnaúba dos Dantas, símbolo CC-3, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2013/portaria_003.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2013/portaria_003.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2014/portaria_004.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2014/portaria_004.pdf</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2015/portaria_005.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2015/portaria_005.pdf</t>
   </si>
   <si>
     <t>Concede diária a Servidora da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2016/portaria_006.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2016/portaria_006.pdf</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2017/portaria_007.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2017/portaria_007.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2018/portaria_008.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2018/portaria_008.pdf</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2019/portaria_009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2019/portaria_009.pdf</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2020/portaria_010.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2020/portaria_010.pdf</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2021/portaria_011.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2021/portaria_011.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2022/portaria_012.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2022/portaria_012.pdf</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2023/portaria_013.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2023/portaria_013.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadora da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2096/portaria_014.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2096/portaria_014.pdf</t>
   </si>
   <si>
     <t>Concede diária a Servidora da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2097/portaria_015.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2097/portaria_015.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2098/portaria_016.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2098/portaria_016.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2099/portaria_017.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2099/portaria_017.pdf</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2100/portaria_018.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2100/portaria_018.pdf</t>
   </si>
   <si>
     <t>Exonerar a Senhorita JANIARYA LOURENA DE AZEVEDO_x000D_
 DANTAS, do cargo de DIRETORA da estrutura organizacional da_x000D_
 escola do legislativo</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2101/portaria_019.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2101/portaria_019.pdf</t>
   </si>
   <si>
     <t>Nomear a servidora RÊNIA DA COSTA DANTAS, para o_x000D_
 cargo de DIRETORA da estrutura organizacional da escola do_x000D_
 legislativo.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2126/diario_oficial_-_edicao_no_1383_-_portaria_no_020_2022_em_03_de_janeiro_de_2022_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2126/diario_oficial_-_edicao_no_1383_-_portaria_no_020_2022_em_03_de_janeiro_de_2022_.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a Comissão Permanente de Licitação da Câmara Municipal de Carnaúba dos Dantas/RN para o exercício de 2022, composta dos seguintes servidores:</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2127/diario_oficial_-_edicao_no_1383_-_portaria_no_021_2022_em_18_de_abril_de_2022_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2127/diario_oficial_-_edicao_no_1383_-_portaria_no_021_2022_em_18_de_abril_de_2022_.pdf</t>
   </si>
   <si>
     <t>DESIGNAR para atuar como PREGOEIRA em Licitações na Modalidade de Pregão no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN, a servidora: DANIELLE DELMIRA DANTAS DA COSTA.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2231/portaria_022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2231/portaria_022.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Presidente da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2232/portaria_023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2232/portaria_023.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadora da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2233/portaria_024.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2233/portaria_024.pdf</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2234/portaria_025.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2234/portaria_025.pdf</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2235/portaria_026.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2235/portaria_026.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2236/portaria_027.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2236/portaria_027.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2237/portaria_028.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2237/portaria_028.pdf</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2238/portaria_029.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2238/portaria_029.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2239/portaria_030.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2239/portaria_030.pdf</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2240/portaria_031.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2240/portaria_031.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2241/portaria_032.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2241/portaria_032.pdf</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2242/portaria_033.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2242/portaria_033.pdf</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2243/portaria_034.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2243/portaria_034.pdf</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2244/portaria_035.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2244/portaria_035.pdf</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2305/portaria_036.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2305/portaria_036.pdf</t>
   </si>
   <si>
     <t>Exonerar o Servidor MARCUS VINICIUS DANTAS DA_x000D_
 SILVA, OAB/RN nº 10637, do cargo em comissão de PROCURADOR_x000D_
 JURÍDICO da Câmara Municipal de Carnaúba dos Dantas, símbolo_x000D_
 CC-1, nos termos da LEI COMPLEMENTAR Nº 39, DE 29 DE_x000D_
 DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2306/portaria_037.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2306/portaria_037.pdf</t>
   </si>
   <si>
     <t>Nomear o Servidor JÚLIO CESAR DANTAS DOS SANTOS,_x000D_
 para exercer a função de FISCAL DE CONTRATO da Câmara_x000D_
 Municipal de Carnaúba dos Dantas, nos termos da LEI 8666/93,_x000D_
 ART.67</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2307/portaria_038.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2307/portaria_038.pdf</t>
   </si>
   <si>
     <t>Nomear o Servidor RUBENS DANTAS DE CARVALHO,_x000D_
 OAB/RN nº 18.362, para o cargo em comissão de PROCURADOR_x000D_
 JURÍDICO da Câmara Municipal de Carnaúba dos Dantas, símbolo_x000D_
 CC-1, nos termos da LEI COMPLEMENTAR Nº 39, DE 29 DE_x000D_
 DEZEMBRO DE 2017</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2308/portaria_039.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2308/portaria_039.pdf</t>
   </si>
   <si>
     <t>Conceder ao Presidente da Câmara Municipal, Vereador_x000D_
 José de Azevedo Dantas, 01 diária no valor total de R$ 300,00 para_x000D_
 custear despesas com alimentação e deslocamento, durante sua_x000D_
 permanência na cidade de_x000D_
 Natal-RN</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2309/portaria_040.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2309/portaria_040.pdf</t>
   </si>
   <si>
     <t>Conceder ao Presidente da Câmara Municipal, Vereador_x000D_
 José de Azevedo Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2340/portaria_041.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2340/portaria_041.pdf</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2341/portaria_042.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2341/portaria_042.pdf</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2342/portaria_043.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2342/portaria_043.pdf</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2343/portaria_044.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2343/portaria_044.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2431/portaria_045.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2431/portaria_045.pdf</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2432/portaria_046.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2432/portaria_046.pdf</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2433/portaria_047.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2433/portaria_047.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2434/portaria_048.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2434/portaria_048.pdf</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2518/portaria_049.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2518/portaria_049.pdf</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2519/portaria_050.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2519/portaria_050.pdf</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2520/portaria_051.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2520/portaria_051.pdf</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2521/portaria_052.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2521/portaria_052.pdf</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2522/portaria_053.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2522/portaria_053.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora AIRLEY SELEIDE DANTAS, do cargo_x000D_
 em comissão de DIRETORA GERAL ADMINISTRATIVA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2523/portaria_054.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2523/portaria_054.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora RÊNIA DA COSTA DANTAS, do cargo_x000D_
 em comissão de CHEFE GERAL DA TESOURARIA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2524/portaria_055.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2524/portaria_055.pdf</t>
   </si>
   <si>
     <t>Exonerar o Servidor JÚLIO CESAR DANTAS DOS SANTOS,_x000D_
 do cargo em comissão de ASSESSOR DE COMUNICAÇÃO da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2525/portaria_056.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2525/portaria_056.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora MARIA FRANCIMARA LOPES DE_x000D_
 MEDEIROS, do cargo em comissão de ASSESSORA_x000D_
 ADMINISTRATIVA da Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2526/portaria_057.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2526/portaria_057.pdf</t>
   </si>
   <si>
     <t>Exonerar o Servidor RUBENS DANTAS DE CARVALHO,_x000D_
 OAB/RN nº 18362, do cargo em comissão de PROCURADOR_x000D_
 JURÍDICO da Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2527/portaria_058.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2527/portaria_058.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora FRANCEILMA LIMA DE AZEVEDO, do_x000D_
 cargo em comissão de CONTROLADORA INTERNA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2528/portaria_059.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2528/portaria_059.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora DANIELLE DELMIRA DANTAS DA_x000D_
 COSTA, do cargo em comissão de CHEFE DE GABINETE da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2529/portaria_060.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2529/portaria_060.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora MAYARA JÉSSICA DANTAS, do cargo_x000D_
 em comissão de ASSESSORA LEGISLATIVA da Câmara Municipal_x000D_
 de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2539/portaria_061.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2539/portaria_061.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da equipe de transição da Câmara_x000D_
 Municipal de Carnaúba dos Dantas/RN e da outras providencias</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2102/ata_da_1a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2102/ata_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.228ª (dois milésimos, ducentésima vigésima oitava) Sessão Ordinária da Câmara_x000D_
 2 Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 1ª (primeira) Sessão_x000D_
 3 Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),_x000D_
 4 realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio_x000D_
 5 Petronilo Dantas”, aos oito dias do mês de fevereiro de dois mil e vinte e_x000D_
 6 dois (08/02/2022) às 19:00 (dezenove) horas</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2103/ata_da_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2103/ata_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.229ª (dois milésimos, ducentésima vigésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 2ª (segunda) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2104/ata_da_3a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2104/ata_da_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.230ª (dois milésimos, ducentésima trigésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 3ª (terceira) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2105/ata_da_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2105/ata_da_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.231ª (dois milésimos, ducentésima trigésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 4ª (quarta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2106/ata_da_5a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2106/ata_da_5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.232ª (dois milésimos, ducentésima trigésima segunda) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 5ª (quinta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2107/ata_da_6a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2107/ata_da_6a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.233ª (dois milésimos, ducentésima trigésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 6ª (sexta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/ata_da_7a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/ata_da_7a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.234ª (dois milésimos, ducentésima trigésima quarta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 7ª (sétima) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2125/ata_da_8a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2125/ata_da_8a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.235ª (dois milésimos, ducentésima trigésima quinta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 8ª (oitava) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022).</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2193/ata_da_9a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2193/ata_da_9a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.236ª (dois milésimos, ducentésima trigésima sexta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 9ª (nona) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022), realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio Petronilo Dantas”, aos dezenove dias do mês de abril de dois mil e vinte e dois (19/04/2022).</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2194/ata_da_10a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2194/ata_da_10a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.237ª (dois milésimos, ducentésima trigésima sétima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 10ª (décima) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022).</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2195/ata_da_11a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2195/ata_da_11a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.238ª (dois milésimos, ducentésima trigésima oitava) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 11ª (décima primeira) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022).</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2196/ata_da_12a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2196/ata_da_12a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.239ª (dois milésimos, ducentésima trigésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 12ª (décima segunda) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022).</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2197/ata_da_13a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2197/ata_da_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.240ª (dois milésimos, ducentésima quadragésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 13ª (décima terceira) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022).</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_da_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_da_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.241ª (dois milésimos, ducentésima quadragésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 14ª (décima quarta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2481/ata_da_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2481/ata_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.242ª (dois milésimos, ducentésima quadragésima segunda) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 15ª (décima quinta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2482/ata_da_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2482/ata_da_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.243ª (dois milésimos, ducentésima quadragésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 16ª (décima sexta) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2483/ata_da_17a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2483/ata_da_17a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.244ª (dois milésimos, ducentésima quadragésima quarta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 17ª (décima sétima) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2484/ata_da_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2484/ata_da_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.245ª (dois milésimos, ducentésima quadragésima quinta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 18ª (décima oitava) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2485/ata_da_1a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2485/ata_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.246ª (dois milésimos, ducentésima quadragésima sexta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 1ª (primeira) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2486/ata_da_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2486/ata_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.247ª (dois milésimos, ducentésima quadragésima sétima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 2ª (segunda) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2487/ata_da_3a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2487/ata_da_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.248ª (dois milésimos, ducentésima quadragésima oitava) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 1ª (primeira) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2488/ata_da_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2488/ata_da_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.249ª (dois milésimos, ducentésima quadragésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 4ª (quarta) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_da_5a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_da_5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.250ª (dois milésimos, ducentésima quinquagésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 5ª (quinta) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2490/ata_da_6a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2490/ata_da_6a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.251ª (dois milésimos, ducentésima quinquagésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 6ª (sexta) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2491/ata_da_7a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2491/ata_da_7a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.252ª (dois milésimos, ducentésima quinquagésima segunda) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 7ª (sétima) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2492/ata_da_8a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2492/ata_da_8a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.253ª (dois milésimos, ducentésima quinquagésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 8ª (oitava) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2493/ata_da_9a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2493/ata_da_9a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.254ª (dois milésimos, ducentésima quinquagésima quarta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 9ª (nona) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2494/ata_da_10a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2494/ata_da_10a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.255ª (dois milésimos, ducentésima quinquagésima quinta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 10ª (décima) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2495/ata_da_11a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2495/ata_da_11a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.256ª (dois milésimos, ducentésima quinquagésima sexta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 11ª (décima primeira) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2496/ata_da_12a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2496/ata_da_12a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.239ª (dois milésimos, ducentésima trigésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 12ª (décima segunda) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_da_13a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_da_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.258ª (dois milésimos, ducentésima quinquagésima oitava) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 13ª (décima terceira) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022)</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2498/ata_da_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2498/ata_da_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.259ª (dois milésimos, ducentésima quinquagésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 14ª (décima quarta) Sessão Ordinária do 2º (segundo) Período Legislativo do ano de dois mil e vinte e dois (2022),</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3446/ata_da_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3446/ata_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.260ª (dois milésimos, ducentésima sexagésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 15ª (décima quinta) Sessão Ordinária</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3447/ata_da_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3447/ata_da_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.261ª (dois milésimos, ducentésima sexagésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 16ª (décima sexta) Sessão Ordinária</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3448/ata_da_17a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3448/ata_da_17a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.244ª (dois milésimos, ducentésima quadragésima quarta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 17ª (décima sétima) Sessão Ordinária</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3449/ata_da_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3449/ata_da_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.263ª (dois milésimos, ducentésima sexagésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 18ª (décima oitava) Sessão Ordinária</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>ATCOM</t>
   </si>
   <si>
     <t>Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2916/ata_da_1a_reuniao_2022_1.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2916/ata_da_1a_reuniao_2022_1.docx</t>
   </si>
   <si>
     <t>Ata da 1ª (primeira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2917/ata_da_2a.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2917/ata_da_2a.docx</t>
   </si>
   <si>
     <t>Ata da 2ª (segunda) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2918/ata_da_3a.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2918/ata_da_3a.docx</t>
   </si>
   <si>
     <t>Ata da 3ª ( terceira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2919/ata_da_4a.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2919/ata_da_4a.docx</t>
   </si>
   <si>
     <t>Ata da 4ª (quarta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2920/ata_da_5a_reuniao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2920/ata_da_5a_reuniao.docx</t>
   </si>
   <si>
     <t>Ata da 5ª (quarta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN,</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2921/ata_da_6a_reuniao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2921/ata_da_6a_reuniao.docx</t>
   </si>
   <si>
     <t>Ata da 6ª (sexta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN,</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2922/ata_da_7a_reuniao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2922/ata_da_7a_reuniao.docx</t>
   </si>
   <si>
     <t>Ata da 7ª (sétima) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2923/ata_da_8a_reuniao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2923/ata_da_8a_reuniao.docx</t>
   </si>
   <si>
     <t>Ata da 8ª (oitava) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2924/ata_da_9a___reuniao__dacomissao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2924/ata_da_9a___reuniao__dacomissao.docx</t>
   </si>
   <si>
     <t>Ata da 9ª (nona) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2925/ata_da_10a___reuniao__dacomissao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2925/ata_da_10a___reuniao__dacomissao.docx</t>
   </si>
   <si>
     <t>Ata da 10ª (décima) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2926/ata_da_11a___reuniao__da_comissao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2926/ata_da_11a___reuniao__da_comissao.docx</t>
   </si>
   <si>
     <t>Ata da 11ª (décima primeira) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2927/ata_da_12a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2927/ata_da_12a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 12ª (décima segunda) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2928/ata_da_13a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2928/ata_da_13a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 13ª (décima terceira) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2929/ata_da_14a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2929/ata_da_14a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 14ª (décima quarta) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2930/ata_da_15a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2930/ata_da_15a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 15ª (décima quinta) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2931/ata_da_16a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2931/ata_da_16a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 16ª (décima sexta) Reunião da Comissão de: Legislação, Justiça e Redação Final. da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2932/ata_da_17a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2932/ata_da_17a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 17ª (décima sétima) Reunião da Comissão de: Legislação, Justiça e Redação Final, da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2933/ata_da_18a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2933/ata_da_18a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 18ª (décima oitava) Reunião da Comissão de: Legislação, Justiça e Redação Final, da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2934/ata_da_19a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2934/ata_da_19a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 19ª (décima nona) Reunião da Comissão de: Legislação, Justiça e Redação Final, da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2935/ata_da_20a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2935/ata_da_20a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 20ª (vigésima) Reunião da Comissão de: Legislação, Justiça e Redação Final, da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2936/ata_da_21a___reuniao__da_comissao_2o_periodo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2936/ata_da_21a___reuniao__da_comissao_2o_periodo.docx</t>
   </si>
   <si>
     <t>Ata da 21ª (vigésima primeira) Reunião da Comissão de: Legislação, Justiça e Redação Final, da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6309,67 +6309,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_lei_001_-abono.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1956/projeto_de_lei_002_-revisao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_003_-gratificacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_004_-copirn.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_006-2021_dezembro_vermelho_-_thabatta_e_marcelo.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_007-2021_direito_uso_nome_social_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_008_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2031/projeto_de_lei_010_-_janeiro_branco.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_lei_011_aniversa_tonheca_dantas_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_lei_012_aniversa_felinto_lucio_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei_013-_agressao_de_animais_-_barbara.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2089/projeto_de_lei_no_014-2022_denomi_rua_antonio_rodrigues_de_carvalho_filho_-_due.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_no_015-2022_denomi_rua_jose_medeiros_-_due.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_no_016-2022_denomi_rua_basto_de_valdemar_-_due.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_017-2021_atendimento_preferencial_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2108/projeto_de_lei_no_018_-__dia_do_esportista_-_marli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_019_-__dia_do_idoso_-_marli.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2110/projeto_de_lei_no_020-2022_denomi_rua_raimundo_hipolito_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_lei_no_021-2022_denomi_rua_jose_do_carmo_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_no_022-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2136/projeto_de_lei_no_023-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_no_024-2022_denomi_rua_chico_barulhao_-_marli.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2161/projeto_de_lei_no_025-2022_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_026-2022_denomi_rua_regina_silva_dos_santos_-_due.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2173/projeto_de_lei_no_027_-__fev_roxo_e_laranja_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2174/projeto_de_lei_no_028_-__dia_do_enfermeiro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2175/projeto_de_lei_no_029_-__dia_do_apicultor_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no_030_-__mal_de_parkinson_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2182/projeto_de_lei_no_031_-_internet_5g.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_no_032_-_incentivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_no_033-2022_denomi_praca_do_ermo_vanjo_azevedo_-_due.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto_de_lei_no_034_-2022_credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_lei_no_035-__fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_lei_no_036_-__dia_do_meio_ambiente_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_037_-_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_038_-credito_especial_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_039_-__camara_cultura_em_movimento_-_marli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_040_-__dia_da_famili_-_marli.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_041_-__nomear_lei_de_incentivo_a_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_042-2022_denomi_rua_dona_angelica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_no_043-2022_denomi_rua_teresinha_dantas_da_silva_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2281/projeto_de_lei_no_044-2022_denomi_subida_do_monte__-_due.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2297/projeto_de_lei_no_045_-__dia_conscientiz_da_violencia_contra_pessoa_idosa_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_lei_no_046_-__comenda_gilson_da_uvb_-_due.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_no_047_-__comenda_francisco_jose_dantas_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_no_048_-__comenda_iracema_carvalho_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_no_049_-__comenda_rejina_eleonora_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2313/projeto_de_lei_no_050_-__dia_do_agricultor_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_051_-__comenda_erineide_-_due.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_lei_no_052_credito_especial_4.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_lei_no_053_-_altera_lei_6562009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2359/projeto_de_lei_no_054_-__comenda_manoel_gabriel_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2360/projeto_de_lei_no_055_-__comenda_joao_israel_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2361/projeto_de_lei_no_056_-__comenda_josefa_laudeci_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_no_057_alteracoes_ppa_2023_a_2025_pm_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2392/projeto_de_lei_no_059_-__dia_do_caminhoneiro__-_marcelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_lei_no_060_-_credi_suplement_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_061_alteracoes_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2440/projeto_de_lei_no_062_-__dia_do_professor__-_marcelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_no_063_-_credito_especial_cenar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2443/projeto_de_lei_no_064_-__dia_d_empreendedorismo_feminino_muni_-_marli.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2444/projeto_de_lei_no_065-2022_denomi_r_joana_azevedo_-_due.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2445/projeto_de_lei_no_066-2022_denomi_r_alcendino_gabriel__-_due.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_no_067_-__comenda_instituto_municipal_-_marli.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_no_068_-__comenda_a_escolinha_ayrton_-_marli.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_no_069_-__comenda_marcos_de_elita_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2455/projeto_de_lei_no_070_-__comenda_jose_ronaldo_motorista_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2456/projeto_de_lei_no_071__-__semana_do_evangelico_-_jose_evangelista.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_no_072__-__institui_outubro_rosa_e_novem_azul_-_barbara.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2459/projeto_de_lei_no_074__-__institui_programa_de_atendimen_psicologico_-_thabata.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2460/projeto_de_lei_no_075_-__comenda_marcus_vinicius_-_due.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_no_076_-__comenda_rubia_raquel_-_due.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2462/projeto_de_lei_no_077_-__comenda_escol_forca_jovem_-_ze_gordinho_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2463/projeto_de_lei_no_078_-__comenda_damiao_carlos_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_079_-__cria_o_prog_camara_mirim_-_marli.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_080_-__comenda_joao_da_banda_-_due.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_no_081_-__plano_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no_082_-__denomina_biblioteca_sesitec_de_dona_ruth_-_marli.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei__no_083_-_classificacao_de_cargos.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2541/projeto_de_lei_no_085__alteracao_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_decreto_leg._no_001-2022_eliabe_marques_da_silva_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_decreto_leg._no_002-2022_missilene_sonaya_-_marli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2296/projeto_de_decreto_leg._no_003-2022_katiane_gelly_dantas_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_decreto_leg._no_004-2022_leonardo_cct_-_marli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2365/projeto_de_decreto_leg._no_005-2022_edivan_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto_de_decreto_leg._no_006-2022_guilherme_de_stenio_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2367/projeto_de_decreto_leg._no_007-2022_camila_julio_-_due.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2368/projeto_de_decreto_leg._no_008-2022_rejane_de_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2369/projeto_de_decreto_leg._no_009-2022_alciene_-_marli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2370/projeto_de_decreto_leg._no_010-2022_jose_ribeiro_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2371/projeto_de_decreto_leg._no_011-2022_gillyard_da_silva_santos__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_decreto_leg._no_012-2022_valdim_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_decreto_leg._no_013-2022_joaquim_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_decreto_leg._no_014-2022_lucivaldo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_decreto_leg._no_015-2022_hugo_dentista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_decreto_leg._no_016-2022_ariele_esposa_de_hugo_dentista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2377/projeto_de_decreto_leg._no_017-2022_saandra_-_marli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2378/projeto_de_decreto_leg._no_018-2022_maria_do_socorro_-_due.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2379/projeto_de_decreto_leg._no_019-2022_fabricia_-_due.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_decreto_leg._no_020-2022_boni_-_due.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_decreto_leg._no_021-2022_rodrigo_esposo_guia_-_due.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_decreto_leg._no_022-2022_kalina_esposa_tota_azevedo_-_due.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_decreto_leg._no_023-2022_emilly_esposa_yogo_-_due.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_resolucao_no_001-2022_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_resolucao_no_002-2022_camara_itinerante.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1959/requerimento_001-22_recapeamento_asfaltico_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1960/requerimento_002-22_emenda_codis_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1961/requerimento_003-22_prefeito_comprar_carro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1983/requerimento_004-22_sessao_solene_entrega_medalha_-_marli.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_005-22_operadoras_estender_ao_pov_ermo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_006-22_contratacao_medico_reumatologista_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1997/requerimento_007-22_prestacao_de_contas_emenda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_008-22_soli_proj_lei_incentivo_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_009-22_patrimonios_tombaos_barbara.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_010-22_rev_diarias-_barbara.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_011-22_incorporar_quinquenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_012-22_emenda_parla_ruas_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_013-22_renovar_lic_medicamentos_uso_continuo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_014-22_conserto_maquina_exame_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_015-22_reativar_festas_juninas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_016-22_constr_4_ubs_-_marli_clesio_due_luicinho__evangelista.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_017-22_informacoes_convenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_018-22_relatorio_de_inspecao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2064/requerimento_019-22_projetos_ufrn-_barbara.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_020-22_projetos_uern-_barbara.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_021-22_casamento_comunitario_-_marli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_022-22_informacoes_convenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_023-22_registro_covas_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_024-22_emenda_rafael_motta_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/requerimento_025-22_audiencia_publica_rajada_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/requerimento_026-22_pq_do_psf_amaro_fechado_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_027-22_cx_eletronico_-_due.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_028-2022_pav_entrada_pov_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_029-2022_pav_entrada_pov_ermo_senador_styverson_-_due.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_030-22_pq_da_falata_de_medicamentos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_031-22_emenda_ubaldo_fernandes_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2152/requerimento_032-22_informacoes_sobre_depressao_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2153/requerimento_033-22_isencao_do_iptu_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_034-22_regulari_terrenos_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2167/requerimento_035-22_informacoes_praca_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_036-22_homenag_enfermeiro_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_037-22_dia_do_gari_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2185/requerimento_038-22_moto_p_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_039-22_comgre_juventude_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_040-22_denuncia_animais_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_041-22_audiencia_publica_tarifas_justas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_042-22_insencao_de_iptu_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_043-22_fechamento_dos_correios_carnauba__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_044-22_promotor_resolver_fechamento_dos_correios_carnauba__-_todos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_045-22_multirao_dengue_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_046-22_decor_junina_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_047-22_oficinas_de_arte_e_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_048-22_reduc_horario_p_estudantes__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_049-2022_sobre_caetano_como_zona_eleitoral_-_due.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2246/requerimento_050-22_caetano_casa_da_cultura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2247/requerimento_051-22_banco_de_dados_doadores_sangue_-_marli.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_052-22_retorno_dos_correios_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_053-22_informacoes_pista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_054-22_proibir_bombas_grand_porte__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_055-22_zoonoses_cachorros_doentes_rua___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_056-22_politicas_publicas_jovens_-_marli.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_057-22_emenda_praca_conj_seu_anisio_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_058-22_telefonia_carnauba___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimento_059-22_saude_fazer_curativos_pac_debilitados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_060-22_plano_de_cargos_e_carreiras__-_marli.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_061-22_piso_salarial_prof_enfermagem_-_marli.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_062-22_banheiros_cadeirante_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_063-22_trocar_carro_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_064-22_telefonia_carnauba_procon___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_065-22_limpeza_rn_288___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2350/requerimento_066-22_vslores_de_pecunias_-_marli.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2351/requerimento_067-22_emenda_casa_de_amparo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_068-22_levanta_pontes_rn__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2384/requerimento_069-22_telefonia_ermo__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2404/requerimento_070-22_extintores_na_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_071-22_secao_eleitoral_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2406/requerimento_072-22_planej_diarias_motoristas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_073-22_informacoes_agenda_limpeza_pero_festa_-_barbara.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2448/requerimento_074-22_encon_fanfarra_evento_anual_-_marli.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_075-22_emenda_praca_conj_seu_anisio_-_marcelo_thabatta_barbara_e_gilvan.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_076-22_campanha_sobre_taxa_de_iluminacao_publica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_077-22_emenda_cap_stivenson_-_due.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_078-22_emenda_zenaide_-_due.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2500/requerimento_079-22_tecnico_enfermagem_povoado_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_080-22_promot_recursos_castrac_de_animais_-_marli.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2508/requerimento_081-22_calendario_de_carro_de_doacao_de_sangue_-_marli.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_001-2022_reforma_clivia_-_clesio_e_marli.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1963/indicacao_002-2022_reajuste_diarias_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_003-2022_conserto_sangrador_acude_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_004-2022_limpeza_acostamento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1986/indicacao_005-2022_reform_psf_monte_-_marli_e_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1987/indicacao_006-2022_retirada_de_pedra_rua_duda_constancia__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1988/indicacao_007-2022_fardamento__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1989/indicacao_008-2022_rest_muro_matadouro_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1999/indicacao_009-2022_troca_de_tampa_esg_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2000/indicacao_010-2022_fixacao_tambores_de_lixo_-_luicinho.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2001/indicacao_011-2022_compra_material_esportivo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_012-2022_limpeza_rua_ver_zeu_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_013-2022_racadeira_e_lombada_ermo__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2004/indicacao_014-2022_lombada_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2005/indicacao_015-2022_funcion_quadra_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_016-2022_poda_quixabeira_-_todos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_017-2022_reforma_cras_-_jose_evangelista_e_clesio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_018-2022_canal_escoamento_agua_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2026/indicacao_019-2022_construcoes_de_currais__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/indicacao_020-2022_tv_p_apami_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_021-2022_limp_r_manoel_aquino_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_022-2022_pav_r_aluisio_pires__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/indicacao_023-2022_esgo_r_justino_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_024-2022_restauracao_do_barreiro_de_gorete_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_025-2022_quadra_de_volei_do_povoado_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_026-2022_isentar_associacoes_e_fundacoes_de_cartorio_barbara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_027-2022_conserto_fossa_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_028-2022_ilum_marines_argentiere_-_due.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_029-2022_saneam_manoel_lucio_e_joao_candido_-_gilvan.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_030-2022_maquin_ver._ze_dantas_-_gilvan.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2073/indicacao_031-2022_proj_p_saneamento_rua_prof_rozilda_-_marli.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2074/indicacao_032-2022_roco_na_rua_itan_dantas_-_marli.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_033-2022_refletor_mercado_publico_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2081/indicacao_034-2022_limpeza_cata_vento_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2082/indicacao_035-2022_conclus_pav_rua_wilson_luis_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_036-2022_braco_c_luminaria_r_tonheca_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_037-2022_estudo_na_rua_felinto_lucio_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_038-2022_reforma_grupo_escolar_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_039-2022_auxilio_transporter_barbara.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2087/indicacao_040-2022_contruir_mirante_-_marli.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_041-2022_placas_tursitas_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_042-2022_estatua_felinto_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2133/indicacao_043_-2022_trator_nas_ruas_da_cidade_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_044_-2022_abertura_calcadao_monte_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_045-2022_iluminacao_estaionamento_santa_rita_-_marli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_046-2022_iluminacao_rua_antonio_martiniano_ermo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2140/indicacao_047-2022_retirar_canteriros_sec_saude_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_048-2022_reforma_predio_associ_xique_xique_-_marli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_049-2022_conclusao_rua_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2157/indicacao_050-2022_refposicao_de_lampadas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao_051-2022_aterro_trevo_da_rajada_-_marli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_052-2022_mata_burro_s_agua_doce_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_053_-2022_areia_no_campo_voley_horto-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao_054-2022_placas_transito_rn288_barbara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_055-2022_conferencia_de_turismo_barbara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_056-2022_limpeza_dos_matos_r_jose_estevam_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_057-2022_pav_chico_de_paizinho_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_058_-2022_conserto_calcamento_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_059-2022_limpeza_galeria_rua_de_saulo_-_marcelo_e_due.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_060-2022_pulverizacao_na_cidade_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_061_-2022_quiosque_no_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_062-2022_const_parque_infantil_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_063-2022_retirada_pedra_r_dina_chiquita_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_064_-2022_reparo_parede_calcadao_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_065_-2022_limpeza_mato_rua__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_066-2022_trator_na_entrada_riacho_fundo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_067-2022_conserto_estrada_variante_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_068-2022_roco_r_jose_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacao_069-2022_compra_onibus_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_070-2022_roco_terminal_turistico_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_071-2022_carro_sec_cultura_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_072-2022_quiosque_c_banheiro_praca_romeiros_-_luicinho_e_due.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_073-2022_placa_distancia_picui_barbara.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_074-2022_canteiros_r_novo_posto_gasolina_-_due.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_075-2022_mudanca_energia_mono_p_trifassica_praca_rajada_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_076-2022_pista_motocross_barbara.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_077-2022_limpe_esgoto_r_toinho_de_nozinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_078-2022_guarda_corpo_e_bancos_praca_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_079_-2022_limpeza_mato_nasf_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_080_-2022_funcionario_rajada_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_081_-2022_medico_abrigo_idosos_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_082-2022_retirar_poste_rua_francisca_das_chagas_-_due.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_083-2022_limpeza_r_manoel_martiniano_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_084_-2022_luz_poste_entra_cidade_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_085-2022_mata_burro_sitio_boa_sorte_e_lajedo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_086-2022_enca_ver_ze_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_087-2022_restauracao_sec_saude_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_088-2022_cadeira_de_rodas_escolas_munic_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_089-2022_limpeza_lavanderia_conj_joao_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_090-2022_tecnico_erfermagem_curativos_no_abrigo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_091-2022_nivelar_tampas_bueiros_tonheca_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_092-2022_mata_burro_garrotes_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_093-2022_instalacao_cesta_basquete_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_094-2022_iluminacao_povoado_ermo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_095-2022_pintura_calcadao_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2388/indicacao_096-2022_placa_indicativa_velocidade_-_marli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_097-2022_canteiros_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_098-2022_reforma_sala_odonto_ceo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_099-2022_plano_de_acao_barbara.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_100-2022_praca_tematica_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_101-2022_refletor_r_antonio_candido_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_102-2022_farmacia_pop_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_103-2022_calcar_rampa_acesso_aabrigo_ponte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_104-2022_conserto_poste_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1966/mocao_001-22_joaquim_lucio.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1967/mocao_002-2022_maria_do_ceu.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_003-22_jose_rui.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1969/mocao_004-2022_maria_aline.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1970/mocao_005-2022_maria_do_carmo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1971/mocao_006-22_geraldo_azevedo.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1972/mocao_007-22_jose_antonio.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1973/mocao_008-2022_titi.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_009-2022_brito.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1975/mocao_010-22_pe._valdecir_-_marli.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1976/mocao_011-22_pe._instanley_-_marli.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1977/mocao_012-2022_piaba.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1990/mocao_013-22_rubia_raquel_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1991/mocao_014-21_jose_aristeu_-_clesio.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1992/mocao_015-21_maria_cristina_-_clesio.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1993/mocao_016-2022_adelia_anunciada.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1994/mocao_017-2022_terezinha_de_seu_ne.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1995/mocao_018-22_laio.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1996/mocao_019-22__richard_-_harvad.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2006/mocao_020-2022_geoparque-evangelista.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2007/mocao_021-2022_iranildo_-_clesio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_022-2022_agradecimentos_por_emendas_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_023-2022_veracilda_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_024-22_manoel_madeiros.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_025-22_giliard__-_ze_evangelista.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao_026-22_alunos_uva_-_marli.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_027-22_iremar_-_clesio.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_028-22_jucara_-_clesio.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/mocao_029-2022_dapaizinha_-_due.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/mocao_030-22_cleonice_-_due.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_031-22_janiarya_e_matheus_-_todos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2066/mocao_32-22_francisca_de_assis_-_clesio.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_033-22_antonio_lucas_-_clesio.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2068/mocao_034-2022_maria_da_paz.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2069/mocao_035-2022_leonisia_avania.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2088/mocao_036-22_silvestre_trajano_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_037-22_gilson_prefeito__-_marli.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_038-22_vitoria_regia_.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/mocao_039-2021_dapaz_de_ataide.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/mocao_040-2022_maurilio.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/mocao_041-2022_geoparque_serido_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/mocao_042-22_-_geoparque_aos_prefeitos_-_barbara.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/mocao_043-22_-_geoparque_a_janaina_e_marcos_-_barbara.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_044-22_apoio_enfermeiros__-_marli.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_045-22_apoio_enfermeiros_walter_alves__-_marli.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_046-22_apoio_enfermeiros_carla_dickson__-_marli.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2145/mocao_048-2022_joana_dack_-_clesio.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_049-21_marilene_maria_-_clesio.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2147/mocao_050-22_jose_bitervino.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_051-22_francisco_armando.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_052-2022_maria_elita.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2170/mocao_053-2021_paulo_emidio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2171/mocao_054-24_evandro_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_055-2022_maria_alice_cruz.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2205/mocao_056-22_luciana_de_prea_-_clesio.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2218/mocao_057-22_gilson_prefeito_empreendedor_-_due.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2219/mocao_058-2022_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2220/mocao_059-2022_joao_amadeu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2221/mocao_060-2022_antonides_dantas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2251/mocao_061-22_-_joao_vitor_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2258/mocao_062-22_quadrilha_francisca_neusa_-_marli.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_063-22_quadrilha_conego_ambrosio_-_marli.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_065-22_quadrilha_joao_henrique_-_marli.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_066-22_quadrilha_clivia_marinho__-_marli.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_067-22_quadrilha_francisco_macedo_-_marli.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_068-22_quadrilha_centro_educacional_-_marli.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_069-22_marcos_vinicios.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2266/mocao_070-2022_zeca_maroca.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_071-22_quadrilha_iec_-_marli.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_072-2022_nelma_de_neve.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_073-2022_bibi_coveiro.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_074-2022_miliquito.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_075-2022_bento_moela.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_076-2022_joarez_dantas.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_077-2022_maria_das_gracas.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_078-2022_josefa_enedina.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_079-2022_adonias.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_080-22_7o_ecopedal_-_barbara.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2294/mocao_081-22_marcosuel_-_evangelista.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2295/mocao_082-22_quadrilha_cras_-_marli.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_083-22_edileide_medeiros_-_fofa_-_barbara.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_084-2022_jose_alvaro.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_085-2022_maria_odete.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2355/mocao_086-2022_alberto_carlos.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2356/mocao_087-2022_emiliano_augostino.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2357/mocao_088-2022_idesuite.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2358/mocao_089-22_maria_arlinda_.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2393/mocao_090-2022_ma_das_neves.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2394/mocao_091-2022_regina_dantas.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_092-2022_rita_de_manoel_camilo.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_093-2022_izaulina.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2397/mocao_094-2022_joao_gabriel.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2398/mocao_095-2022_vicente_batista.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2399/mocao_096-22_joao_marcos_-_clesio.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2407/mocao_097-22_rafae_felix_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_098-22_sorriso_.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_099-2022_joaozinho_de_moela.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2436/mocao_100-2022_biluca.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2437/mocao_101-22_festa_social_de_outubro___-_marli.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2438/mocao_102-22_ayrton_-_barbara.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2447/mocao_103-2022_pintinha.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_104-22_acao_social_casa_do_idoso___-_marli.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_105-2022_manoel_miguel.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2502/mocao_106-2022_severino_zacarias.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/parecer_001_proj_05_-_perimetro_urbano_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/parecer_002_proj_06_-_dezembro_vermelho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/parecer_003_proj_08_-_piso_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/parecer_004_-_projeto_009_-_regulamentacao_do_mei_-_me_-_epp_-_agricultores_familiar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/parecer_005_-_projeto_010_-_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2057/parecer_006_-_proj_11_-_dia_de_tonheca_dantas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2058/parecer_007_-_proj_12_dia_felinto_lucio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2059/parecer_008_-_proj_7_-_parecer_-_alunos_travestis_e_transexuais_-_proj_thabata_pimenta_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/parecer_009_-_projeto_014_e_015_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_010-_titulo_eliabe_marques.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_11_-_projeto_thabata_-_atendimento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2149/parecer_12_-_projeto_marli_-_dia_do_esportista.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_13_-_projeto_de_marli_-_dia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2151/parecer_014_-_projetos_020_e_021_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_015_-_projetos_024_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_16_-_dia_do_enfermeiro_e_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2227/parecer_17_-_fev_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2228/parecer_018_-_projetos_026_-_denom_rua_regina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2230/parecer_020_-__juridico_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_-_criacao_do_fundo_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_-_dia_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2269/parecer_023_-_projeto_037_-_piso_salarial_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_024_-_projeto_038_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2318/parecer_025_-_projeto_039_-_evento_camara_cultura.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2319/parecer_26-_projeto_de_lei_040__marli_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2320/parecer_027_-_projeto_041_-_nomeacao_de_lei_de_incentivo_a_cultura_-_mestre_franca.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_028_-_projetos_042_e_043_-_denom_ruas.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_029_-_projeto_044_-_denom_subi_monte.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_030_-_projeto_de_lei_046_comenda_gilson_da_uvb_-.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_031_-_projeto_de_lei_047_comenda_francisco_-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_032_-_projeto_de_lei_047_comenda_iracema_-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2327/parecer_033_-_projeto_de_lei_047_comenda_regina_-.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2328/parecer_034_-_projeto_de_lei_047_comenda_erineide_-.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2329/parecer_035-_titulo_katiane_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2330/parecer_036-_titulo_leo_cct__-marli.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2331/parecer_37_-_projeto_de_marcelo_-_dia_do_combate_a_violencia_contra_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2332/parecer_38_-_projeto_de_marcelo_-_dia_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2363/parecer_039_-_projeto_052_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2364/parecer_040_-_projeto_53_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2400/parecer_041_-_projeto_de_lei_054_055_e_056_comenda_gilva_-.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2401/parecer_042-_titulos__-_edis.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2464/parecer_043_-_projetos_065_e_066_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2465/parecer_44_-_projeto_de_marcelo_-_dia_do_caminhoneiro.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2466/parecer_45_-_projeto_de_marcelo_-_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2467/parecer_46_-_projeto_de_marli_-_dia_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2468/parecer_047_-_projeto_resolucao_001_-_atualizacao_salarios.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_048_-_projeto_de_lei_comendas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_049_-_loa_-_2023.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2509/parecer_50_-_projeto_de_jose_evangelista_-_semana_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2510/parecer_51_-_projeto_de_barbara_-_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2511/parecer_0052_-_projeto_74_-_programa_de_assistencia_psicologica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2512/parecer_053_-_projeto_079_-_programa_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_054_-_projeto_81_-_executivo_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2514/parecer_055_-_projeto_082_-_nomeia_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_056_-_projeto_083_-denominacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_057_-_projeto_resolucao_002_-_camara_intinerante.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2477/resol_n_001-2022_subs_funcion_camara_public.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2517/resol_n_002-2022_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2128/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2245/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2410/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2411/decreto_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2412/decreto_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2413/decreto_legislativo_006.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2414/decreto_legislativo_007.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2415/decreto_legislativo_008.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2416/decreto_legislativo_009.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2417/decreto_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2418/decreto_legislativo_011.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2419/decreto_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2420/decreto_legislativo_013.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2421/decreto_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2422/decreto_legislativo_015.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2423/decreto_legislativo_016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2424/decreto_legislativo_017.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2426/decreto_legislativo_019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2427/decreto_legislativo_020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2428/decreto_legislativo_021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2429/decreto_legislativo_022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2430/decreto_legislativo_023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2225/arquivos_juntados_-_2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2011/001_nomeac_julio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2012/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2013/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2014/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2015/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2016/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2017/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2018/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2019/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2020/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2021/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2022/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2023/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2096/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2097/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2098/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2099/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2100/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2101/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2126/diario_oficial_-_edicao_no_1383_-_portaria_no_020_2022_em_03_de_janeiro_de_2022_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2127/diario_oficial_-_edicao_no_1383_-_portaria_no_021_2022_em_18_de_abril_de_2022_.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2231/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2232/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2233/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2234/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2235/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2236/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2237/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2238/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2239/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2240/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2241/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2242/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2243/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2244/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2305/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2306/portaria_037.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2307/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2308/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2309/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2340/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2341/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2342/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2343/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2431/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2432/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2433/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2434/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2518/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2519/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2520/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2521/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2522/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2523/portaria_054.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2524/portaria_055.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2525/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2526/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2527/portaria_058.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2528/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2529/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2539/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2102/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2103/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2104/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2105/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2106/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2107/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2125/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2193/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2194/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2195/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2196/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2197/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2481/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2482/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2483/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2484/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2485/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2486/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2487/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2488/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2490/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2491/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2492/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2493/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2494/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2495/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2496/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2498/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3446/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3447/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3448/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3449/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2916/ata_da_1a_reuniao_2022_1.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2917/ata_da_2a.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2918/ata_da_3a.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2919/ata_da_4a.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2920/ata_da_5a_reuniao.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2921/ata_da_6a_reuniao.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2922/ata_da_7a_reuniao.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2923/ata_da_8a_reuniao.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2924/ata_da_9a___reuniao__dacomissao.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2925/ata_da_10a___reuniao__dacomissao.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2926/ata_da_11a___reuniao__da_comissao.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2927/ata_da_12a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2928/ata_da_13a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2929/ata_da_14a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2930/ata_da_15a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2931/ata_da_16a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2932/ata_da_17a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2933/ata_da_18a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2934/ata_da_19a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2935/ata_da_20a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2936/ata_da_21a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1955/projeto_de_lei_001_-abono.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1956/projeto_de_lei_002_-revisao_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1957/projeto_de_lei_003_-gratificacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1958/projeto_de_lei_004_-copirn.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1978/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1979/projeto_de_lei_006-2021_dezembro_vermelho_-_thabatta_e_marcelo.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1980/projeto_de_lei_007-2021_direito_uso_nome_social_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1981/projeto_de_lei_008_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1982/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2031/projeto_de_lei_010_-_janeiro_branco.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2032/projeto_de_lei_011_aniversa_tonheca_dantas_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2033/projeto_de_lei_012_aniversa_felinto_lucio_calendario_oficial.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2075/projeto_de_lei_013-_agressao_de_animais_-_barbara.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2089/projeto_de_lei_no_014-2022_denomi_rua_antonio_rodrigues_de_carvalho_filho_-_due.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2090/projeto_de_lei_no_015-2022_denomi_rua_jose_medeiros_-_due.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2091/projeto_de_lei_no_016-2022_denomi_rua_basto_de_valdemar_-_due.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2092/projeto_de_lei_017-2021_atendimento_preferencial_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2108/projeto_de_lei_no_018_-__dia_do_esportista_-_marli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2109/projeto_de_lei_no_019_-__dia_do_idoso_-_marli.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2110/projeto_de_lei_no_020-2022_denomi_rua_raimundo_hipolito_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2111/projeto_de_lei_no_021-2022_denomi_rua_jose_do_carmo_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2135/projeto_de_lei_no_022-2022_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2136/projeto_de_lei_no_023-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2137/projeto_de_lei_no_024-2022_denomi_rua_chico_barulhao_-_marli.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2161/projeto_de_lei_no_025-2022_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2172/projeto_de_lei_no_026-2022_denomi_rua_regina_silva_dos_santos_-_due.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2173/projeto_de_lei_no_027_-__fev_roxo_e_laranja_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2174/projeto_de_lei_no_028_-__dia_do_enfermeiro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2175/projeto_de_lei_no_029_-__dia_do_apicultor_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2176/projeto_de_lei_no_030_-__mal_de_parkinson_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2182/projeto_de_lei_no_031_-_internet_5g.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2183/projeto_de_lei_no_032_-_incentivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2184/projeto_de_lei_no_033-2022_denomi_praca_do_ermo_vanjo_azevedo_-_due.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2211/projeto_de_lei_no_034_-2022_credito_especial_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2212/projeto_de_lei_no_035-__fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2213/projeto_de_lei_no_036_-__dia_do_meio_ambiente_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_037_-_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_038_-credito_especial_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_039_-__camara_cultura_em_movimento_-_marli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_040_-__dia_da_famili_-_marli.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_041_-__nomear_lei_de_incentivo_a_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_042-2022_denomi_rua_dona_angelica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2280/projeto_de_lei_no_043-2022_denomi_rua_teresinha_dantas_da_silva_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2281/projeto_de_lei_no_044-2022_denomi_subida_do_monte__-_due.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2297/projeto_de_lei_no_045_-__dia_conscientiz_da_violencia_contra_pessoa_idosa_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_lei_no_046_-__comenda_gilson_da_uvb_-_due.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2310/projeto_de_lei_no_047_-__comenda_francisco_jose_dantas_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2311/projeto_de_lei_no_048_-__comenda_iracema_carvalho_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2312/projeto_de_lei_no_049_-__comenda_rejina_eleonora_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2313/projeto_de_lei_no_050_-__dia_do_agricultor_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_051_-__comenda_erineide_-_due.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_lei_no_052_credito_especial_4.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_lei_no_053_-_altera_lei_6562009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2359/projeto_de_lei_no_054_-__comenda_manoel_gabriel_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2360/projeto_de_lei_no_055_-__comenda_joao_israel_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2361/projeto_de_lei_no_056_-__comenda_josefa_laudeci_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2390/projeto_de_lei_no_057_alteracoes_ppa_2023_a_2025_pm_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2392/projeto_de_lei_no_059_-__dia_do_caminhoneiro__-_marcelo.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2402/projeto_de_lei_no_060_-_credi_suplement_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2439/projeto_de_lei_no_061_alteracoes_ldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2440/projeto_de_lei_no_062_-__dia_do_professor__-_marcelo.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2441/projeto_de_lei_no_063_-_credito_especial_cenar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2443/projeto_de_lei_no_064_-__dia_d_empreendedorismo_feminino_muni_-_marli.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2444/projeto_de_lei_no_065-2022_denomi_r_joana_azevedo_-_due.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2445/projeto_de_lei_no_066-2022_denomi_r_alcendino_gabriel__-_due.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2452/projeto_de_lei_no_067_-__comenda_instituto_municipal_-_marli.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2453/projeto_de_lei_no_068_-__comenda_a_escolinha_ayrton_-_marli.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2454/projeto_de_lei_no_069_-__comenda_marcos_de_elita_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2455/projeto_de_lei_no_070_-__comenda_jose_ronaldo_motorista_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2456/projeto_de_lei_no_071__-__semana_do_evangelico_-_jose_evangelista.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2457/projeto_de_lei_no_072__-__institui_outubro_rosa_e_novem_azul_-_barbara.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2459/projeto_de_lei_no_074__-__institui_programa_de_atendimen_psicologico_-_thabata.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2460/projeto_de_lei_no_075_-__comenda_marcus_vinicius_-_due.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2461/projeto_de_lei_no_076_-__comenda_rubia_raquel_-_due.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2462/projeto_de_lei_no_077_-__comenda_escol_forca_jovem_-_ze_gordinho_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2463/projeto_de_lei_no_078_-__comenda_damiao_carlos_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2469/projeto_de_lei_no_079_-__cria_o_prog_camara_mirim_-_marli.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2470/projeto_de_lei_no_080_-__comenda_joao_da_banda_-_due.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2503/projeto_de_lei_no_081_-__plano_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2504/projeto_de_lei_no_082_-__denomina_biblioteca_sesitec_de_dona_ruth_-_marli.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2505/projeto_de_lei__no_083_-_classificacao_de_cargos.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2541/projeto_de_lei_no_085__alteracao_do_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2093/projeto_de_decreto_leg._no_001-2022_eliabe_marques_da_silva_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_decreto_leg._no_002-2022_missilene_sonaya_-_marli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2296/projeto_de_decreto_leg._no_003-2022_katiane_gelly_dantas_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2323/projeto_de_decreto_leg._no_004-2022_leonardo_cct_-_marli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2365/projeto_de_decreto_leg._no_005-2022_edivan_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2366/projeto_de_decreto_leg._no_006-2022_guilherme_de_stenio_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2367/projeto_de_decreto_leg._no_007-2022_camila_julio_-_due.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2368/projeto_de_decreto_leg._no_008-2022_rejane_de_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2369/projeto_de_decreto_leg._no_009-2022_alciene_-_marli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2370/projeto_de_decreto_leg._no_010-2022_jose_ribeiro_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2371/projeto_de_decreto_leg._no_011-2022_gillyard_da_silva_santos__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2372/projeto_de_decreto_leg._no_012-2022_valdim_-_jose_lucio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2373/projeto_de_decreto_leg._no_013-2022_joaquim_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2374/projeto_de_decreto_leg._no_014-2022_lucivaldo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2375/projeto_de_decreto_leg._no_015-2022_hugo_dentista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2376/projeto_de_decreto_leg._no_016-2022_ariele_esposa_de_hugo_dentista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2377/projeto_de_decreto_leg._no_017-2022_saandra_-_marli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2378/projeto_de_decreto_leg._no_018-2022_maria_do_socorro_-_due.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2379/projeto_de_decreto_leg._no_019-2022_fabricia_-_due.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2380/projeto_de_decreto_leg._no_020-2022_boni_-_due.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2381/projeto_de_decreto_leg._no_021-2022_rodrigo_esposo_guia_-_due.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2382/projeto_de_decreto_leg._no_022-2022_kalina_esposa_tota_azevedo_-_due.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2383/projeto_de_decreto_leg._no_023-2022_emilly_esposa_yogo_-_due.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2446/projeto_de_resolucao_no_001-2022_subsidios_funcionarios_camara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2506/projeto_de_resolucao_no_002-2022_camara_itinerante.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1959/requerimento_001-22_recapeamento_asfaltico_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1960/requerimento_002-22_emenda_codis_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1961/requerimento_003-22_prefeito_comprar_carro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1983/requerimento_004-22_sessao_solene_entrega_medalha_-_marli.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1984/requerimento_005-22_operadoras_estender_ao_pov_ermo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1985/requerimento_006-22_contratacao_medico_reumatologista_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1997/requerimento_007-22_prestacao_de_contas_emenda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1998/requerimento_008-22_soli_proj_lei_incentivo_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2027/requerimento_009-22_patrimonios_tombaos_barbara.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2028/requerimento_010-22_rev_diarias-_barbara.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2029/requerimento_011-22_incorporar_quinquenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2030/requerimento_012-22_emenda_parla_ruas_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2036/requerimento_013-22_renovar_lic_medicamentos_uso_continuo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2037/requerimento_014-22_conserto_maquina_exame_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2060/requerimento_015-22_reativar_festas_juninas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2061/requerimento_016-22_constr_4_ubs_-_marli_clesio_due_luicinho__evangelista.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2062/requerimento_017-22_informacoes_convenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2063/requerimento_018-22_relatorio_de_inspecao_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2064/requerimento_019-22_projetos_ufrn-_barbara.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2065/requerimento_020-22_projetos_uern-_barbara.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2076/requerimento_021-22_casamento_comunitario_-_marli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2077/requerimento_022-22_informacoes_convenio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2078/requerimento_023-22_registro_covas_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2079/requerimento_024-22_emenda_rafael_motta_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2114/requerimento_025-22_audiencia_publica_rajada_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2115/requerimento_026-22_pq_do_psf_amaro_fechado_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2122/requerimento_027-22_cx_eletronico_-_due.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2129/requerimento_028-2022_pav_entrada_pov_ermo_-_due.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2130/requerimento_029-2022_pav_entrada_pov_ermo_senador_styverson_-_due.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2131/requerimento_030-22_pq_da_falata_de_medicamentos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2132/requerimento_031-22_emenda_ubaldo_fernandes_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2152/requerimento_032-22_informacoes_sobre_depressao_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2153/requerimento_033-22_isencao_do_iptu_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2154/requerimento_034-22_regulari_terrenos_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2167/requerimento_035-22_informacoes_praca_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2168/requerimento_036-22_homenag_enfermeiro_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2169/requerimento_037-22_dia_do_gari_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2185/requerimento_038-22_moto_p_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2186/requerimento_039-22_comgre_juventude_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2187/requerimento_040-22_denuncia_animais_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2188/requerimento_041-22_audiencia_publica_tarifas_justas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_042-22_insencao_de_iptu_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2207/requerimento_043-22_fechamento_dos_correios_carnauba__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2208/requerimento_044-22_promotor_resolver_fechamento_dos_correios_carnauba__-_todos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2209/requerimento_045-22_multirao_dengue_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2210/requerimento_046-22_decor_junina_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_047-22_oficinas_de_arte_e_cultura_-_marli.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_048-22_reduc_horario_p_estudantes__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2224/requerimento_049-2022_sobre_caetano_como_zona_eleitoral_-_due.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2246/requerimento_050-22_caetano_casa_da_cultura__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2247/requerimento_051-22_banco_de_dados_doadores_sangue_-_marli.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2248/requerimento_052-22_retorno_dos_correios_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2249/requerimento_053-22_informacoes_pista_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2257/requerimento_054-22_proibir_bombas_grand_porte__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2282/requerimento_055-22_zoonoses_cachorros_doentes_rua___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2283/requerimento_056-22_politicas_publicas_jovens_-_marli.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2299/requerimento_057-22_emenda_praca_conj_seu_anisio_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2300/requerimento_058-22_telefonia_carnauba___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2316/requerimento_059-22_saude_fazer_curativos_pac_debilitados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_060-22_plano_de_cargos_e_carreiras__-_marli.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2333/requerimento_061-22_piso_salarial_prof_enfermagem_-_marli.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2334/requerimento_062-22_banheiros_cadeirante_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2335/requerimento_063-22_trocar_carro_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2336/requerimento_064-22_telefonia_carnauba_procon___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_065-22_limpeza_rn_288___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2350/requerimento_066-22_vslores_de_pecunias_-_marli.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2351/requerimento_067-22_emenda_casa_de_amparo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_068-22_levanta_pontes_rn__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2384/requerimento_069-22_telefonia_ermo__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2404/requerimento_070-22_extintores_na_camara_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2405/requerimento_071-22_secao_eleitoral_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2406/requerimento_072-22_planej_diarias_motoristas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_073-22_informacoes_agenda_limpeza_pero_festa_-_barbara.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2448/requerimento_074-22_encon_fanfarra_evento_anual_-_marli.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_075-22_emenda_praca_conj_seu_anisio_-_marcelo_thabatta_barbara_e_gilvan.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_076-22_campanha_sobre_taxa_de_iluminacao_publica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2472/requerimento_077-22_emenda_cap_stivenson_-_due.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2473/requerimento_078-22_emenda_zenaide_-_due.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2500/requerimento_079-22_tecnico_enfermagem_povoado_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_080-22_promot_recursos_castrac_de_animais_-_marli.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2508/requerimento_081-22_calendario_de_carro_de_doacao_de_sangue_-_marli.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1962/indicacao_001-2022_reforma_clivia_-_clesio_e_marli.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1963/indicacao_002-2022_reajuste_diarias_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1964/indicacao_003-2022_conserto_sangrador_acude_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1965/indicacao_004-2022_limpeza_acostamento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1986/indicacao_005-2022_reform_psf_monte_-_marli_e_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1987/indicacao_006-2022_retirada_de_pedra_rua_duda_constancia__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1988/indicacao_007-2022_fardamento__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1989/indicacao_008-2022_rest_muro_matadouro_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1999/indicacao_009-2022_troca_de_tampa_esg_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2000/indicacao_010-2022_fixacao_tambores_de_lixo_-_luicinho.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2001/indicacao_011-2022_compra_material_esportivo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2002/indicacao_012-2022_limpeza_rua_ver_zeu_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2003/indicacao_013-2022_racadeira_e_lombada_ermo__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2004/indicacao_014-2022_lombada_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2005/indicacao_015-2022_funcion_quadra_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2010/indicacao_016-2022_poda_quixabeira_-_todos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2024/indicacao_017-2022_reforma_cras_-_jose_evangelista_e_clesio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2025/indicacao_018-2022_canal_escoamento_agua_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2026/indicacao_019-2022_construcoes_de_currais__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2038/indicacao_020-2022_tv_p_apami_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2039/indicacao_021-2022_limp_r_manoel_aquino_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2040/indicacao_022-2022_pav_r_aluisio_pires__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2041/indicacao_023-2022_esgo_r_justino_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2042/indicacao_024-2022_restauracao_do_barreiro_de_gorete_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2043/indicacao_025-2022_quadra_de_volei_do_povoado_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2044/indicacao_026-2022_isentar_associacoes_e_fundacoes_de_cartorio_barbara.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2045/indicacao_027-2022_conserto_fossa_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2070/indicacao_028-2022_ilum_marines_argentiere_-_due.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2071/indicacao_029-2022_saneam_manoel_lucio_e_joao_candido_-_gilvan.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2072/indicacao_030-2022_maquin_ver._ze_dantas_-_gilvan.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2073/indicacao_031-2022_proj_p_saneamento_rua_prof_rozilda_-_marli.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2074/indicacao_032-2022_roco_na_rua_itan_dantas_-_marli.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2080/indicacao_033-2022_refletor_mercado_publico_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2081/indicacao_034-2022_limpeza_cata_vento_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2082/indicacao_035-2022_conclus_pav_rua_wilson_luis_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2083/indicacao_036-2022_braco_c_luminaria_r_tonheca_dantas_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2084/indicacao_037-2022_estudo_na_rua_felinto_lucio_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2085/indicacao_038-2022_reforma_grupo_escolar_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2086/indicacao_039-2022_auxilio_transporter_barbara.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2087/indicacao_040-2022_contruir_mirante_-_marli.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2112/indicacao_041-2022_placas_tursitas_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2113/indicacao_042-2022_estatua_felinto_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2133/indicacao_043_-2022_trator_nas_ruas_da_cidade_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2134/indicacao_044_-2022_abertura_calcadao_monte_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2138/indicacao_045-2022_iluminacao_estaionamento_santa_rita_-_marli.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2139/indicacao_046-2022_iluminacao_rua_antonio_martiniano_ermo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2140/indicacao_047-2022_retirar_canteriros_sec_saude_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2155/indicacao_048-2022_reforma_predio_associ_xique_xique_-_marli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2156/indicacao_049-2022_conclusao_rua_rajada__-_marli.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2157/indicacao_050-2022_refposicao_de_lampadas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2158/indicacao_051-2022_aterro_trevo_da_rajada_-_marli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2163/indicacao_052-2022_mata_burro_s_agua_doce_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2164/indicacao_053_-2022_areia_no_campo_voley_horto-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2165/indicacao_054-2022_placas_transito_rn288_barbara.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2166/indicacao_055-2022_conferencia_de_turismo_barbara.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2177/indicacao_056-2022_limpeza_dos_matos_r_jose_estevam_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2178/indicacao_057-2022_pav_chico_de_paizinho_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2179/indicacao_058_-2022_conserto_calcamento_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2180/indicacao_059-2022_limpeza_galeria_rua_de_saulo_-_marcelo_e_due.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_060-2022_pulverizacao_na_cidade_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_061_-2022_quiosque_no_ermo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_062-2022_const_parque_infantil_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2192/indicacao_063-2022_retirada_pedra_r_dina_chiquita_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2198/indicacao_064_-2022_reparo_parede_calcadao_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2199/indicacao_065_-2022_limpeza_mato_rua__-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2200/indicacao_066-2022_trator_na_entrada_riacho_fundo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2201/indicacao_067-2022_conserto_estrada_variante_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2202/indicacao_068-2022_roco_r_jose_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2203/indicacao_069-2022_compra_onibus_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2214/indicacao_070-2022_roco_terminal_turistico_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2215/indicacao_071-2022_carro_sec_cultura_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2216/indicacao_072-2022_quiosque_c_banheiro_praca_romeiros_-_luicinho_e_due.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2217/indicacao_073-2022_placa_distancia_picui_barbara.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2250/indicacao_074-2022_canteiros_r_novo_posto_gasolina_-_due.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2254/indicacao_075-2022_mudanca_energia_mono_p_trifassica_praca_rajada_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2255/indicacao_076-2022_pista_motocross_barbara.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2256/indicacao_077-2022_limpe_esgoto_r_toinho_de_nozinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2271/indicacao_078-2022_guarda_corpo_e_bancos_praca_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2272/indicacao_079_-2022_limpeza_mato_nasf_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2273/indicacao_080_-2022_funcionario_rajada_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2274/indicacao_081_-2022_medico_abrigo_idosos_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2275/indicacao_082-2022_retirar_poste_rua_francisca_das_chagas_-_due.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2301/indicacao_083-2022_limpeza_r_manoel_martiniano_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2302/indicacao_084_-2022_luz_poste_entra_cidade_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2303/indicacao_085-2022_mata_burro_sitio_boa_sorte_e_lajedo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2304/indicacao_086-2022_enca_ver_ze_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_087-2022_restauracao_sec_saude_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_088-2022_cadeira_de_rodas_escolas_munic_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_089-2022_limpeza_lavanderia_conj_joao_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_090-2022_tecnico_erfermagem_curativos_no_abrigo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_091-2022_nivelar_tampas_bueiros_tonheca_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_092-2022_mata_burro_garrotes_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2385/indicacao_093-2022_instalacao_cesta_basquete_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_094-2022_iluminacao_povoado_ermo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2387/indicacao_095-2022_pintura_calcadao_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2388/indicacao_096-2022_placa_indicativa_velocidade_-_marli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_097-2022_canteiros_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2403/indicacao_098-2022_reforma_sala_odonto_ceo_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_099-2022_plano_de_acao_barbara.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_100-2022_praca_tematica_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_101-2022_refletor_r_antonio_candido_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2476/indicacao_102-2022_farmacia_pop_ermo_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2478/indicacao_103-2022_calcar_rampa_acesso_aabrigo_ponte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2499/indicacao_104-2022_conserto_poste_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1966/mocao_001-22_joaquim_lucio.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1967/mocao_002-2022_maria_do_ceu.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1968/mocao_003-22_jose_rui.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1969/mocao_004-2022_maria_aline.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1970/mocao_005-2022_maria_do_carmo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1971/mocao_006-22_geraldo_azevedo.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1972/mocao_007-22_jose_antonio.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1973/mocao_008-2022_titi.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1974/mocao_009-2022_brito.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1975/mocao_010-22_pe._valdecir_-_marli.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1976/mocao_011-22_pe._instanley_-_marli.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1977/mocao_012-2022_piaba.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1990/mocao_013-22_rubia_raquel_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1991/mocao_014-21_jose_aristeu_-_clesio.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1992/mocao_015-21_maria_cristina_-_clesio.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1993/mocao_016-2022_adelia_anunciada.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1994/mocao_017-2022_terezinha_de_seu_ne.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1995/mocao_018-22_laio.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/1996/mocao_019-22__richard_-_harvad.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2006/mocao_020-2022_geoparque-evangelista.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2007/mocao_021-2022_iranildo_-_clesio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2008/mocao_022-2022_agradecimentos_por_emendas_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2009/mocao_023-2022_veracilda_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2035/mocao_024-22_manoel_madeiros.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2034/mocao_025-22_giliard__-_ze_evangelista.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2046/mocao_026-22_alunos_uva_-_marli.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2047/mocao_027-22_iremar_-_clesio.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2048/mocao_028-22_jucara_-_clesio.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2049/mocao_029-2022_dapaizinha_-_due.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2050/mocao_030-22_cleonice_-_due.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2051/mocao_031-22_janiarya_e_matheus_-_todos.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2066/mocao_32-22_francisca_de_assis_-_clesio.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2067/mocao_033-22_antonio_lucas_-_clesio.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2068/mocao_034-2022_maria_da_paz.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2069/mocao_035-2022_leonisia_avania.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2088/mocao_036-22_silvestre_trajano_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2094/mocao_037-22_gilson_prefeito__-_marli.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2095/mocao_038-22_vitoria_regia_.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2116/mocao_039-2021_dapaz_de_ataide.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2117/mocao_040-2022_maurilio.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2118/mocao_041-2022_geoparque_serido_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2119/mocao_042-22_-_geoparque_aos_prefeitos_-_barbara.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2120/mocao_043-22_-_geoparque_a_janaina_e_marcos_-_barbara.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2141/mocao_044-22_apoio_enfermeiros__-_marli.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2142/mocao_045-22_apoio_enfermeiros_walter_alves__-_marli.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2143/mocao_046-22_apoio_enfermeiros_carla_dickson__-_marli.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2145/mocao_048-2022_joana_dack_-_clesio.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2146/mocao_049-21_marilene_maria_-_clesio.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2147/mocao_050-22_jose_bitervino.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2159/mocao_051-22_francisco_armando.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2160/mocao_052-2022_maria_elita.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2170/mocao_053-2021_paulo_emidio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2171/mocao_054-24_evandro_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2181/mocao_055-2022_maria_alice_cruz.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2205/mocao_056-22_luciana_de_prea_-_clesio.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2218/mocao_057-22_gilson_prefeito_empreendedor_-_due.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2219/mocao_058-2022_francisco_antonio.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2220/mocao_059-2022_joao_amadeu.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2221/mocao_060-2022_antonides_dantas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2251/mocao_061-22_-_joao_vitor_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2258/mocao_062-22_quadrilha_francisca_neusa_-_marli.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_063-22_quadrilha_conego_ambrosio_-_marli.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_065-22_quadrilha_joao_henrique_-_marli.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2262/mocao_066-22_quadrilha_clivia_marinho__-_marli.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2263/mocao_067-22_quadrilha_francisco_macedo_-_marli.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_068-22_quadrilha_centro_educacional_-_marli.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2265/mocao_069-22_marcos_vinicios.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2266/mocao_070-2022_zeca_maroca.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_071-22_quadrilha_iec_-_marli.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2285/mocao_072-2022_nelma_de_neve.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2286/mocao_073-2022_bibi_coveiro.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2287/mocao_074-2022_miliquito.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_075-2022_bento_moela.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_076-2022_joarez_dantas.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_077-2022_maria_das_gracas.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2291/mocao_078-2022_josefa_enedina.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_079-2022_adonias.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2293/mocao_080-22_7o_ecopedal_-_barbara.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2294/mocao_081-22_marcosuel_-_evangelista.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2295/mocao_082-22_quadrilha_cras_-_marli.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_083-22_edileide_medeiros_-_fofa_-_barbara.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2353/mocao_084-2022_jose_alvaro.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_085-2022_maria_odete.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2355/mocao_086-2022_alberto_carlos.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2356/mocao_087-2022_emiliano_augostino.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2357/mocao_088-2022_idesuite.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2358/mocao_089-22_maria_arlinda_.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2393/mocao_090-2022_ma_das_neves.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2394/mocao_091-2022_regina_dantas.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2395/mocao_092-2022_rita_de_manoel_camilo.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2396/mocao_093-2022_izaulina.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2397/mocao_094-2022_joao_gabriel.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2398/mocao_095-2022_vicente_batista.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2399/mocao_096-22_joao_marcos_-_clesio.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2407/mocao_097-22_rafae_felix_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_098-22_sorriso_.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_099-2022_joaozinho_de_moela.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2436/mocao_100-2022_biluca.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2437/mocao_101-22_festa_social_de_outubro___-_marli.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2438/mocao_102-22_ayrton_-_barbara.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2447/mocao_103-2022_pintinha.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2451/mocao_104-22_acao_social_casa_do_idoso___-_marli.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2501/mocao_105-2022_manoel_miguel.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2502/mocao_106-2022_severino_zacarias.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2052/parecer_001_proj_05_-_perimetro_urbano_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2053/parecer_002_proj_06_-_dezembro_vermelho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2054/parecer_003_proj_08_-_piso_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2055/parecer_004_-_projeto_009_-_regulamentacao_do_mei_-_me_-_epp_-_agricultores_familiar.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2056/parecer_005_-_projeto_010_-_janeiro_branco.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2057/parecer_006_-_proj_11_-_dia_de_tonheca_dantas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2058/parecer_007_-_proj_12_dia_felinto_lucio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2059/parecer_008_-_proj_7_-_parecer_-_alunos_travestis_e_transexuais_-_proj_thabata_pimenta_-_atualizado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2121/parecer_009_-_projeto_014_e_015_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2123/parecer_010-_titulo_eliabe_marques.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2148/parecer_11_-_projeto_thabata_-_atendimento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2149/parecer_12_-_projeto_marli_-_dia_do_esportista.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2150/parecer_13_-_projeto_de_marli_-_dia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2151/parecer_014_-_projetos_020_e_021_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2162/parecer_015_-_projetos_024_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_16_-_dia_do_enfermeiro_e_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2227/parecer_17_-_fev_roxo_e_laranja.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2228/parecer_018_-_projetos_026_-_denom_rua_regina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2230/parecer_020_-__juridico_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2252/parecer_-_criacao_do_fundo_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2253/parecer_-_dia_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2269/parecer_023_-_projeto_037_-_piso_salarial_agentes_de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2270/parecer_024_-_projeto_038_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2318/parecer_025_-_projeto_039_-_evento_camara_cultura.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2319/parecer_26-_projeto_de_lei_040__marli_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2320/parecer_027_-_projeto_041_-_nomeacao_de_lei_de_incentivo_a_cultura_-_mestre_franca.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2321/parecer_028_-_projetos_042_e_043_-_denom_ruas.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2322/parecer_029_-_projeto_044_-_denom_subi_monte.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2324/parecer_030_-_projeto_de_lei_046_comenda_gilson_da_uvb_-.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2325/parecer_031_-_projeto_de_lei_047_comenda_francisco_-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2326/parecer_032_-_projeto_de_lei_047_comenda_iracema_-.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2327/parecer_033_-_projeto_de_lei_047_comenda_regina_-.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2328/parecer_034_-_projeto_de_lei_047_comenda_erineide_-.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2329/parecer_035-_titulo_katiane_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2330/parecer_036-_titulo_leo_cct__-marli.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2331/parecer_37_-_projeto_de_marcelo_-_dia_do_combate_a_violencia_contra_a_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2332/parecer_38_-_projeto_de_marcelo_-_dia_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2363/parecer_039_-_projeto_052_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2364/parecer_040_-_projeto_53_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2400/parecer_041_-_projeto_de_lei_054_055_e_056_comenda_gilva_-.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2401/parecer_042-_titulos__-_edis.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2464/parecer_043_-_projetos_065_e_066_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2465/parecer_44_-_projeto_de_marcelo_-_dia_do_caminhoneiro.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2466/parecer_45_-_projeto_de_marcelo_-_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2467/parecer_46_-_projeto_de_marli_-_dia_do_empreendedorismo_feminino.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2468/parecer_047_-_projeto_resolucao_001_-_atualizacao_salarios.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2471/parecer_048_-_projeto_de_lei_comendas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_049_-_loa_-_2023.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2509/parecer_50_-_projeto_de_jose_evangelista_-_semana_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2510/parecer_51_-_projeto_de_barbara_-_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2511/parecer_0052_-_projeto_74_-_programa_de_assistencia_psicologica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2512/parecer_053_-_projeto_079_-_programa_camara_mirim.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_054_-_projeto_81_-_executivo_-_plano_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2514/parecer_055_-_projeto_082_-_nomeia_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_056_-_projeto_083_-denominacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_057_-_projeto_resolucao_002_-_camara_intinerante.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2477/resol_n_001-2022_subs_funcion_camara_public.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2517/resol_n_002-2022_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2128/decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2245/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2410/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2411/decreto_legislativo_004.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2412/decreto_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2413/decreto_legislativo_006.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2414/decreto_legislativo_007.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2415/decreto_legislativo_008.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2416/decreto_legislativo_009.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2417/decreto_legislativo_010.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2418/decreto_legislativo_011.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2419/decreto_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2420/decreto_legislativo_013.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2421/decreto_legislativo_014.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2422/decreto_legislativo_015.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2423/decreto_legislativo_016.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2424/decreto_legislativo_017.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2426/decreto_legislativo_019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2427/decreto_legislativo_020.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2428/decreto_legislativo_021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2429/decreto_legislativo_022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2430/decreto_legislativo_023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2225/arquivos_juntados_-_2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2011/001_nomeac_julio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2012/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2013/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2014/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2015/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2016/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2017/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2018/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2019/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2020/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2021/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2022/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2023/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2096/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2097/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2098/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2099/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2100/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2101/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2126/diario_oficial_-_edicao_no_1383_-_portaria_no_020_2022_em_03_de_janeiro_de_2022_.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2127/diario_oficial_-_edicao_no_1383_-_portaria_no_021_2022_em_18_de_abril_de_2022_.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2231/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2232/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2233/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2234/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2235/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2236/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2237/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2238/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2239/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2240/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2241/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2242/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2243/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2244/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2305/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2306/portaria_037.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2307/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2308/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2309/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2340/portaria_041.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2341/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2342/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2343/portaria_044.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2431/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2432/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2433/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2434/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2518/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2519/portaria_050.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2520/portaria_051.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2521/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2522/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2523/portaria_054.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2524/portaria_055.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2525/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2526/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2527/portaria_058.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2528/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2529/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2539/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2102/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2103/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2104/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2105/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2106/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2107/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2124/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2125/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2193/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2194/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2195/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2196/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2197/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2480/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2481/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2482/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2483/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2484/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2485/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2486/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2487/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2488/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2489/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2490/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2491/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2492/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2493/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2494/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2495/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2496/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2497/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2498/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3446/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3447/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3448/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/3449/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2916/ata_da_1a_reuniao_2022_1.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2917/ata_da_2a.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2918/ata_da_3a.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2919/ata_da_4a.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2920/ata_da_5a_reuniao.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2921/ata_da_6a_reuniao.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2922/ata_da_7a_reuniao.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2923/ata_da_8a_reuniao.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2924/ata_da_9a___reuniao__dacomissao.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2925/ata_da_10a___reuniao__dacomissao.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2926/ata_da_11a___reuniao__da_comissao.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2927/ata_da_12a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2928/ata_da_13a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2929/ata_da_14a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2930/ata_da_15a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2931/ata_da_16a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2932/ata_da_17a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2933/ata_da_18a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2934/ata_da_19a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2935/ata_da_20a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2022/2936/ata_da_21a___reuniao__da_comissao_2o_periodo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H602"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>