--- v0 (2026-02-18)
+++ v1 (2026-06-11)
@@ -51,7428 +51,7420 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_lei_no_001_salario_minimo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_lei_no_001_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da_x000D_
 remuneração dos servidores públicos_x000D_
 municipais de Carnaúba dos Dantas/RN,_x000D_
 referente ao ano de 2023, conforme previsão no_x000D_
 art. 37, inciso X, da Constituição Federal,_x000D_
 altera o anexo III da Lei 1211/2022 (plano de_x000D_
 cargos e salários) e dá outras providências</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2563/projeto_lei_no_002-2023_cria_medalha_felinto_lucio_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2563/projeto_lei_no_002-2023_cria_medalha_felinto_lucio_-_marli.docx</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” NA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2564/projeto_de_lei_no_003_-_magisterio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2564/projeto_de_lei_no_003_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Restabelece o piso salarial mínimo dos profissionais do magistério da rede pública Municipal de Carnaúba dos Dantas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bárbara Dantas</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_no_004_-_semana_municipal_de_gravidez_na_adolescencia.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_no_004_-_semana_municipal_de_gravidez_na_adolescencia.docx</t>
   </si>
   <si>
     <t>instituição da semana Municipal a prevenção da gravidez na adolescência.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_lei_no_005_transporte_escolar_educacao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_lei_no_005_transporte_escolar_educacao.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 866/2015, e todas as leis dela derivadas, instituindo o programa de bolsa transporte aos estudantes de cursos técnicos profissionalizantes e primeira graduação e dá outras providências.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_lei_no_006_-__marco_lilas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_lei_no_006_-__marco_lilas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município a Campanha "Março Lilás", dedicado a conscientização e combate ao câncer de colo de útero e dá outras providências</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_lei_no_007_-__comenda_preta_iec_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_lei_no_007_-__comenda_preta_iec_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA MARIA DAS VITÓRIAS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_lei_no_008_-_institui_combate_a_intimidacao_sistemica.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_lei_no_008_-_institui_combate_a_intimidacao_sistemica.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A SEMANA DE COMBATE À INTIMIDAÇÃO SISTEMÁTICA (BULLYING E CYBERBULLYING) NAS ESCOLAS DO MUNICÍPIO DE CARNAÚBA DOS DANTAS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_no_009_-__credito_suplementar.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_no_009_-__credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_no_010_-__nomeacao_sala_interativa_maria_arlinda_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_no_010_-__nomeacao_sala_interativa_maria_arlinda_-_marli.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE SALA INTERATIVA MARIA ARLINDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2797/projeto_de_lei_na_011_-_ldo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2797/projeto_de_lei_na_011_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias para elaboração do orçamento geral do município de Carnaúba dos Dantas/RN, para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_no_012_-_credito_bancario_empresimo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_no_012_-_credito_bancario_empresimo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S/A, e dá outras providências.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dué Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_no_013_-__dia_do_geoparque_serido_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_no_013_-__dia_do_geoparque_serido_-_due.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Geoparque Seridó no Município de Carnaúba dos Dantas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_014_-_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_014_-_cargos.pdf</t>
   </si>
   <si>
     <t>Cria o Quadro Geral de Cargos Permanentes dos _x000D_
 servidores públicos do município de Carnaúba dos Dantas _x000D_
 e suas Atribuições, Revoga a Lei 920/2017, Altera a Lei _x000D_
 679/2010 e todas as leis dela derivadas, Unifica todas as _x000D_
 leis correlacionadas, e dá outras providências</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_015_-__pedal_carnauba_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_015_-__pedal_carnauba_-_due.docx</t>
   </si>
   <si>
     <t>ESTABELECE A QUARTA SEMANA DO MÊS DE JULHO COMO SENDO A SEMANA ALUSIVA AO ECOPEDAL CARNAÚBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_no_016_-_institui_sistema_da_promoc_da_cidadania_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_no_016_-_institui_sistema_da_promoc_da_cidadania_-_thabatta.docx</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE PROMOÇÃO DA CIDADANIA LGTB NO MUNICÍPIO DE CARNAÚBA DOS DANTAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_no_017_-_intolerancia_religiosa_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_no_017_-_intolerancia_religiosa_-_thabatta.docx</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE COMBATE À INTOLERÂNCIA RELIGIOSA, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_lei_no_018_-_criacao_do_dia_municipal_em_memoria_as_vitimas_da_covid-19_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_lei_no_018_-_criacao_do_dia_municipal_em_memoria_as_vitimas_da_covid-19_-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal em Memória às Vítimas da COVID-19 no âmbito do Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_no_019_-__cria_projet_camara_mulher_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_no_019_-__cria_projet_camara_mulher_-_marli.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto Câmara Mulher com fins de dar suporte, conhecimento, conscientização e informação às mulheres vítimas de crimes de violência no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2870/projeto_de_lei_no_020_-_triagem_precoce_autista_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2870/projeto_de_lei_no_020_-_triagem_precoce_autista_-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a triagem precoce para um possível diagnóstico do Transtorno do Espectro Autista (TEA) nas Unidades Básica de Saúde do Município de Carnaúba dos Dantas. por meio da aplicação do questionário M-CHAT</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2871/projeto_de_lei_no_021_-_program_medicamentos_aqui_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2871/projeto_de_lei_no_021_-_program_medicamentos_aqui_-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Medicamentos Aqui que fornece informações acerca da disponibilidade de medicações e insumos distribuídos pelo Município</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA A CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E PREVENÇÃO DA DEPRESSÃO NA INFÂNCIA E NA ADOLESCÊNCIA NO MUNICÍPIO DE CARNAÚBA DOS DANTAS</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_no_023_-_credito_especial_cultura.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_no_023_-_credito_especial_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei _x000D_
 1.202/2022, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2023</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_no_024_-_credito_especial_areninha.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_no_024_-_credito_especial_areninha.pdf</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3069/projeto_de_lei_no_025_-_credito_especial_construc_imagem.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3069/projeto_de_lei_no_025_-_credito_especial_construc_imagem.pdf</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_no_026_credito_especial_placas_fotovoltaicas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_no_026_credito_especial_placas_fotovoltaicas.pdf</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_no_027_credito_especial_saude.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_no_027_credito_especial_saude.pdf</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3089/projeto_de_lei_no_028_-_estrate_preconceito_lgbt_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3089/projeto_de_lei_no_028_-_estrate_preconceito_lgbt_-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implementação de estratégias de visibilidade e enfrentamento ao preconceito contra a comunidade LGBTQIA+ no município de Carnaúba dos Dantas e dá outras providências</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3090/projeto_de_lei_no_029_-_maus_tratos_pessoa_com_deficiencia__-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3090/projeto_de_lei_no_029_-_maus_tratos_pessoa_com_deficiencia__-_thabatta.docx</t>
   </si>
   <si>
     <t>DETERMINA QUE OS HOSPITAIS, CLÍNICAS E POSTOS DE SAÚDE QUE COMPÕEM A REDE PÚBLICA MUNICIPAL DE SAÚDE COMUNIQUEM FORMALMENTE AO MINISTÉRIO PÚBLICO CASOS DE VESTÍGIOS DE MAUS-TRATOS CONTRA A PESSOA COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3091/projeto_de_lei_no_030_-_proibicao_contratacao_de_condenados__-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3091/projeto_de_lei_no_030_-_proibicao_contratacao_de_condenados__-_thabatta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.304/06 – Lei Maria da Penha, por parte do Poder Público Municipal, bem como impede nomeação e dá outras providências</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_no_031_-_isencao_temporaria_sec_cultura.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_no_031_-_isencao_temporaria_sec_cultura.pdf</t>
   </si>
   <si>
     <t>Concede isenção temporária de imposto sobre serviços _x000D_
 de qualquer natureza – ISSQN para os artistas _x000D_
 independentes que prestem serviços enquanto pessoa _x000D_
 física com verba oriunda da Lei 195/2022 que visa _x000D_
 garantir ações emergenciais direcionadas ao setor _x000D_
 cultura</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_no_032_-_credito_especial_cobert_estacion_sec_educacao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_no_032_-_credito_especial_cobert_estacion_sec_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_no_033_-_institui_uso_do_cordao_uso_girassol_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_no_033_-_institui_uso_do_cordao_uso_girassol_-_due.docx</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Carnaúba dos Dantas/RN, o “Cordão de Girassol” como instrumento auxiliar de orientação para identificação de pessoas com deficiência não visível e dá outras providências.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_no_034_-_semana_da_proclamacao_do_evangelho_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_no_034_-_semana_da_proclamacao_do_evangelho_-_marli.docx</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Proclamação do Evangelho de Jesus Cristo no âmbito do município de Carnaúba dos Dantas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_035_-_area_reservada_a_pessoas_c_deficiencia_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_035_-_area_reservada_a_pessoas_c_deficiencia_-_due.docx</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Carnaúba dos Dantas/RN, uma área reservada, em eventos públicos e privados para Pessoas com Deficiência e dá outras providências.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3179/01_-_projeto_de_lei_no_036-_2024_carnauba_dos_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3179/01_-_projeto_de_lei_no_036-_2024_carnauba_dos_dantas.pdf</t>
   </si>
   <si>
     <t>Estima Receita e fixa Despesa do Município de Carnaúba dos Dantas/RN, para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_no_037_-_repasse_da_enfermagem_-_final_1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_no_037_-_repasse_da_enfermagem_-_final_1.pdf</t>
   </si>
   <si>
     <t>Autoriza e regulamenta o repasse dos recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional nº 127/2022 pelo poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_no_038_-_denomi_r_francisco_rafael_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_no_038_-_denomi_r_francisco_rafael_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA FRANCISCO RAFAEL DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_no_039_-_denomi_r_gertrudes_augusta_dantas_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_no_039_-_denomi_r_gertrudes_augusta_dantas_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA GERTRUDES AUGUSTA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_no_040_-_denomi_r_maria_marta_de_jesus_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_no_040_-_denomi_r_maria_marta_de_jesus_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA MARIA MARTA DE JESUS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_no_041_-_denomi_r_manoel_francisco_da_silva_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_no_041_-_denomi_r_manoel_francisco_da_silva_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA MANOEL FRANCISCO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_no_042_-_denomi_r_francisca_natalia_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_no_042_-_denomi_r_francisca_natalia_-_due.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA FRANCISCA NATÁLIA RAFAEL DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3193/projeto_de_lei_no_043_-_assistencia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3193/projeto_de_lei_no_043_-_assistencia.pdf</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3205/projeto_lei_no_044_-_credito_especial_2023_pmcd_complemento_do_piso_da_enfermagem_subfuncao_122_adm_geral.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3205/projeto_lei_no_044_-_credito_especial_2023_pmcd_complemento_do_piso_da_enfermagem_subfuncao_122_adm_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial a Lei _x000D_
 1.202/2022, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2023.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei__no_045_-_terminologia_pessoa_com_deficiencia__-_thabatta_-_correto.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei__no_045_-_terminologia_pessoa_com_deficiencia__-_thabatta_-_correto.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TERMINOLOGIA "PESSOAS COM DEFICIÊNCIA" EM TEXTOS LEGAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_no_046_-__isencao_concurso.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_no_046_-__isencao_concurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as hipóteses de isenção de pagamento de _x000D_
 taxa de inscrição em concurso público no âmbito da _x000D_
 Administração Direta do Município de Carnaúba dos _x000D_
 Dantas/RN e dá outras providências</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>José Gilvan</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_no_047_-__comenda_florisvaldo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_no_047_-__comenda_florisvaldo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR FLORISVALDO BEZERRA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no_048_-__comenda_cleonice_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no_048_-__comenda_cleonice_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS A SENHORA CLEONICE DA SILVA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_no_049_-__comenda_marcos_de_elita_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_no_049_-__comenda_marcos_de_elita_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DOM JOSÉ ADELINO DANTAS AO SENHOR MARCOS ANTÔNIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_050_-__dia_do_retinoblastoma__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_050_-__dia_do_retinoblastoma__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município o dia 19 de setembro como o Dia Municipal de conscientização e incentivo ao diagnóstico precoce do retinoblastoma e dá outras providências</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_lei_no_051_-_reserv_vagas_matriculas_pessoa_com_deficiencia__-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_lei_no_051_-_reserv_vagas_matriculas_pessoa_com_deficiencia__-_thabatta.docx</t>
   </si>
   <si>
     <t>Garante a reserva de vagas e prioridade nas matrículas aos alunos que sejam considerados legalmente pessoas com deficiência no estabelecimento escolar de ensino mais próximo de seu domicílio e/ou de seu representante legal dentro da rede municipal de ensino do município de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_lei_no_052_-_declara_os_cultos_e_liturgias_de_religioes_de_matriz_africana__-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_lei_no_052_-_declara_os_cultos_e_liturgias_de_religioes_de_matriz_africana__-_thabatta.pdf</t>
   </si>
   <si>
     <t>Declara os cultos e liturgias de religiões de matriz africana como patrimônios culturais imateriais do Município de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_lei_no_053_-_dia_municipal_discrimina_racial_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_lei_no_053_-_dia_municipal_discrimina_racial_-_thabatta.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal da luta pela eliminação da discriminação racial” e dá outras providências</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto_de_lei_no_054_-_rec_telhas_e_tijolos_bem_imaterial_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto_de_lei_no_054_-_rec_telhas_e_tijolos_bem_imaterial_-_barbara.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS TELHAS E TIJOLOS PRODUZIDOS PELO POLO CERÂMICO LOCAL COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE CARNAUBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_055_-_rec_bolachas_bem_imaterial_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_055_-_rec_bolachas_bem_imaterial_-_barbara.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS BOLACHAS E BISCOITOS PRODUZIDOS PELAS INDÚSTRIAS DE MASSA LOCAL COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE CARNAUBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3312/projeto_de_lei_no_056.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3312/projeto_de_lei_no_056.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para transferência orçamentária entre naturezas de despesas do Crédito Especial aberto pela Lei 1.240/2023.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Clésio Dantas, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_no_057_-_festi_de_musica_carnaubense_-marli_e_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_no_057_-_festi_de_musica_carnaubense_-marli_e_clesio.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPAL DE CARNAÚBA DOS DANTAS/RN O FESTIVAL DA MÚSICA CARNAUBENSE TONHECA DANTAS, A SER COMEMORADO NO MÊS JULHO DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_lei_no_058_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_lei_no_058_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a para alteração da LEI Nº 1.255, DE 27 _x000D_
 DE SETEMBRO DE 202, do Crédito Especial a Lei _x000D_
 1.202/2022, do Orçamento do Município de Carnaúba dos _x000D_
 Dantas/RN, para o exercício de 2023</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3374/projeto_lei_no_059_-_estatua_monte.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3374/projeto_lei_no_059_-_estatua_monte.pdf</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_lei_no_060_-_conselho_saude.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_lei_no_060_-_conselho_saude.pdf</t>
   </si>
   <si>
     <t>APROVA NOVAS DIRETRIZES PARA COMPOSIÇÃO, ESTRUTURAÇÃO, E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE DE CARNAÚBA DOS DANTAS, REVOGANDO A LEI Nº 888/2015, CONFORME LEI FEDERAL 141/2012 E RESOLUÇÃO 453 DO CONSELHO NACIONAL DE SAÚDE (CNS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3406/projeto_lei_no_061_-_mororista_ambulancia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3406/projeto_lei_no_061_-_mororista_ambulancia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DE CARGO OU FUNÇÃO DE MOTORISTA PARA MOTORISTA DE AMBULÂNCIA, CONFORME A LEI COMPLEMENTAR MUNICIPAL 042/2023 QUE INSTITUI O QUADRO DE VAGAS DE SERVIDORES EFETIVOS E A LEI 9.503/1997 DO CÓDIGO DE TRÂNSITO BRASILEIRO PARA A DEVIDA ADEQUAÇÃO DO ORGANOGRAMA DO QUADRO FUNCIONAL DOS SERVIDORES PÚBLICOS MUNICIPAL DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_no_040_-_organizacao_interna_e_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_no_040_-_organizacao_interna_e_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe da Estrutura Organizacional da Câmara Municipal de Carnaúba dos Dantas/RN, Cria o Quadro Geral de Cargos Permanentes dos servidores Efetivos da Câmara Municipal e suas Atribuições, Revoga a Lei Complementar 39/2017, Altera a todas as leis dela derivadas e Unifica todas as leis correlacionadas, e dá outras providências.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_complementar_002.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_complementar_002.docx</t>
   </si>
   <si>
     <t>Cria o Quadro Geral de Cargos Permanentes dos servidores públicos do município de Carnaúba dos Dantas e suas Atribuições, Revoga a Lei 920/2017, 679/2010, 1228/2023 e todas as leis dela derivadas, Unifica todas as leis correlacionadas, e dá outras providências</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_de_lei_no_042_-_organizacao_interna_e_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_de_lei_no_042_-_organizacao_interna_e_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe da Estrutura Organizacional da Câmara Municipal de Carnaúba dos Dantas/RN, Cria o Quadro Geral de Cargos Permanentes dos servidores Efetivos da Câmara Municipal e suas Atribuições, Revoga a Lei Complementar 39/2017, Altera a todas as leis dela derivadas e Unifica todas as leis correlacionadas, e dá outras providências</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3237/projeto_de_lei_no_043_requisitos_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3237/projeto_de_lei_no_043_requisitos_cargos.pdf</t>
   </si>
   <si>
     <t>Regulamenta os requisitos e atribuições dos cargos de _x000D_
 provimento efetivo do município de Carnaúba dos Dantas, _x000D_
 Altera o Anexo II da Lei Complementar 040/2023 e dá _x000D_
 outras providências</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Evangelista</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_leg._no_001-2023_styverson_-_jose_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_leg._no_001-2023_styverson_-_jose_evangelista.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR EANN STYVENSON VALENTIM MENDES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_leg._no_002-2023_renilza_nunes_-_jose_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_leg._no_002-2023_renilza_nunes_-_jose_evangelista.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA RENILZA NUNES DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2569/projeto_de_decreto_leg._no_003-2023_givanildo_lima_-_jose_evangelista.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2569/projeto_de_decreto_leg._no_003-2023_givanildo_lima_-_jose_evangelista.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GIVANILDO LIMA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_leg._no_004-2023_prof_joao_maria_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_leg._no_004-2023_prof_joao_maria_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOÃO MARIA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_decreto_leg._no_005-2023_josean_iec_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_decreto_leg._no_005-2023_josean_iec_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSEAN DANTAS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_leg._no_006-2023_rogeria_layanne_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_leg._no_006-2023_rogeria_layanne_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA” A SENHORA ROGÉRIA LAYANNE CALDAS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_leg._no_007_med_felinto_lucio_-_cecilia_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_leg._no_007_med_felinto_lucio_-_cecilia_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA CECÍLIA MARIA DANTAS DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_leg._no_008_med_felinto_lucio_-_maria_de_fatima_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_leg._no_008_med_felinto_lucio_-_maria_de_fatima_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DE FÁTIMA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_decreto_leg._no_009_med_felinto_lucio_-_lucia_de_medeiros_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_decreto_leg._no_009_med_felinto_lucio_-_lucia_de_medeiros_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA LÚCIA DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_decreto_leg._no_010_med_felinto_lucio_-_nilda__medeiros_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_decreto_leg._no_010_med_felinto_lucio_-_nilda__medeiros_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA NILDA MEDEIROS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_decreto_leg._no_011_med_felinto_lucio_-_ines_dantas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_decreto_leg._no_011_med_felinto_lucio_-_ines_dantas_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA INÊS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2626/projeto_de_decreto_leg._no_012_med_felinto_lucio_-_nilda_eleonora_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2626/projeto_de_decreto_leg._no_012_med_felinto_lucio_-_nilda_eleonora_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA NILDA ELEONÔRA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2627/projeto_de_decreto_leg._no_013_med_felinto_lucio_-_ana_medeiros_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2627/projeto_de_decreto_leg._no_013_med_felinto_lucio_-_ana_medeiros_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA ANA MEDEIROS CÂMARA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_decreto_leg._no_014_med_felinto_lucio_-_joaquim_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_decreto_leg._no_014_med_felinto_lucio_-_joaquim_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOAQUIM LÚCIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_leg._no_015_med_felinto_lucio_-_paulo_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_leg._no_015_med_felinto_lucio_-_paulo_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR PAULO LÚCIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2630/projeto_de_decreto_leg._no_016_med_felinto_lucio_-_jose_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2630/projeto_de_decreto_leg._no_016_med_felinto_lucio_-_jose_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOSÉ LÚCIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_decreto_leg._no_017_med_felinto_lucio_-_caetano_dantas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_decreto_leg._no_017_med_felinto_lucio_-_caetano_dantas_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR CAETANO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_decreto_leg._no_018_med_felinto_lucio_-_marcio__dantas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_decreto_leg._no_018_med_felinto_lucio_-_marcio__dantas_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR MÁRCIO DANTAS DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_decreto_leg._no_019_med_felinto_lucio_-_joao_batista_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_decreto_leg._no_019_med_felinto_lucio_-_joao_batista_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOÃO BATISTA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_decreto_leg._no_020_med_felinto_lucio_-_joao_francisco__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_decreto_leg._no_020_med_felinto_lucio_-_joao_francisco__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOÃO FRANCICO DA SILVA NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_leg._no_021_med_felinto_lucio_-_genival_dantas__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_leg._no_021_med_felinto_lucio_-_genival_dantas__-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR GENIVAL DANTAS BEZERRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_leg._no_022_med_felinto_lucio_-_fernando_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_leg._no_022_med_felinto_lucio_-_fernando_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FERNANDO LUÍZ DE ARAÚJO VICENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2637/projeto_de_decreto_leg._no_023_med_felinto_lucio_-_emanuel_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2637/projeto_de_decreto_leg._no_023_med_felinto_lucio_-_emanuel_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR EMANUEL NASCIMENTO ALVES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_leg._no_024_med_felinto_lucio_-_camilo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_leg._no_024_med_felinto_lucio_-_camilo_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR CAMILO HENRIQUE DANTAS SOARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2639/projeto_de_decreto_leg._no_025_med_felinto_lucio_-_hilario_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2639/projeto_de_decreto_leg._no_025_med_felinto_lucio_-_hilario_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR HILÁRIO FELIX DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_leg._no_026_med_felinto_lucio_-_cassimiro_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_leg._no_026_med_felinto_lucio_-_cassimiro_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR LORIVAL CASSIMIRO DA COSTA JUNIOR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_leg._no_027_med_felinto_lucio_-_janaina_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_leg._no_027_med_felinto_lucio_-_janaina_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA JANAINA DANTAS DE MOURA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_leg._no_028_med_felinto_lucio_-_terezinha_dantas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_leg._no_028_med_felinto_lucio_-_terezinha_dantas_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA TEREZINHA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_decreto_leg._no_029_med_felinto_lucio_-_maria_do_carmo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_decreto_leg._no_029_med_felinto_lucio_-_maria_do_carmo_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DO CARMO MEDEIROS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_decreto_leg._no_030_med_felinto_lucio_-_francisco_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_decreto_leg._no_030_med_felinto_lucio_-_francisco_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FRANCISCO LÚCIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_decreto_leg._no_031_med_felinto_lucio_-_flavio_lucio_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_decreto_leg._no_031_med_felinto_lucio_-_flavio_lucio_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FLÁVIO LÚCIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_decreto_leg._no_032_med_felinto_lucio_-_fatoca_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_decreto_leg._no_032_med_felinto_lucio_-_fatoca_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DE FÁTIMA LOPES DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_decreto_leg._no_033_med_felinto_lucio_-_joaquim_jose_pref_cruzeta_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_decreto_leg._no_033_med_felinto_lucio_-_joaquim_jose_pref_cruzeta_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOAQUIM JOSÉ DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_decreto_leg._no_034_med_felinto_lucio_-_tiago_pref_parelhas_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_decreto_leg._no_034_med_felinto_lucio_-_tiago_pref_parelhas_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR TIAGO DE MEDEIROS ALMEIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_decreto_leg._no_035_med_felinto_lucio_-_fernando_pref_acari_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_decreto_leg._no_035_med_felinto_lucio_-_fernando_pref_acari_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FERNANDO ANTÔNIO BEZERRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_decreto_leg._no_036_med_felinto_lucio_-_amazan_pref_jardim_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_decreto_leg._no_036_med_felinto_lucio_-_amazan_pref_jardim_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOSÉ AMAZAN SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2653/projeto_de_decreto_leg._no_037_med_felinto_lucio_-_gilson_dantas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2653/projeto_de_decreto_leg._no_037_med_felinto_lucio_-_gilson_dantas.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR GILSON DANTAS DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2654/projeto_de_decreto_leg._no_038_med_felinto_lucio_-_marfran.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2654/projeto_de_decreto_leg._no_038_med_felinto_lucio_-_marfran.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR MARFRAN DE MEDEIROS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_leg._no_039_med_felinto_lucio_-_francisco_de_sales_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_leg._no_039_med_felinto_lucio_-_francisco_de_sales_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FRANCICO DE SALES FELIPE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_leg._no_041-2023_mario_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_leg._no_041-2023_mario_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR MÁRIO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_decreto_leg._no_042_med_d_desinha_-_gardenia_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_decreto_leg._no_042_med_d_desinha_-_gardenia_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA GARDÊNIA DE SOUZA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_decreto_leg._no_043_med_d_desinha_-_luiza_das_vitorias_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_decreto_leg._no_043_med_d_desinha_-_luiza_das_vitorias_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA LUÍZA DAS VITÓRIAS LIMA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_decreto_leg._no_044_med_d_desinha_-janaires_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_decreto_leg._no_044_med_d_desinha_-janaires_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA JANAIRES DA SILVA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_decreto_leg._no_045_med_d_desinha_-natylia_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_decreto_leg._no_045_med_d_desinha_-natylia_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA NATYLIA YASMINA DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_leg._no_046_med_d_desinha_-monica_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_leg._no_046_med_d_desinha_-monica_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA MÔNICA LEANDRO DANTAS DE ATAÍDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_leg._no_047_med_d_desinha_-ana_tereza_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_leg._no_047_med_d_desinha_-ana_tereza_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA ANA TEREZA MEDEIROS DA SILVA OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_leg._no_048_med_d_desinha_-maria_gessica_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_leg._no_048_med_d_desinha_-maria_gessica_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA MARIA GESSICA DE LIMA OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_leg._no_049_med_d_desinha_-_damiana_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_leg._no_049_med_d_desinha_-_damiana_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA DAMIANA DE MELO ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_leg._no_050_med_d_desinha_-_josefa_maria__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_leg._no_050_med_d_desinha_-_josefa_maria__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA JOSEFA MARIA ELITA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_leg._no_051_med_d_desinha_-_centro_marlon_victor__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_leg._no_051_med_d_desinha_-_centro_marlon_victor__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO CENTRO MUNICIPAL DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO “MARLO VITOR MEDEIROS DE MELO”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_leg._no_052_med_d_desinha_-_francisco_macedo__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_leg._no_052_med_d_desinha_-_francisco_macedo__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL “FRANCISCO MACEDO DANTAS”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_leg._no_053_med_d_desinha_-_conego_ambrosio__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_leg._no_053_med_d_desinha_-_conego_ambrosio__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL “CÔNEGO AMBROSIO SILVA”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2787/projeto_de_decreto_leg._no_054_med_d_desinha_-_clivia__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2787/projeto_de_decreto_leg._no_054_med_d_desinha_-_clivia__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL “CLÍVIA MARINHO LOPES”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_decreto_leg._no_055_med_d_desinha_-_francisca_neusa__-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_decreto_leg._no_055_med_d_desinha_-_francisca_neusa__-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL “FRANCISCA NEUSA DANTAS”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_decreto_leg._no_056_med_d_desinha_-_instituto_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_decreto_leg._no_056_med_d_desinha_-_instituto_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO INSTITUTO MUNICIPAL “JOÃO CÂNDIDO FILHO”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_decreto_leg._no_057_med_d_desinha_-_jhd_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_decreto_leg._no_057_med_d_desinha_-_jhd_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA ESTADUAL “JOÃO HENRIQUE DANTAS”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_decreto_leg._no_058_med_d_desinha_-_iec_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_decreto_leg._no_058_med_d_desinha_-_iec_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO INSTITUTO EDUCACIONAL CARNABENSE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_decreto_leg._no_059_med_d_desinha_-_rubia_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_decreto_leg._no_059_med_d_desinha_-_rubia_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA RÚBIA RAQUEL DANTAS ROQUE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_decreto_leg._no_060_med_d_desinha_-_fatoca-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_decreto_leg._no_060_med_d_desinha_-_fatoca-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA MARIA DE FÁTIMA LOPES DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_leg._no_061_med_d_desinha_-_mazinho_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_leg._no_061_med_d_desinha_-_mazinho_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO SENHOR VALDEMAR CÂNDIDO DE MEDEIROS FILHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_de_decreto_leg._no_062_med_d_desinha_-_serginho_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_de_decreto_leg._no_062_med_d_desinha_-_serginho_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO SENHOR SÉRGIO SAMUEL SENA SANTOS MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_decreto_leg._no_063_med_d_desinha_-_wilma_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_decreto_leg._no_063_med_d_desinha_-_wilma_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA WILMA CRISTINA DE MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_decreto_leg._no_064_med_d_desinha_-_sargento_luzia_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_decreto_leg._no_064_med_d_desinha_-_sargento_luzia_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA LUZIA DE FÁTIMA RIBEIRO DE ALCÂNTARA SILVA GALVÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2873/projeto_de_decreto_leg._no_065-2023_gardenia_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2873/projeto_de_decreto_leg._no_065-2023_gardenia_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA GARDÊNIA DE SOUZA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_decreto_leg._no_066-2023_maria_gorete_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_decreto_leg._no_066-2023_maria_gorete_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA GORETE GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_decreto_leg._no_067-2023_juciara_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_decreto_leg._no_067-2023_juciara_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA JUCIARA PEREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ANA CLARA OLIVEIRA MEDEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_decreto_leg._no_069-2023_maria_aparecida_-_due.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_decreto_leg._no_069-2023_maria_aparecida_-_due.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA APARECIDA NASCIMENTO CUNHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_decreto_leg._no_070-2023_dr_rennan_trajano_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_decreto_leg._no_070-2023_dr_rennan_trajano_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR RENNAN TRAJANO FARIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3159/projeto_de_decreto_leg._no_071-2023_aladiedina_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3159/projeto_de_decreto_leg._no_071-2023_aladiedina_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA ALADIEDINA BATISTA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3160/projeto_de_decreto_leg._no_072-2023_chrystian_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3160/projeto_de_decreto_leg._no_072-2023_chrystian_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE AO JOVEM CHRYSTIAN SMITH DE ALBUQUERQUE FERNANDES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_decreto_leg._no_073-2023_maria_betania_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_decreto_leg._no_073-2023_maria_betania_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA BETÂNIA SILVA DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3207/projeto_de_decreto_leg._no_074-2023_joao_vitor_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3207/projeto_de_decreto_leg._no_074-2023_joao_vitor_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR ANA JOÃO VITOR DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3208/projeto_de_decreto_leg._no_075-2023_joao_pedro_pereira_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3208/projeto_de_decreto_leg._no_075-2023_joao_pedro_pereira_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOÃO PEDRO PEREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3222/projeto_de_decreto_leg._no_076-2023_marjory_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3222/projeto_de_decreto_leg._no_076-2023_marjory_-_due.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARJORY SOUZA LIMA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_decreto_leg._no_077-2023_daiane_pereira_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_decreto_leg._no_077-2023_daiane_pereira_-_marli.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA DAIANE PEREIRA ALVES ROQUE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3224/projeto_de_decreto_leg._no_078-2023_josivaldo_bezerra_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3224/projeto_de_decreto_leg._no_078-2023_josivaldo_bezerra_-_gilvan.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSIVALDO BEZERRA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3225/projeto_de_decreto_leg._no_079-2023_wanessa_fialho_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3225/projeto_de_decreto_leg._no_079-2023_wanessa_fialho_-_thabatta.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA WANESSA EMANUELLE DUTRA DANTAS FIALHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3226/projeto_de_decreto_leg._no_080-2023_ivan__-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3226/projeto_de_decreto_leg._no_080-2023_ivan__-_thabatta.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR IVAN VITOR DANTAS PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR LUIZ CARLOS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR ANTÔNIO LOPES NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_leg._no_083_med_d_desinha_-_esc_clivia_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_leg._no_083_med_d_desinha_-_esc_clivia_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL CLÍVIA MARINHO LOPES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto_de_decreto_leg._no_084_med_d_desinha_-_iec_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto_de_decreto_leg._no_084_med_d_desinha_-_iec_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO INSTITUTO EDUCACIONAL CARNAUBENSE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto_de_decreto_leg._no_085_med_d_desinha_-_esc_conego_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto_de_decreto_leg._no_085_med_d_desinha_-_esc_conego_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL CÔNEGO AMBRÓSIO SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto_de_decreto_leg._no_086_med_d_desinha_-_esc_francisco_macedo_-_mesa_diretora.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto_de_decreto_leg._no_086_med_d_desinha_-_esc_francisco_macedo_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A ESCOLA MUNICIPAL FRANCISCO MACÊDO DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_decreto_leg._no_087_med_d_desinha_-_prea__-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_decreto_leg._no_087_med_d_desinha_-_prea__-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  AO SENHOR FRANCISCO DAS CHAGAS DANTAS - PREÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3290/projeto_de_decreto_leg._no_088-2023_leonardo_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3290/projeto_de_decreto_leg._no_088-2023_leonardo_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR LEONARDO DANTAS DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3291/projeto_de_decreto_leg._no_089-2023_giovana_steling_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3291/projeto_de_decreto_leg._no_089-2023_giovana_steling_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A JOVEM GIOVANNA STELLING BRITO DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3292/projeto_de_decreto_leg._no_090-2023_luana_mayara_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3292/projeto_de_decreto_leg._no_090-2023_luana_mayara_-_barbara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA LUANA MAYARA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_decreto_leg._no_091-2023_elisangela_de_deca_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_decreto_leg._no_091-2023_elisangela_de_deca_-_marcelo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARAUBENSE A SENHORA ELISÂNGELA DANTAS DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA”  A SENHORA FRANCISCA DE ASSIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Câmara Itinerante</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_resolucao_no_002-2023_frente_parlamentar_em_defesa_da_mulher.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_resolucao_no_002-2023_frente_parlamentar_em_defesa_da_mulher.pdf</t>
   </si>
   <si>
     <t>CRIA FRENTE PARLAMENTAR PARA FORTALECIMENTO DA MULHER NO ÂMBITO DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_resolucao_no_003-2023_promape.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_resolucao_no_003-2023_promape.doc</t>
   </si>
   <si>
     <t>Institui o Programa Maria da Penha vai às escolas – PROMAPE - no âmbito do município de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3157/projeto_resolucao_no_004-2023_tempo_de_prevenir.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3157/projeto_resolucao_no_004-2023_tempo_de_prevenir.doc</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN o “Programa Laços de Proteção”, para apoio à transformação social das comunidades por meio da desconstrução do machismo estrutural, da exposição da Lei Maria da Penha e da organização de projetos sociais para mulheres em situação de risco e de violência, e dá outras providências.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3346/projeto_resolucao_no_005-2023_regimento_interno.doc</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3346/projeto_resolucao_no_005-2023_regimento_interno.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3347/projeto_de_resolucao_no_006-2023_licitacoes.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3347/projeto_de_resolucao_no_006-2023_licitacoes.pdf</t>
   </si>
   <si>
     <t>QUE REGULAMENTA NO ÂMBITO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN, AS LICITAÇÕES E CONTRATAÇÕES DIRETAS REALIZADAS NA FORMA DA LEI FEDERAL N° 14.133, DE 01 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_001-23_falta_de_agente_saude_conj__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_001-23_falta_de_agente_saude_conj__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Karla Danyelle Dantas Espínola – Secretaria Municipal de Saúde interina, solicitando informações a respeito da falta de Agentes Comunitário de Saúde nos conjuntos João Henrique e Seu Anísio - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Karla Danyelle Dantas Espínola – Secretaria Municipal de Saúde interina, solicitando informações a respeito da falta de medicamentos na farmácia popular, principalmente das tiras testes de glicemia no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_003-23_terreno_p_oficinas__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_003-23_terreno_p_oficinas__-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que viabilize a doação de terreno ao lado do Conjunto Seu Anísio, destinado a construção de oficinas mecânicas no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_004-23_tornar_o_jhd_bairro__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_004-23_tornar_o_jhd_bairro__-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente, seja estudada a viabilidade de transformar o conjunto “João Henrique Dantas” em Bairro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que a Exmª. Srª. Marli de Medeiros Dantas – Presidente da Câmara Municipal, que seja feita adaptações para garantir mais acessibilidade as pessoas com deficiência, ou mobilidade reduzida. Como intuito de resguardar o direito de ir e vir das pessoas com deficiência, como também proporcionar a maior facilidade de locomoção a aqueles que possuem alguma dificuldade motora. Entre as principais mudanças solicitadas, seja feita uma rampa na parte lateral da Câmara Municipal, saída da cozinha (fotos em anexo). A sugestão vai além de proporcionar uma maior facilidade de deslocamento, as adequações permitirão as pessoas com deficiência uma maior autonomia e, assim, garantindo a sua integridade física e moral.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_006-23_convoc_professores_jhd_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_006-23_convoc_professores_jhd_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Governadora Fátima Bezerra, a Exmª Srª. Socorro Batista – Secretária de Estado da Educação, da Cultura, do Esporte e Lazer do RN (SEEC), e ao Exmº Sr. Agnaldo Cassiano de Brito - Diretor da 9ª DIREC, solicitando que junto a Subcoordenadoria de Educação Especial, sejam tomadas providências para cerelidade na convocação e encaminhamento dos professores auxiliares destinado a “educação especial” os Professores de Educação Inclusiva da Escola Estadual “João Henrique Dantas” - Carnaúba dos Dantas/RN e demais escolas estaduais do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_007-23_doc_frota_municipal_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_007-23_doc_frota_municipal_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Letícia Freire França – Secretária Municipal de Administração, solicitando que através do setor competente, seja encaminhado a esta Casa de Leis uma lista contendo a descrição de toda a frota municipal, incluindo detalhes da documentação (Placa e Renavam) de cada um com o devido pagamentos dos tributos do DETRAN RN.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_008-23_repasse_inss_funcio_municipais__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_008-23_repasse_inss_funcio_municipais__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª. Letícia Freire França – Secretária Municipal de Administração, solicitando que através do setor competente, seja encaminhado a esta Casa de Leis o repasse mensal/trimestral/anual dos impostos recolhidos do INSS de todos os servidores público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_009-23_caern_governadora__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_009-23_caern_governadora__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste aos Exmº Senhor Diretor da CAERN/RN, e a Exmª Srª. Fátima Bezerra – Governadora do Estado do Rio Grande do Norte, solicitando que seja feita uma mobilização a respeito do abastecimento d’água de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_010-23_tapa_buraco_2023__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_010-23_tapa_buraco_2023__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Fátima Bezerra – Governadora do Estado do Rio Grande do Norte e ao Exmº Sr. Diretor geral do Departamento de Estradas e Rodagens - DER , solicitando que junte esforços no sentido de realizar o conserto das pontes e pontilhões, como também uma operação tapa buraco na RN 288 trecho do Povoado Rajada até a divisa com a PB, passando por nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_011-23_policial_mulher_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_011-23_policial_mulher_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUER DA EXMª SRª GOVERNADORA FÁTIMA BEZERRA, AO EXMº SR. FRANCISCO CANINDÉ DE ARAÚJO SILVA – SECRETÁRIO DE SEGURANÇA PÚBLICA E DEFESA SOCIAL DO RN, QUE TENHA AGILIDADE NA TRANSFERÊNCIA DA POLICIAL MULHER PARA COMPOR O EFETIVO DA POLÍCIA MILITAR DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_012-23_dentissta_em_carnauba_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_012-23_dentissta_em_carnauba_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito dos horários dos dentistas em cada PSF do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_013-23_registro_de_covas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_013-23_registro_de_covas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que, através do setor competente seja feito uma campanha sobre o registro de covas com a população de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_014-23_envio_de_convites_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_014-23_envio_de_convites_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Letícia Freire França – Secretária Municipal de Administração, solicitando que todos os eventos da Prefeitura Municipal e todas as Secretárias sejam enviados os convites com antecedência aos todos os Vereadores da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_015-23_arcondicionado_camara_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_015-23_arcondicionado_camara_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que a Exmª. Srª. Marli de Medeiros Dantas – Presidente da Câmara Municipal, faça aquisição de ar condicionado mais potente e gerador de energia, destinado ao Plenário da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimento_016-23_rever_valores_de_diarias_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimento_016-23_rever_valores_de_diarias_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que seja feito um estudo na Lei das Diárias do nosso município, fazendo os reajustes necessários</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_017-23_reti_poste_rua_juvenal_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_017-23_reti_poste_rua_juvenal_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER que após as formalidades regimentais desta Casa Legislativa, seja encaminhada cópia desta ao Diretor/Presidente da COSER – Companhia Energética do Rio Grande do Norte, que seja feita a remoção do poste nº AB6-497X da Rua Juvenal Lamartine – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2727/requerimento_018-23_exame_de_calazar_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2727/requerimento_018-23_exame_de_calazar_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER que após as formalidades regimentais desta Casa Legislativa, seja encaminhada cópia desta ao Ilmº Sr. Agildo de Medeiros Junior - Coordenador de Endemias, solicitando informações a respeito da realização dos exames de calazar em Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimento_019-23_solic_sec_assistencia_p_esclarecimento_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimento_019-23_solic_sec_assistencia_p_esclarecimento_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER que após as formalidades regimentais desta Casa Legislativa, seja encaminhada cópia desta a Ilmª Srª Alciene Araújo da Cruz – Secretária Municipal de Assistência Social, solicitando que seja feito esclarecimento a respeito dos cortes do bolsa família, auxilio e tarifa social de  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimento_020-23_medico_em_carnauba_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimento_020-23_medico_em_carnauba_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito dos horários dos médicos em cada PSF do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_021-23_coleta_lixo_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_021-23_coleta_lixo_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos, solicitando informações a respeito da coleta do lixo do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN, como também do desnivelamento da Praça Púbica Vanjo Azevedo e a falta de corrimão nas escadarias.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_022-23_energia_solar_abrigo_zenaide_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_022-23_energia_solar_abrigo_zenaide_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora Federal, solicitando que seja designado uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a colocação de energia solar na Casa de Amparo ao Idoso “José Bernardo Marimba” – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_023-23_exames_atrasados_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_023-23_exames_atrasados_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito de exames que mesmo de urgência estão há mais de 6 (seis) meses de atraso, em anexo cópia das requisições</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_024-23_emenda_pavimenta_joao_maia_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_024-23_emenda_pavimenta_joao_maia_-_gilvan.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. João da Silva Maia – Deputado Federal, solicitando que seja designado uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a pavimentação de ruas de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_025-23__veicu_adap_cadeira_de_rodas_zenaide_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_025-23__veicu_adap_cadeira_de_rodas_zenaide_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora Federal, solicitando recursos através de Emenda Parlamentar para a aquisição de um veículo adaptado para cadeira de rodas, direcionado para o Centro Municipal de Atendimento Educacional Especializado Marlo Vitor Medeiros de Melo e o Projeto Renascer</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_026-23_educa_inclusiva_natalia_bona_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_026-23_educa_inclusiva_natalia_bona_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Natália Bonavides – Deputada Federal, solicitando Recursos Financeiros através de Emenda Parlamentar para fins da área da Educação Inclusiva do Município de Carnaúba dos Dantas, especificamente, Tecnologia Assistiva para o Centro Municipal de Atendimento Educacional Especializado Marlo Vitor Medeiros de Melo</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_027-23_educa_inclusiva_fernando_mineiro_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_027-23_educa_inclusiva_fernando_mineiro_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Fernando Mineiro – Deputado Federal, solicitando Recursos Financeiros através de Emenda Parlamentar para fins da área da Educação Inclusiva do Município de Carnaúba dos Dantas, especificamente, Tecnologia Assistiva para o Centro Municipal de Atendimento Educacional Especializado Marlo Vitor Medeiros de Melo</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_028-23_educa_inclusiva_zenaide_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_028-23_educa_inclusiva_zenaide_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora Federal, solicitando Recursos Financeiros através de Emenda Parlamentar para fins da área da Educação Inclusiva do Município de Carnaúba dos Dantas, especificamente, Tecnologia Assistiva para o Centro Municipal de Atendimento Educacional Especializado Marlo Vitor Medeiros de Melo.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_029-23_amplia_progra_transcidadania_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_029-23_amplia_progra_transcidadania_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora Federal, solicitando recursos através de Emenda Parlamentar para ampliação do Programa Transcidadania no Rio Grande do Norte.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>Clésio Dantas, Dué Azevedo, José Evangelista, José Lúcio, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2749/requerimento_030-23_pav_ruas_povo_rajada_-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2749/requerimento_030-23_pav_ruas_povo_rajada_-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a pavimentação de ruas do Povoado Rajada – Zona Rural de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_031-23_micro_sec_esporte_-_os_5_brasilia_dep_paulinho_freire.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_031-23_micro_sec_esporte_-_os_5_brasilia_dep_paulinho_freire.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a aquisição de micro ônibus para a Secretaria Municipal de Esporte de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_032-23_passag_molhada_-_os_5_brasilia_senador_rogerio_marinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_032-23_passag_molhada_-_os_5_brasilia_senador_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado construção de uma passagem molhada no Conjunto João Henrique – Rio Galo, destino comunidade Espera – Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_033-23_const_santuario_-_os_5_brasilia_senadora_zenaide_maia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_033-23_const_santuario_-_os_5_brasilia_senadora_zenaide_maia.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Associação de Desenvolvimento Cultural Dom José Adelino Dantas, para a construção do Santuário de Nossa Senhora das Vitórias, no Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2753/requerimento_034-23_pav_zona_urbana_-_os_5_brasilia_dep_robinson_faria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2753/requerimento_034-23_pav_zona_urbana_-_os_5_brasilia_dep_robinson_faria.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado pavimentação das ruas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2754/requerimento_035-23_pocos_tubulares_-_os_5_brasilia_dep_joao_maia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2754/requerimento_035-23_pocos_tubulares_-_os_5_brasilia_dep_joao_maia.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a construção poços tubulares na Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_036-23_retroescavadeira_-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_036-23_retroescavadeira_-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a aquisição de uma retroescavadeira para a Secretaria Municipal de Obras de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_037-23_exames_de_endoscopia_e_colonoscopia_-_os_5_brasilia_styvenson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_037-23_exames_de_endoscopia_e_colonoscopia_-_os_5_brasilia_styvenson.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização de exames de endoscopia e colonoscopia em pacientes de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>Dué Azevedo, José Lúcio</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_038-23_academia_popular_-_due_e_luicinho_dep_benes_leocadio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_038-23_academia_popular_-_due_e_luicinho_dep_benes_leocadio.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a instalação de uma academia da saúde no Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>Clésio Dantas, Dué Azevedo, José Evangelista, José Gilvan, José Lúcio, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_039-23_carro_desgotar_fossa_-_todos_senadora_zenaide_maia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_039-23_carro_desgotar_fossa_-_todos_senadora_zenaide_maia.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, em virtude da aquisição de um caminhão limpa fossa, destinado a Secretaria Municipal de Obras de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_040-23_energia_solar_casa_idoso_-_marli_senadora_zenaide_maia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_040-23_energia_solar_casa_idoso_-_marli_senadora_zenaide_maia.pdf</t>
   </si>
   <si>
     <t>Exmª. Srª. ZENAIDE MAIA_x000D_
 MD Senadora_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, em virtude da aquisição de painéis fotovoltaicos para captação de energia solar, destinada a Casa de Amparo ao Idoso “José Bernardo Marimba” – Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_041-23_energia_solar_casa_idoso_-_marli_senador_rogerio_marinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_041-23_energia_solar_casa_idoso_-_marli_senador_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROGÉRIO MARINHO_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, em virtude da aquisição de painéis fotovoltaicos para captação de energia solar, destinada a Casa de Amparo ao Idoso “José Bernardo Marimba” – Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_042-23_energia_solar_casa_idoso_-_marli_dep_robson_faria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_042-23_energia_solar_casa_idoso_-_marli_dep_robson_faria.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROBINSON FARIA_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, em virtude da aquisição de painéis fotovoltaicos para captação de energia solar, destinada a Casa de Amparo ao Idoso “José Bernardo Marimba” – Município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_043-23_asfalto_centro_da_cidade_-_marli_senador_rogerio_marinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_043-23_asfalto_centro_da_cidade_-_marli_senador_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROGÉRIO MARINHO_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado ao recapeamento asfáltico do centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_044-23_asfalto_centro_da_cidade_-_marli_capi_styvenson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_044-23_asfalto_centro_da_cidade_-_marli_capi_styvenson.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. EANN STYVENSON VALENTIM MENDES_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado ao recapeamento asfáltico do centro de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_045-23_emenda_saude_-_marli_senador_rogerio_marinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_045-23_emenda_saude_-_marli_senador_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROGÉRIO MARINHO_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Secretaria de Saúde de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_046-23_emenda_saude_-_marli_capi_styvenson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_046-23_emenda_saude_-_marli_capi_styvenson.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. EANN STYVENSON VALENTIM MENDES_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Secretaria de Saúde de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_047-23_filamornica_-_marli_senadora_zenaide_maia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_047-23_filamornica_-_marli_senadora_zenaide_maia.pdf</t>
   </si>
   <si>
     <t>Exmª. Srª. ZENAIDE MAIA_x000D_
 MD Senadora_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Filarmônica Onze de Dezembro do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_048-23_filarmonica_-_marli_senador_rogerio_marinho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_048-23_filarmonica_-_marli_senador_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROGÉRIO MARINHO_x000D_
 MD Senador_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Filarmônica Onze de Dezembro do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_049-23_filarmonica_-_marli_dep_robson_faria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_049-23_filarmonica_-_marli_dep_robson_faria.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROBINSON FARIA_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a Filarmônica Onze de Dezembro do município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_050-23_academia_popular_-_marli_dep_robson_faria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_050-23_academia_popular_-_marli_dep_robson_faria.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. ROBINSON FARIA_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 A Edil que abaixo subscreve, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a instalação de uma academia da saúde na cidade de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>José Evangelista, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_051-23_praca_publica_-_marli_e_jose_evangelista_capi_styvenson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_051-23_praca_publica_-_marli_e_jose_evangelista_capi_styvenson.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. EANN STYVENSON VALENTIM MENDES_x000D_
 MD Senador_x000D_
 _x000D_
 Os Edis que abaixo subscrevem, no uso de suas atribuições legais, vêm mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a construção de uma praça pública na Rua Juvenal Lamartine – Bairro Dom José Adelino Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_052-23_geoparque__-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_052-23_geoparque__-_os_5_brasilia_dep_sargento_goncalves.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. SARGENTO GONÇALVES_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 Os Edis que abaixo subscrevem, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização de cursos profissionalizantes de guia turístico, através do Geoparque Seridó, na cidade de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_053-23_geoparque_-_os_5_brasilia_dep_robinson_faria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_053-23_geoparque_-_os_5_brasilia_dep_robinson_faria.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. 	ROBINSON FARIA_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 Os Edis que abaixo subscrevem, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização de cursos profissionalizantes de guia turístico, através do Geoparque Seridó, na cidade de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_054-23_geoparque_-_os_5_brasilia_styvenson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_054-23_geoparque_-_os_5_brasilia_styvenson.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. EANN STYVENSON VALENTIM MENDES_x000D_
 MD Senador_x000D_
 _x000D_
 Os Edis que abaixo subscrevem, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização de cursos profissionalizantes de guia turístico, através do Geoparque Seridó, na cidade de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_055-23_geoparque_-_os_5_brasilia_dep_benes_leocadio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_055-23_geoparque_-_os_5_brasilia_dep_benes_leocadio.pdf</t>
   </si>
   <si>
     <t>Exmº. Sr. 	BENES LEOCÁDIO_x000D_
 MD Deputado Federal_x000D_
 _x000D_
 Os Edis que abaixo subscrevem, no uso de suas atribuições legais, vem mui respeitosamente REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização de cursos profissionalizantes de guia turístico, através do Geoparque Seridó, na cidade de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_056-23_proj_de_lei__piso_tecniccos_enfermagem_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_056-23_proj_de_lei__piso_tecniccos_enfermagem_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando que através do setor competente, após aprovação do Projeto de Lei sobre o piso salarial dos técnicos de enfermagem, seja encaminhado para esta Casa de Leis para municipalizar o mesmo aqui em Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2801/requerimento_057-23_informacoes_exame_demorado_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2801/requerimento_057-23_informacoes_exame_demorado_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito de um exame de colonoscopia solicitado desde 13 de janeiro de 2022 e até agora ainda está no aguardo por tal procedimento. Fotos do Protocolo em anexo.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_058-23_audiencia_publica_faca_bonito_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_058-23_audiencia_publica_faca_bonito_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Dr. Marcus Vinicius – Juiz da Comarca de Currais Novos/RN, ao Exmº Sr. Sílvio Ricardo Gonçalves Brito – Promotor de Justiça da Comarca de Acari/RN, ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, Secretários Municipais, Vereadores, Policia Civil, Policia Militar, Diretores, Professores e Coordenadores das escolas, pais, alunos e comunidade em geral, com o objetivo da realização de uma Audiência Pública a respeito da Campanha Faça Bonito, a ser realizado no dia 18 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_059-23_deleg_ronda_praca_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_059-23_deleg_ronda_praca_-_marcelo.pdf</t>
   </si>
   <si>
     <t>respeitosamente REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Ilmº Sr. Adriano Medeiros Dantas – Delegado de Carnaúba dos Dantas e ao Ilmº Sr. Idelvan Batista de Araújo – Delegado de Polícia Civil de Acari/RN, solicitando que seja feita uma ronda policial na praça Caetano Dantas – Centro – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_060-23_infor_politicas_animais_na_rua_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_060-23_infor_politicas_animais_na_rua_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas – Prefeito Municipal, e a Ilmª Srª. Gildemara Dantas Dias da Silva – Secretária Municipal de Agricultura, Meio Ambiente e Pesca, solicitando que encaminhe a essa Casa Legislativa, informações quanto as políticas que estão sendo desenvolvidas pelo município para apreensão dos animais de médio/grande porte soltos em vias públicas de Carnaúba dos Dantas/RN, a saber:_x000D_
 1) Se há alguma fiscalização para averiguarmos casos de animais soltos nas ruas, se sim, quem é responsável por essa fiscalização; _x000D_
 2) Se são recolhidos, para onde vão;_x000D_
 3) Se são procurados os donos, em a falta deles, o que são feitos com esses animais.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_061-23_prof_joao_maria__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_061-23_prof_joao_maria__-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. João Maria de Lima – Diretor da Escola da Assembleia do RN, solicitando apoio na obtenção de cursos de capacitação e palestras, como também livros destinado a Escola do Legislativo Carnaubense “Emília de Rodat Dantas de Souza – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_062-23_traba_consc_fogos_artifi__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_062-23_traba_consc_fogos_artifi__-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e ao CENTRO MUNICIPAL DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO “MARLO VITOR MEDEIROS DE MELO, solicitando apoio em uma Campanha de conscientização a respeito de queimas de fogos artifícios em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>Dué Azevedo, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2959/requerimento_063-23_volta_do_proerd__-_marli_e_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2959/requerimento_063-23_volta_do_proerd__-_marli_e_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Rúbia Raquel Dantas Roque – Secretária Municipal de Educação, solicitando que juntem esforços no sentido de voltar com o PROERD/RN em Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_064-23_concurso_camara_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_064-23_concurso_camara_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, solicitando a Mesa Diretora da Câmara Municipal, que seja feita a adesão ao concurso público nos cargos aqui da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_065-23_cracha_de_identif_autismo__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_065-23_cracha_de_identif_autismo__-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, a Ilmª Srª. Alciene Araújo da Cruz – Secretária Municipal de Assistência Social e ao Centro Municipal de Atendimento Educacional Especializado Marlo Vitor Medeiros de Melo, solicitando que seja feito esforços no sentido de aquisição de crachás/cordão de identificação de Autismo, destinado a todos os portadores do transtorno do espectro autista de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_066-23_exames_atrasados_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_066-23_exames_atrasados_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito de exame de TC de abdome total solicitado desde 09 de novembro de 2022, como também consulta com endocrinologista solicitado dia 24 de fevereiro de 2023 e até agora ainda está no aguardo por tal procedimento. Fotos do Protocolo em anexo.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2991/requerimento_067-23_esgoto_da_rua_estanislau_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2991/requerimento_067-23_esgoto_da_rua_estanislau_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao IImº Sr. Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos, solicitando informações dentro do ART da Obra RN20220531303, Objetivo: Pavimentação de diversas ruas de Carnaúba dos Dantas/RN, porém na Rua Estanislau Cândido de Medeiros - Bairro Santa Rita, não está sendo feito o devido saneamento básico. Fotos em anexo.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_068-23_falta_de_gasolina_mabulancia__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_068-23_falta_de_gasolina_mabulancia__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a IImª Srª. Maria das Vitórias Dantas – Diretora do Hospital, solicitando informações sobre a falta de gasolina na ambulância no dia que transportava uma idosa para bater raio-x na cidade de Caicó/RN.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3004/requerimento_069-23_informa_festa_no_monte_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3004/requerimento_069-23_informa_festa_no_monte_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, ao IImº Sr. Keliton Medeiros Dantas – Secretário Municipal de Turismo e ao IImº Sr. Marfran de Medeiros Santos – Secretário Municipal de Cultura, solicitando informações a respeito da transferência da festa social que ocorre durante o mês de outubro, para o monte do galo; se essa informação é real; e os motivos que levaram a essa decisão.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3005/requerimento_070-23_informatizar_as_sessoes_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3005/requerimento_070-23_informatizar_as_sessoes_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, solicitando a Presidente da Câmara Municipal, que seja estudada a possibilidade, junto aos demais edis, de informatizar os trâmites inerentes a Sessão da Câmara Municipal de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_071-23_infor_acerca_das_queimadas_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_071-23_infor_acerca_das_queimadas_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas – Prefeito Municipal, e a Ilmª Srª. Gildemara Dantas Dias da Silva – Secretária Municipal de Agricultura, Meio Ambiente e Pesca, solicitando informações sobre as queimadas em área urbana do nosso município, providências para coibição e fiscalização._x000D_
 Considerando-se que, a necessidade premente de saúde pública e pela urgência do assunto, bem como instruir programas e ações preventivas para sanar ou diminuir os problemas de saúde gerados pelas queimadas, faz se necessário esclarecimento de várias questões e informações requisitadas:  _x000D_
 I – Ações de repressão às queimadas realizadas pelas autoridades competentes do município;_x000D_
 II- Previsão ou planejamento de ações preventivas de queimadas em área urbana.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_072-23_ouvidoria_limites_do_munic__-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_072-23_ouvidoria_limites_do_munic__-_orgao.pdf</t>
   </si>
   <si>
     <t>Sugestão de propostas legislativas de iniciativa popular, através do site da Câmara Municipal de Carnaúba dos Dantas/RN (https://www.carnaubadosdantas.rn.leg.br/transparencia/participe/sugestoes-de-proposta-legislativas ), vem mui respeitosamente REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja criado um Projeto de Lei para atualização dos limites de Carnaúba dos Dantas/RN, conforme dados estatísticos do IBGE 2023</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_073-23_ouvidoria_loteamentos__-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_073-23_ouvidoria_loteamentos__-_orgao.pdf</t>
   </si>
   <si>
     <t>Sugestão de propostas legislativas de iniciativa popular, através do site da Câmara Municipal de Carnaúba dos Dantas/RN (https://www.carnaubadosdantas.rn.leg.br/transparencia/participe/sugestoes-de-proposta-legislativas ), vem mui respeitosamente REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja regulamentado os loteamentos e cumprimento da legislação para liberação de área a serem construídas com o necessário para seus moradores, como saneamento básico, pavimentação, rede água encanada e energia no município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3097/requerimento_074-23_ouvidoria_apreensao_de_animais_-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3097/requerimento_074-23_ouvidoria_apreensao_de_animais_-_orgao.pdf</t>
   </si>
   <si>
     <t>Sugestão de propostas legislativas de iniciativa popular, através do site da Câmara Municipal de Carnaúba dos Dantas/RN (https://www.carnaubadosdantas.rn.leg.br/transparencia/participe/sugestoes-de-proposta-legislativas ), vem mui respeitosamente REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja feita a  apreensão de animais de grande porte soltos em vias públicas do nosso município e que causam acidentes e doenças.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_075-23_percentuais_gastos_folha_de_pagamento_-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_075-23_percentuais_gastos_folha_de_pagamento_-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Veracilda Maria da Silva Medeiros – Coordenadora da Contabilidade, solicitando relatório constando os percentuais gastos com as folhas de pagamento de pessoal no ano de 2022, bem como de janeiro à julho do ano 2023 no município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_076-23_percentuais_gastos_com_secretarias__-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_076-23_percentuais_gastos_com_secretarias__-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, e a Ilmª Srª Veracilda Maria da Silva Medeiros – Coordenadora da Contabilidade, solicitando relatório constando os percentuais gastos com todas as pastas (secretarias) e fontes de recursos no ano de 2022, bem como de janeiro à julho do ano 2023 no município Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>Clésio Dantas</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_077-23_emen_limpa_fossa_-_clesio_dep_hermano.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_077-23_emen_limpa_fossa_-_clesio_dep_hermano.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a aquisição de um caminhão limpa fossa, a fim de atender às necessidades urgentes de manutenção de sistemas sépticos de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_078-23_pav_povoa_ermo_-_due_e_lucio_dep_nelter.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_078-23_pav_povoa_ermo_-_due_e_lucio_dep_nelter.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar, destinado a pavimentação da Rua Francisco Adelino – Povoado Ermo – Zona Rural do município de Carnaúba dos Dantas/RN, a fim de melhorar a mobilidade, segurança e qualidade de vida dos nossos munícipes.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_079-23_emen_pocos_-_jose_evangelsita_dep_coronel_azevedo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_079-23_emen_pocos_-_jose_evangelsita_dep_coronel_azevedo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a perfuração de poços, a fim de garantir o acesso contínuo a água limpa e segura para os moradores de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_080-23_emen_casa_de_amparo-_marli_dep_gustavo_carvalho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_080-23_emen_casa_de_amparo-_marli_dep_gustavo_carvalho.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a apoiar a Casa de Idosos “José Bernardo Marimba”, a fim de proporcionar um ambiente seguro, confortável e acolhedor para nossos idosos residentes.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_081-23_emen_pav_-_marli_dep_gustavo_carvalho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_081-23_emen_pav_-_marli_dep_gustavo_carvalho.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a pavimentação de diversas ruas do nosso município, a fim de melhorar a mobilidade, segurança e qualidade de vida dos nossos munícipes.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_082-23_emen_proj_sopao_-_marli_dep_gustavo_carvalho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_082-23_emen_proj_sopao_-_marli_dep_gustavo_carvalho.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a apoiar o programa de distribuição de Sopão, que visa fornecer refeições nutritivas e quentes para os mais necessitados</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_083-23_isencao_do_imposto_agua_bruta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_083-23_isencao_do_imposto_agua_bruta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Deputado Estadual, informando que estamos engajados nessa luta sobre a isenção da taxação de imposto sobre a água bruta do RN.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3121/requerimento_084-23_constr_da_imagem_no_monte_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3121/requerimento_084-23_constr_da_imagem_no_monte_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja feito alocação de recursos financeiros por meio de uma emenda parlamentar para o município de Carnaúba dos Dantas/RN, destinado a construção da imagem de Nossa Senhora das Vitórias no Monte do Galo – Bairro Dom José Adelino - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3133/requerimento_085-23_acoes_a_serem_desenv_set_amarel_verde_-_thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3133/requerimento_085-23_acoes_a_serem_desenv_set_amarel_verde_-_thabatta.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Ilmª Srª. Rúbia Raquel Dantas Roque – Secretária Municipal de Educação, a Ilmª Srª. Alciene Araújo da Cruz – Secretária Municipal de Assistência Social e ao Ilmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informe sobre as ações que irão ser desenvolvidas sobre o “Setembro Amarelo” e “Setembro Verde”, que tratam, respectivamente, sobre prevenção ao suicídio e inclusão social da pessoa com deficiência, bem como o planejamento que será desenvolvido no mês de setembro de 2023, anexando fotos das ações e o calendário das programações.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_086-23_inf_pag_piso_enfermagem_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_086-23_inf_pag_piso_enfermagem_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito do Projeto de Lei sobre o novo piso da enfermagem.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3145/requerimento_087-23_rev_pracas_com_plantas_de_sombra_-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3145/requerimento_087-23_rev_pracas_com_plantas_de_sombra_-_orgao.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja feita revitalização nas praças públicas de Carnaúba dos Dantas, com plantas que promovam sombra, como também seja colocado funcionário para cuidar do patrimônio público.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_088-23_contrat_equipe_veterinaria__-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_088-23_contrat_equipe_veterinaria__-_orgao.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja feita contratação de uma equipe Veterinária para atuar na castração de animais abandonados em vias públicas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3147/requerimento_089-23_pocos_artesianos_-_orgao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3147/requerimento_089-23_pocos_artesianos_-_orgao.pdf</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3148/requerimento_090-23_nt_do_fardamento_agentes_saude_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3148/requerimento_090-23_nt_do_fardamento_agentes_saude_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando cópias das Notas Fiscais da aquisição do fardamento dos agentes de saúde e endemias de Carnaúba dos Dantas/RN, realizado durante o mês de agosto de 2023.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_091-23_motivos_de_nao_ter_carro_caico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_091-23_motivos_de_nao_ter_carro_caico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações sobre o não fornecimento de carros para as cidades de Caicó, Currais Novos e Parelhas destinados a condução de pacientes.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_092-23_pq_nao_houve_concurso_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_092-23_pq_nao_houve_concurso_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, solicitando informações sobre a demora da realização do concurso público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3161/requerimento_093-23_informacoes_sobre_a_criacao_do_regime_especial_do_hospital_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3161/requerimento_093-23_informacoes_sobre_a_criacao_do_regime_especial_do_hospital_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito da criação do Regime Especial dos Servidores do hospital Estelita dos santos</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_094-23_informacoes_portico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_094-23_informacoes_portico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, ao Ilmº Sr. Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos, ao Ilmº Sr. Marfran de Medeiros Santos – Secretário Municipal de Cultura e ao Ilmº Sr. Kleyton de Medeiros Dantas – Secretário Municipal de Turismo, solicitando que seja enviado informações sobre a empresa construtora do mirante Tonheca Dantas, localizado no Pórtico de Carnaúba dos Dantas/RN, se já foi notificada a respeito das depressões e desnivelamento de uma obra que ainda não foi inaugurada</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_095-23_prontuario_mororo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_095-23_prontuario_mororo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando que através do setor competente, seja feito o prontuário do Senhor Josemar Francisco Dantas (Mororó) no Povoado Rajada – Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_096-23_relacao_dos_secretariados_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_096-23_relacao_dos_secretariados_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e a Ilmª Srª. Letícia Freire França – Secretária Municipal de Administração, solicitando que seja enviado uma relação com o nome de todos os Secretários e Coordenadores de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_097-23_mais_exames_atrasados_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_097-23_mais_exames_atrasados_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito de exames que estão há mais de 2 (dois) anos de atraso, em anexo cópia das requisições.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_098-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_098-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito do atraso de uma fisioterapia, em anexo cópia da requisição.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_099-23_concurso_p_vagas_efetivo_camara_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_099-23_concurso_p_vagas_efetivo_camara_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que a Mesa Diretora solicite do Assessor Contábil da Câmara Municipal, o impacto financeiro destinado a realização do concurso público para as 04 (quatro) vagas do quadro efetivo da Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_100-23_corresp_ar_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_100-23_corresp_ar_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, solicita da Presidência da Casa, que as correspondências da Câmara Municipal que forem enviadas via correios, sejam enviadas através de AR (Aviso de Recebimento).</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_101-23_emenda_zenaide_exames__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_101-23_emenda_zenaide_exames__-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Zenaide Maia – Senadora Federal, solicitando que seja designado uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a realização dos exames de endoscopia e colonoscopia que estão represados na Secretaria Municipal de Saúde de Carnaúba dos Dantas/RN. Cópia em anexo.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_102-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_102-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja feito uma restauração no prédio da antiga escola “Francisco Adelino Dantas”, que se encontra em ruínas, e que possa ser usado como museu, resgatando toda história dos Povoado Ermo – Zona Rural de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_103-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_103-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal, que através do setor competente seja feito a pavimentação das Ruas do Povoado Ermo – Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3213/requerimento_104-23_relacao_mulh_faze_trat_cancer_mama_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3213/requerimento_104-23_relacao_mulh_faze_trat_cancer_mama_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando que seja enviado uma relação com o nome de todas as pacientes que fazem tratamento contra o câncer de mama em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3214/requerimento_105-23_planos_de_cargos_sec_saude_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3214/requerimento_105-23_planos_de_cargos_sec_saude_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações atualizadas sobre o andamento do processo de plano de cargos, carreira e salários da Secretaria Municipal de Saúde de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_106-23_palestante_fechament_mes_cancer_mama_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_106-23_palestante_fechament_mes_cancer_mama_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Exmª Srª. Erineide Sá – Secretária Executiva da Federação das Câmaras do Rio Grande do Norte – FECAM/RN, solicitando que seja estudada a possibilidade de disponibilizar uma palestrante para o dia 04 de novembro, onde faremos o fechamento do Outubro Rosa em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_107-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_107-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito do atraso de consulta e cirurgia, em anexo cópia da requisição.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3305/requerimento_108-23_inform_sobre_depressao_no_munici__-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3305/requerimento_108-23_inform_sobre_depressao_no_munici__-_barbara.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando encaminhar atualização do Requerimento 032/2023 com as seguintes informações sobre DEPRESSÃO a esta Casa de Leis:_x000D_
  1. O Município possui dados referentes à quantidade de pessoas em nosso município acometidas de depressão? Se sim, por favor, apresentá-los._x000D_
 2. Qual índice de usuários de tratamento medicamentoso de controle especial/psicotrópicos?_x000D_
 3. Qual o índice dos últimos 15 anos de suicídio em Carnaúba dos Dantas/RN?_x000D_
  4. Quais ações estão sendo implementadas pelo Município para tratamento da depressão?_x000D_
 5. Como está sendo divulgado o trabalho do CVV – Centro de Valorização da Vida que realiza apoio emocional e prevenção do suicídio (Disque -188)?</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3306/requerimento_109-23_rede_de_agua_ruas_do_b_sao_jose__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3306/requerimento_109-23_rede_de_agua_ruas_do_b_sao_jose__-_due.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmº Sr. Adelson Sebastião dos Santos - Gerente Regional da CAERN Caicó, solicitando a extensão da rede de abastecimento de água nas Ruas Maria Vanuza de Carvalho, Clívia Marinho Lopes e Tota de Antônio Ageu – Bairro São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_110-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_110-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito do atraso de exame, em anexo cópia da requisição.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_111-23_falta_de_medicamento_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_111-23_falta_de_medicamento_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações sobre a falta de medicamentos na farmácia básica, como mostra receituário em anexo.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_112-23_placa_cemiterio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_112-23_placa_cemiterio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao IImº Sr. Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos, solicitando que seja confeccionado placa com a identificação do nome do cemitério público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_113-23_palestante_projeto_legislativo_na_escola_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_113-23_palestante_projeto_legislativo_na_escola_-_marli.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a Direção da Escola Estadual “João Henrique Dantas e Instituto Municipal “João Cândido Filho”, solicitando apoio, na disponibilidade do espaço da escola, como também a presença dos alunos do 9º ano no dia 21 de novembro, ás 08:30h, destinado a participar da palestra do Projeto Legislativo na Escola da União dos Vereadores do Brasil.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_114-23_emenda_ambulancia_-_gilvan_deputado_ubaldo_fernandes.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_114-23_emenda_ambulancia_-_gilvan_deputado_ubaldo_fernandes.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja viabilizado recursos financeiros através de uma Emenda Parlamentar para o município de Carnaúba dos Dantas/RN, destinado a aquisição de ambulância para posto de Saúde do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3314/requerimento_115-23_atraso_carro_hemodialise_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3314/requerimento_115-23_atraso_carro_hemodialise_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações sobre o atraso da saída do carro que faz a condução das pessoas em tratamento de hemodiálise na cidade de Caicó, como também o atraso dos pagamentos dos motoristas</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_116-23_andamento_concurso_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_116-23_andamento_concurso_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste a FUNCERN - Fundação de Apoio à Educação e ao Desenvolvimento Tecnológico do Rio Grande do Norte, solicitando informações sobre o concurso da Prefeitura e Câmara Municipal de Carnaúba dos Dantas/RN, quando o edital será divulgado.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_117-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_117-23_mais_exames_atrasados_ainda_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao Exmª Sr. Gilson Dantas de Oliveira – Prefeito Municipal e ao Exmº Sr. Luís Eduardo Dantas – Secretário Municipal de Saúde, solicitando informações a respeito do atraso de consulta e exames, em anexo cópia da requisição.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_118-23_estradas_vicinais_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_118-23_estradas_vicinais_-_marcelo.pdf</t>
   </si>
   <si>
     <t>REQUERER depois de ouvido o Plenário, que seja encaminhado cópia deste ao IImº Sr. Diego Paulo de Medeiros Soares – Secretário Municipal de Obras e Serviços Urbanos e ao Secretário Municipal de Tributação, solicitando informações a respeito das estradas vicinais existentes em Carnaúba dos Dantas, fazer levantamento do tempo de existência e se são registradas, como também que possa ser registradas adequadamente.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2545/indicacao_001-2023_conserto_buraco_r_toinho_nozinho_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2545/indicacao_001-2023_conserto_buraco_r_toinho_nozinho_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário Municipal que seja feito conserto do buraco na passagem molhada da rua Toinho de Nozinho, próximo a residência de Ayrlon – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2546/indicacao_002-2023_cx_dagua_no_sitio_espera_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2546/indicacao_002-2023_cx_dagua_no_sitio_espera_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito a construção de uma caixa d’água de 20.000 (vinte mil) litros no Sítio Espera – Zona Rural – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2547/indicacao_003-2023_limpeza_conj_santa_rita_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2547/indicacao_003-2023_limpeza_conj_santa_rita_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza em toda extensão do Conjunto Santa Rita – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_004-2023_retirar_canteiro_13_de_maio_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_004-2023_retirar_canteiro_13_de_maio_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a retirada dos canteiros da Rua 13 de Maio - Centro – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_005-2023_pintura_das_pracas_-_due_retirado.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_005-2023_pintura_das_pracas_-_due_retirado.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma pintura em todas as Praças públicas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_006-2023_revitaliza_predios_publicos_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_006-2023_revitaliza_predios_publicos_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma revitalização em todos os prédios públicos do nosso município - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_007-2023_disciplina_filosofia_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_007-2023_disciplina_filosofia_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e a Secretária Municipal que seja incluído a disciplina de filosofia na grade curricular de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_008-2022_parada_de_onibus_xique_xique_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_008-2022_parada_de_onibus_xique_xique_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construída 01 (uma) parada de ônibus no sítio Xique Xique, nas proximidades da residência do Senhor João Silvino – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_009-2023_zumba_-thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_009-2023_zumba_-thabatta.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e aos Secretários Municipal que seja criado um programa voltado a área da ginástica aeróbica, mais especificamente aulas de zumba destinado a população de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2614/indicacao_010-2022_revesti_cemiterio_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2614/indicacao_010-2022_revesti_cemiterio_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o revestimento com piso cerâmico antiderrapante no altar do Cemitério Público Municipal, como também que seja construído uma tenda 4x4 - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_011-2022_praca_santa_rita_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_011-2022_praca_santa_rita_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a restauração e pintura da Praça Santa Rita – Bairro Santa Rita - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2616/indicacao_012-2022_busto_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2616/indicacao_012-2022_busto_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja estudado a viabilidade de construção de dois (02) bustos, sendo um (01) do Senhor ANTONIO FELINTO DANTAS, e um (01) do Senhor DOM JOSÉ ADELINO DANTAS que deverá ser colocada em frente à Capela de Nossa Senhora do Perpétuo Socorro, no Monte do Galo - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_013-2023_reforco_policial_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_013-2023_reforco_policial_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que junto ao setor competente, seja intensificado a segurança de todos os órgãos públicos de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_014-2023_mata_burro_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_014-2023_mata_burro_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feito um mata burro na divisa das terras de Zé Maria de Salete e Dona pretinha de Seu  Marinheiro, Sitio Xiquexique Zona rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_015-2022_extensao_da_rede_rua_eng_estevan_neto_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_015-2022_extensao_da_rede_rua_eng_estevan_neto_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a extensão da rede de esgoto da Rua Eng. Estevam Neto – Conj. Seu Anísio – Bairro São José - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_016-2022_conc_pav_r_juvenal_lamartine_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_016-2022_conc_pav_r_juvenal_lamartine_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a conclusão da Pavimentação da Rua Juvenal Lamartine, mais precisamente ao lado do calçadão - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_017-2022_aquisi_moto_agente_saude_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_017-2022_aquisi_moto_agente_saude_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a aquisição de motocicletas destinadas aos Agentes de Saúde e Agentes de Endemias de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_018-2023_poda_das_arvores_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_018-2023_poda_das_arvores_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor/Presidente da CAERN, que seja feito uma poda em todas as arvores do município de Carnaúba dos Dantas/RN que estão batendo nos fios de energia elétrica.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>Clésio Dantas, Dué Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_019-2023_asfalto_nas_ruas_jose_venancio_e_juvenal_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_019-2023_asfalto_nas_ruas_jose_venancio_e_juvenal_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a cobertura asfáltica em toda a extensão das Ruas Juvenal Lamartine e José Venâncio -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_020-2022_poste_na_rua_jose_vitor_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_020-2022_poste_na_rua_jose_vitor_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado um poste de iluminação nos canteiros da Rua José Victor – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_021-2023_cacos_de_telha_rua_iria_maria_de_azeve_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_021-2023_cacos_de_telha_rua_iria_maria_de_azeve_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja colocado cacos de telha na Rua Iria Maria de Azevedo – Sítio Marimbondo – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_022-2023_guarda_nas_escolas_-thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_022-2023_guarda_nas_escolas_-thabatta.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito um estudo/análise para colocação de um Guarda Municipal em cada Escola Municipal (em tempo integral ou meio turno), durante o período de funcionamento da mesma; ou analise a possibilidade de contratação de segurança terceirizada para atender e suprir tal finalidade</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2740/indicacao_023-2023_monitoramento_escolas_munic_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2740/indicacao_023-2023_monitoramento_escolas_munic_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito o monitoramento de todas as escolas da rede municipal de ensino de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_024-2023_caderneta_gestante_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_024-2023_caderneta_gestante_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja solicitado ao Ministério da Saúde (Secretaria Estadual de Saúde ) o envio de mais Cadernetas de Gestantes e/ou sejam elaboradas e distribuídas as mesmas nas Unidades Básicas de Saúde, de forma que supra  as necessidades das gestantes atendidas nas referidas unidades</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2744/indicacao_025-2022_arreca_imposto_sobre_servicos_e_mercadorias_-_marli_-_due_-_luicinho_-_evangelista_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2744/indicacao_025-2022_arreca_imposto_sobre_servicos_e_mercadorias_-_marli_-_due_-_luicinho_-_evangelista_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Senhor Prefeito Municipal que seja feito um estudo destinado a implantação da arrecadação do imposto de renda sobre os serviços e mercadorias de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_026-2023_limpeza_calcada_quadra_ze_oi_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_026-2023_limpeza_calcada_quadra_ze_oi_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza na calçada, como também acimentar o beco por trás do Ginásio Poliesportivo “José Pereira da Silva” (Zé Oi) - Bairro São José - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_027-2023_conserto_portico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_027-2023_conserto_portico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito conserto do mirante Tonheca Dantas, localizado no Pórtico de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2802/indicacao_028-2023_praca_de_moto_taxi_rajada_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2802/indicacao_028-2023_praca_de_moto_taxi_rajada_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja implantado uma praça de moto táxi no Povoado Rajada - Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_029-2023_ilum_quadra_ermo_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_029-2023_ilum_quadra_ermo_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a troca da iluminação para refletores de led, como também reforma e melhorias nos banheiros da quadra poliesportiva da Escola Francisco Macedo Dantas – Povoado Rajada  - Zona Rural de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_030-2023_cobertura_veiculos_frota_municipal_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_030-2023_cobertura_veiculos_frota_municipal_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito cobertura no pátio da Secretaria Municipal de obras, destinada aos veículos da frota municipal de  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_031-2023_limpeza_praca_santa_rita_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_031-2023_limpeza_praca_santa_rita_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza geral na Praça Santa Rita – Bairro Santa Rita - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_032-2022_pav_rua_manoel_chico_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_032-2022_pav_rua_manoel_chico_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita pavimentação da Rua Manoel Chico – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_033-2023_troca_disj_quadra_monte_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_033-2023_troca_disj_quadra_monte_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a troca da caixa de disjuntor da Quadra Poliesportiva “Vereador Chico Henrique” no Bairro Dom José Adelino Dantas – Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_034-2023_paga_piso_dentistas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_034-2023_paga_piso_dentistas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito o pagamento do piso salarial dos dentistas de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_035-2023_ilumina_ermo_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_035-2023_ilumina_ermo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja através do setor competente, seja feito a poda da algaroba, como também troca das lâmpadas dos postes  da entrada do Povoado Ermo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_036-2023_manun_ar_condicionador_dired_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_036-2023_manun_ar_condicionador_dired_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico a 9ª DIREC que seja feita a manutenção dos ar condicionados da Escola Estadual “João Henrique Dantas” - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_037-2022_mata_burro_carnauba_de_baixo_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_037-2022_mata_burro_carnauba_de_baixo_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretária Municipal que seja feita a construção de Mata-Burro, próximo a Caetano  Carnaúba de Baixo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_038-2023_notificar_donos_terrenos_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_038-2023_notificar_donos_terrenos_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e ao setor de tributação que seja feito notificação aos donos de terrenos baldio de Carnaúba dos Dantas, para que os mesmos façam periodicamente a devida limpeza dos terrenos</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_039-2023_limpeza_riacho_dos_cachorros_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_039-2023_limpeza_riacho_dos_cachorros_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma limpeza das podas das árvores localizadas no Riacho dos Cachorros – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_040-2023_conserto_tampa_bueiro_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_040-2023_conserto_tampa_bueiro_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a troca da tampa do esgoto da Rua Tonheca Dantas, mais precisamente em frente a casa de Ana de Katita – Centro – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_041-2023_loja_artesanato_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_041-2023_loja_artesanato_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma loja de artesanato para os demais artesões de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_042-2023_sala_de_estabilizacao_-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_042-2023_sala_de_estabilizacao_-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja criado uma sala de estabilização em Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>Bárbara Dantas, Clésio Dantas, Dué Azevedo, José Evangelista, José Gilvan, José Lúcio, Marcelo, Marli de Medeiros, Thabatta Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_043-2023_materias_vereadores_mirins.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_043-2023_materias_vereadores_mirins.pdf</t>
   </si>
   <si>
     <t>Venho mui respeitosamente a Vossa Excelência, ENCAMINHAR, as seguintes solicitações realizadas pelos Vereadores Mirins de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_044-2023_troca_lampada_poste_cidade_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_044-2023_troca_lampada_poste_cidade_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito uma vistoria em todos os postes da cidade, como também na RN 288 (até o Povoado Rajada), para fazer a devida troca das lâmpadas queimadas – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_045-2023_limpeza_rua_cesario_candido_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_045-2023_limpeza_rua_cesario_candido_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma limpeza na Rua Cesário Cândido de Medeiros - Carnaúba dos Dantas/RN. Fotos em anexo.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_046-2023_outtdook_ayrton_lucas__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_046-2023_outtdook_ayrton_lucas__-_due.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja instalado um outdoor do jogador Ayrton Lucas com a camisa da seleção em frente ao Estádio Municipal “João Henrique Dantas” - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_047-2023_doacao_do_terreno_camara_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_047-2023_doacao_do_terreno_camara_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feita a doação do Prédio Público que funciona os serviços e atendimentos do Poder Legislativo do município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_048-2023_policimentos_nas_festas_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_048-2023_policimentos_nas_festas_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Secretário de Segurança Pública do Estado do Rio Grande do Norte que junte esforços no sentido de trazer uma Unidade Móvel da Polícia Militar para as festas de grande porte do município de Carnaúba dos Dantas/RN, sobretudo as Festas no Monte do Galo, bem como seja escalada uma policial mulher nos dias de Festas Sociais do nosso município</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_049-2023_ponto_facultativo_nos_jogos_da_copa_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_049-2023_ponto_facultativo_nos_jogos_da_copa_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja decretado ponto facultativo nos jogos da seleção brasileira da copa do mundo feminina 2023</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_050-2023_acoes_impactos_dos_parques_eolicos_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_050-2023_acoes_impactos_dos_parques_eolicos_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e a Secretaria Municipal de Turismo e Desenvolvimento Econômico que sejam realizadas pesquisas dos impactos sociais causados pela implantação do Parque Eólico, bem como sejam ofertados cursos voltados para área no município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_051-2023_add_outras_artesas_no_riso_de_fulo_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_051-2023_add_outras_artesas_no_riso_de_fulo_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que viabilize meios de inserção de outras artesãs no Projeto Riso de Fulô de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_052-2023_concerto_rua_jose_henrique_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_052-2023_concerto_rua_jose_henrique_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja tomada as devidas providências no esgoto da Rua José Henrique Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_053-2023_criacao_de_uma_frente_parla_em_defesa_da_mulher_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_053-2023_criacao_de_uma_frente_parla_em_defesa_da_mulher_-marli.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretária Municipal que seja criada uma Frente Parlamentar em Defesa da Mulher no âmbito do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_054-2023_braco_c_lumin_r_coronel_quinco_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_054-2023_braco_c_lumin_r_coronel_quinco_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que sejam instalados “braços com luminária” no novo poste que fica localizado no cruzamento da Rua Coronel Quincó com a Rua José de Azevedo do município de Carnaúba dos Dantas/RN — Juvenal Lamartine e Tonheca Dantas.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_055-2023_poste_praca_seu_anisio_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_055-2023_poste_praca_seu_anisio_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja Instalado postes de luzes com placas solares na praça feita pelos próprios moradores do conjunto seu Anísio - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_056-2023_livro_dados_historico_carnauba_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_056-2023_livro_dados_historico_carnauba_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretários que juntos, façam um levantamento de dados históricos com a finalidade de construir um livro sobre a História de Carnaúba dos Dantas/RN, para constar no acervo municipal, bem como ser incorporado às disciplinas correspondente a grade curricular de ensino das escolhas situadas no município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_057-2023_limpeza_rua_francisco_de_assis_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_057-2023_limpeza_rua_francisco_de_assis_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita uma limpeza em toda extensão da Rua Francisco de Assis Medeiros - Carnaúba dos Dantas/RN. Foto em anexo</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_058-2023_enlarguecer_rua_iria_maria_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_058-2023_enlarguecer_rua_iria_maria_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o enlarguecimento da Rua Iria Maria de Azevedo - Carnaúba dos Dantas/RN. Foto em anexo.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_059-2023_providencias_esgoto_rua_guilhermina_marta_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_059-2023_providencias_esgoto_rua_guilhermina_marta_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja tomado as devidas providências no esgoto da Rua Guilhermina Marta de Medeiros - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3130/indicacao_060-2022_pav_rua_tereza_de_medeiros_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3130/indicacao_060-2022_pav_rua_tereza_de_medeiros_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita pavimentação da Rua Tereza de Medeiros Dantas – Bairro São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_061-2022_const_cemiterio_publico_-_clesio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_061-2022_const_cemiterio_publico_-_clesio.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita construção de banheiros no Cemitério Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_062-2023_mudanca_de_local_aulas_de_zumba_-thabatta.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_062-2023_mudanca_de_local_aulas_de_zumba_-thabatta.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretários que seja viabilizado a possibilidade de mudança de local das aulas de zumbas de Carnaúba dos Dantas para a Escola Estadual João Henrique Dantas, bem como estudo de viabilidade para mudança fixa para o CENAR ao ser entregue a localidade do novo espaço.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_063-2023_pia_nos_box_do_mercado_publico_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_063-2023_pia_nos_box_do_mercado_publico_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretários que seja instalado pias nos box do Mercado Público de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3152/indicacao_064-2022_mata_burro_agua_doce_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3152/indicacao_064-2022_mata_burro_agua_doce_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal e Secretaria que seja feita a construção de Mata-Burro, próximo a residência do Senhor Carlito – Sítio Água Doce – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_065-2023_parqui_acessibilidade_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_065-2023_parqui_acessibilidade_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja implantado um parquinho com acessibilidade para pessoas com mobilidade reduzida, em algum local estratégico de um bom uso comum em Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_066-2023_solici_pelotao_do_bec_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_066-2023_solici_pelotao_do_bec_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que busque esforços no sentido de trazer um pelotão do Exército Brasileiro – BEC Caicó, para o desfile cívico de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_067-2023_providencias_cemiterio_publico_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_067-2023_providencias_cemiterio_publico_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja tomado as devidas providências no cemitério público de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_068-2023_oferta_de_cursos_comu_rural_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_068-2023_oferta_de_cursos_comu_rural_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico Senhor Diretor que seja ofertado curso de empreendedorismo e comunicação para a juventude rural.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_069-2023_troca_das_plantas_da_praca_publica_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_069-2023_troca_das_plantas_da_praca_publica_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita a revitalização da praça pública Caetano Dantas, com a troca das plantas que estão mortas por arvores de sombra – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_070-2023_colete_fiscalizador_-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_070-2023_colete_fiscalizador_-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>Indico a Senhora Presidente que seja feitos coletes ou camisas de Identificação para vereadores usar em fiscalização de obras e em fiscalização Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_071-2023_horario_farmacia_basica_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_071-2023_horario_farmacia_basica_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja estudada a viabilidade de criação de um posto da farmácia básica dentro do hospital de Carnaúba dos Dantas/RN, e que seja estendido o funcionamento aos horários de atendimentos médicos.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3269/indicacao_072-2023_conserto_trav_antonio_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3269/indicacao_072-2023_conserto_trav_antonio_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito o conserto da Trav. Antônio Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_073-2023_limpez_rua_paulo_de_honorio_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_073-2023_limpez_rua_paulo_de_honorio_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito a limpeza da Rua  Paulo de Honório - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_074-2023_iluminacao_portico_em_diante_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_074-2023_iluminacao_portico_em_diante_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que através do setor de iluminação, seja colocado iluminação nos postes que fica localizado após o Pórtico do Monte do Galo até Tião do Gesso – Zona Rural - Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_075-2023_troca_cx_gordura_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_075-2023_troca_cx_gordura_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja trocado a caixa de gordura existente por uma de maior porte da Rua Manoel Lúcio, ao lado do terreno do antigo correios – Centro - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_076-2023_sinalizacao_rn_288_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_076-2023_sinalizacao_rn_288_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Diretor do DER que seja feita a sinalização da RN 288, desde o trecho da Rajada até a divisa com a PB, como também o conserto dos pontilhões em toda sua extensão – Zona Rural de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_077-2023_escadaria_calcadao__-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_077-2023_escadaria_calcadao__-barbara.pdf</t>
   </si>
   <si>
     <t>- Indico ao Senhor Prefeito e Secretário Municipal que seja adicionada 1 escadaria no Calçadão da Rua Juvenal Lamartine, mais precisamente próximo a casa de JEOVANIA Costureira, bem como sejam adicionadas rampas nas demais escadarias que dão acesso ao térreo</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_078-2023_conserto_porta_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_078-2023_conserto_porta_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feita o conserto da porta por trás do Centro do Empreendedorismo - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_079-2023_isentar_comerciantes_locais_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_079-2023_isentar_comerciantes_locais_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito um cadastro dos comerciantes ambulantes de Carnaúba dos Dantas, e que eles possa ser isentos do pagamento dos impostos nas festas populares de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_080-2023_aquisi_equipamen_seguramc_conselho_tutelar__-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_080-2023_aquisi_equipamen_seguramc_conselho_tutelar__-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Municipal que sejam feitas aquisições de equipamentos de segurança (cadeirinha, bebê conforto e assento de elevação) para o Conselho Tutelar do município de Carnaúba dos Dantas/RN, com o objetivo de transportar as crianças nas ocorrências intermunicipais.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_081-2023_limpeza_rua_alberto_jose_dantas_-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_081-2023_limpeza_rua_alberto_jose_dantas_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito limpeza e coleta de lixo da Rua Alberto José Dantas, Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_082-2023_refletores_praca_caetano__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_082-2023_refletores_praca_caetano__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que possa deixar os refletores (que foram colocados para as festividades do mês de outubro) na Praça Caetano Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_083-2023_limpeza_ubs_elita_dantas__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_083-2023_limpeza_ubs_elita_dantas__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretários Municipal que seja feita limpeza no quintal, como também o conserto do ar condicionado da UBS – Parteira Elita Dantas - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_084-2022_lomb_r_francisco_ari_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_084-2022_lomb_r_francisco_ari_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja construído 01 (um) redutor de velocidade (lombada) na Rua Francisco Ari Luciano -  Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_085-2022_consert_r_sao_jose_-_gilvan.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_085-2022_consert_r_sao_jose_-_gilvan.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja feito conserto do calçamento da Rua São José -  Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_086-2023_planej_pessoas_homena__-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_086-2023_planej_pessoas_homena__-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor e Secretário Municipal que intitule e realize um planejamento anual das pessoas que serão homenageada na moldura fixada na entrada da Prefeitura Municipal de Carnaúba dos Dantas.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_088-2023_reabertura_posto_carnauba_de_baixo__-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_088-2023_reabertura_posto_carnauba_de_baixo__-_marcelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito e Secretário Municipal que seja reaberto o Posto de Saúde de Carnaúba de Baixo – Zona Rural - Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_089-2023_estud_topografico_abert_rua_-marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_089-2023_estud_topografico_abert_rua_-marli.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito Municipal que seja feito um estudo topográfico para abertura de Ruas no Bairro São José – Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_090-2023_cadeiras_do_tipo_julietti__-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_090-2023_cadeiras_do_tipo_julietti__-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor e Secretário Municipal que busque esforços no sentido de adquirir cadeiras do tipo Julietti, desenvolvidas para acessibilidade de Pessoas com Deficiência/mobilidade reduzida em trilhas e passeios</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_091-2023_leilao_bem_inserviveis_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_091-2023_leilao_bem_inserviveis_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Municipal que realize um levantamento dos bens/patrimônios sem utilidade e viabilize a realização de leilão de bens inservíveis, a fim de gerar receita para o município de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_092-2023_pct_telefonico_-barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_092-2023_pct_telefonico_-barbara.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Municipal que busque meios legais para a contratação de pacotes telefônicos para os números oficiais da prefeitura, evitando que determinadas linhas sejam cortadas</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2596/emenda_supressiva_001-2023_do_projeto_de_lei_no_005-2023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2596/emenda_supressiva_001-2023_do_projeto_de_lei_no_005-2023.pdf</t>
   </si>
   <si>
     <t>SUPRIME O INCISO III DO §1º DO ART. 2º - DO PROJETO DE LEI Nº 005/2023, DE 27 DE FEVEREIRO DE 2023</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2878/emenda_002_-_cuidador_-_thabatta.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2878/emenda_002_-_cuidador_-_thabatta.docx</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Projeto de Lei nº 014/2023 de autoria do executivo que cria o quadro geral de cargos permanentes dos servidores públicos municipais, e dá outras providências</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2879/emenda_003_-_cargos_administrativos_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2879/emenda_003_-_cargos_administrativos_-_marli.docx</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3014/emenda_004_-_ldo_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3014/emenda_004_-_ldo_-_marli.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo ao Projeto de Lei nº 011/2023 de autoria do executivo que dispõe sobre a lei de diretrizes orçamentárias para elaboração do orçamento geral do município de Carnaúba Dos Dantas/RN, para o exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DE DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_001-2023_juracy.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_001-2023_juracy.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da Senhora JURACY MARIA DO NASCIMENTO, ocorrido no dia 16 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento do Senhor ERMELINO MANOEL DANTAS, ocorrido no dia 17 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2555/mocao_003-2023_dende.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2555/mocao_003-2023_dende.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da Senhora MARIA DA GUIA DANTAS MACÊDO, mas conhecida por DONA DENDÊ, ocorrido no dia 19 de Dezembro de 2022.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_004-2023_gilzete.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_004-2023_gilzete.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da Senhora GILZETE MARIA DOS SANTOS, mas conhecida por GILZETE DE MOLOTENGO, ocorrido no dia 11 de Janeiro de 2023.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_005-2023_jacira.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_005-2023_jacira.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da Senhora JACIRA ALBERTINA DA SILVA, mas conhecida por JACIRA DO BUFFET, ocorrido no dia 30 de Janeiro de 2023.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2558/mocao_006-2023_ramalho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2558/mocao_006-2023_ramalho.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento do Senhor RAMALHO CRUZ DE SOUZA, mas conhecido por RAMALHO DO CARVÃO, ocorrido no dia 05 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2559/mocao_007-2023_antonio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2559/mocao_007-2023_antonio.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento do Senhor ANTÔNIO HIPÓLITO DANTAS, mas conhecido por TOINHO DE OLEGÁRIO, ocorrido no dia 09 de Fevereiro de 2022.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2560/mocao_008-2023_sueide.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2560/mocao_008-2023_sueide.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da Senhora SUEIDE PEREIRA, ocorrido no dia 17 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_009-2023_maria_luyza.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_009-2023_maria_luyza.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento da pequena MARIA LUYZA ARAÚJO SOBRINHO, ocorrido no dia 17 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_010-2023_tico_de_lucia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_010-2023_tico_de_lucia.pdf</t>
   </si>
   <si>
     <t>Manifesta Voto de Pesar pelo falecimento do Senhor FRANCISCO DAS CHAGAS PEREIRA, mas conhecido por TICO DE LÚCIA, ocorrido no dia 23 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2580/mocao_011-2023_herick.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2580/mocao_011-2023_herick.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Jovem HERICK DANTAS DA SILVA, ocorrido no dia 03 de Março de 2023.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2581/mocao_012-2023_inarineide.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2581/mocao_012-2023_inarineide.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas, dispensadas as formalidades regimentais e por proposta do Edil JOSÉ DE AZEVEDO DANTAS, manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora INARINEIDE PEREIRA DANTAS por seu trabalho a frente da Casa de Amparo José Bernardo Marimba.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2582/mocao_013-2023_paulo_e_nana.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2582/mocao_013-2023_paulo_e_nana.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas, dispensadas as formalidades regimentais e por proposta do Edil MARCELO DE MEDEIROS DANTAS, manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor PAULO MEDEIROS Presidente do FUNDEC e a Senhora ADJANIRA DANTAS DE MEDEIROS por uma doação feita a Casa de Amparo José Bernardo Marimba.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2620/mocao_014-2023_chichico.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2620/mocao_014-2023_chichico.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Senhor FRANCISCO LOURENÇO FILHO, mas conhecido por CHICHICO DE CÔCOI, ocorrido no dia 15 de Março de 2023.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2659/mocao_015-2023_gildecio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2659/mocao_015-2023_gildecio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Senhor GILDÉCIO JOSÉ DOS SANTOS, mas conhecido por GILDÉCIO DE MOLOTENGO, ocorrido no dia 22 de Março de 2023.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_016-2023_ze_furtuoso.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_016-2023_ze_furtuoso.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ ALBERTO DANTAS, conhecido por ZÉ FURTUOSO ocorrido no dia 24 de Março de 2023.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2716/mocao_017-2023_armando.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2716/mocao_017-2023_armando.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Senhor ARMANDO SILVESTRE DANTAS, mas conhecido por ARMANDO DE ROSA DE PACIFICO, ocorrido no dia 31 de Março de 2023.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2717/mocao_018-2023_jessica_queiroga.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2717/mocao_018-2023_jessica_queiroga.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas, dispensadas as formalidades regimentais e por proposta da Edil MARLI DE MEDEIROS DANTAS, manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora JÉSSICA LEITE QUEIROGA SALES Presidente do Conselho da Mulher da FECAM/RN.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2718/mocao_019-2023_caio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2718/mocao_019-2023_caio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas, dispensadas as formalidades regimentais e por proposta do Edil JOSÉ DE AZEVEDO DANTAS, manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor SEBASTIÃO CAIO DOS SANTOS DANTAS, Carnaubense, Diretor do Hospital Estadual Telecila Freitas Fontes.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2725/mocao_020-2023_vaco.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2725/mocao_020-2023_vaco.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas/RN, dispensada as formalidades regimentais e por proposta de todos os edis, manifesta Voto de Pesar pelo falecimento do Senhor EDVALDO CARVALHO DOS SANTOS, mas conhecido por VACO, ocorrido no dia 03 de Abril de 2023.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>Bárbara Dantas, Marli de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2726/mocao_021-2023_juliana_sergio_e_airson.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2726/mocao_021-2023_juliana_sergio_e_airson.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Carnaúba dos Dantas, dispensadas as formalidades regimentais e por proposta das Edis BÁRBARA DE MEDEIROS DANTAS E MARLI DE MEDEIROS DANTAS, manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos Senhores Juliana de Souza Medeiros, Sérgio Samuel Sena Santos Medeiros e Jose Airson de Medeiros Dantas, pela seleção do projeto COTAFARMA no MAIOR PROGRAMA DE ACELERAÇÃO DA AMERICA LATINA.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2747/mocao_022-2023_maria_de_augusto.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2747/mocao_022-2023_maria_de_augusto.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora MARIA CÂNDIDA DANTAS, mas conhecida por MARIA DE AUGUSTO, ocorrido no dia 19 de Abril de 2023.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2748/mocao_023-2023_dudelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2748/mocao_023-2023_dudelo.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOSÉ MEDEIROS DA SILVA, mas conhecido por DUDELO, ocorrido no dia 01 de maio de 2023.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2964/mocao_024-2023_robert_miguel.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2964/mocao_024-2023_robert_miguel.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do pequeno ROBERT MIGUEL DANTAS FELIX, ocorrido no dia 31 de Maio de 2023.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2965/mocao_025-2023_helena.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2965/mocao_025-2023_helena.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhorita Helena Cristina Dantas, Carnaubense, Nutricionista Clínica</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2994/mocao_026-2023_100_anos_joao_israel_-_gilvan.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2994/mocao_026-2023_100_anos_joao_israel_-_gilvan.docx</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor João Israel dos Santos, pela passagem de seus 100 anos de vida</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2995/mocao_027-2023_kids_na_real_-_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2995/mocao_027-2023_kids_na_real_-_due.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a IGREJA REALIDADE EM CRISTO, pela criação do Kids na Real</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2996/mocao_028-2023_nonato.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2996/mocao_028-2023_nonato.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Raimundo Nonato Dantas.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2997/mocao_029-2023_quadrilhas_escolas.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2997/mocao_029-2023_quadrilhas_escolas.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Centro Marlo Vitor, Escola Municipal “Francisco Macedo Dantas”, Escola Municipal “Cônego Ambrósio Silva”, Escola Municipal “Clívia Marinho Lopes”, Instituto Educacional Carnaubense (IEC), Instituto Municipal “João Cândido Filho” e a Escola Municipal “Francisca Neusa Dantas” pelas belíssimas apresentações das quadrilhas em homenagem aos festejos juninos do município de Carnaúba dos Dantas /RN.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2998/mocao_030-2023_joao_da_banda.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2998/mocao_030-2023_joao_da_banda.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Ilmº Sr. João Batista da Silva, pelo primeiro lugar no IV FESTIVAL DA MÚSICA CARNAUBENSE TONHECA DANTAS, do Edital de Economia Criativa 2023.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3010/mocao_031-2023_arlindo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3010/mocao_031-2023_arlindo.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor ARLINDO NESTOR DE SOUZA, mas conhecido por ARLINDO, ocorrido no dia 24 de junho de 2023</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_032-2023_escola_j_h_d.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_032-2023_escola_j_h_d.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Escola Estadual João Henrique Dantas em homenagem aos festejos juninos do município de Carnaúba dos Dantas R/N.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_033-2023_arraia_duduca_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_033-2023_arraia_duduca_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao 21º ARRAIÁ do DUDUCA, pela belíssima apresentação nos Festejos Juninos de 2023.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_034-2023_gillyard_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_034-2023_gillyard_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Gillyard da Silva Santos, pelas ações voluntárias realizadas na Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3081/mocao_035-2023_arraia_socia_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3081/mocao_035-2023_arraia_socia_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a ARRAIÁ SOCIÁ DA ASSISTÊNCIA SOCIAL, em homenagem aos festejos juninos do município de Carnaúba dos Dantas R/N</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_037-2023_oksom_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_037-2023_oksom_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Jovem Oxopaxo Fernandes de Medeiros Silva, pelo resgate da história e preservação do patrimônio histórico e cultural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3083/mocao_038__2023_patrulha_rural_due.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3083/mocao_038__2023_patrulha_rural_due.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos ILMºs Srºs Marcos Ferreira Chaves Júnior - Major QOPM Comandante da 11ª CIPM, Ailton Gomes de Souza - 3º Sargento PM RN Comandante da Patrulha Rural e Glécio Alves Dantas – Cabo PM RN Motorista da Patrulha Rural pela competência e pelo belíssimo trabalho na atuação nos perímetros rurais do município de Carnaúba dos Dantas-RN.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3084/mocao_039-2023_carlinhos_de_cabano.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3084/mocao_039-2023_carlinhos_de_cabano.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor DAMIÃO CARLOS DANTAS, mas conhecido por CARLINHOS DE CABANO, ocorrido no dia 06 de julho de 2023.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3085/mocao_040-2023_terezinha_ze_duarte.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3085/mocao_040-2023_terezinha_ze_duarte.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora Terezinha Medeiros da Silva, mas conhecida por Terezinha de Zé Duarte, ocorrido no dia 29 de Julho de 2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Jovem JANIEDSON DOS SANTOS ALVES, ocorrido no dia 10 de julho de 2023.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3087/mocao_042-2023_toinho_de_neco.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3087/mocao_042-2023_toinho_de_neco.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor Antônio Luciano da Silva, mas conhecido por Toinho de Neco, ocorrido no dia 26 de Julho de 2023.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3088/mocao_043-2023_lucia_medeiros.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3088/mocao_043-2023_lucia_medeiros.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora Lúcia de Medeiros Dantas, mas conhecido por Lúcia de Zé Porfírio, ocorrido no dia 27 de Julho de 2023.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3128/mocao_044-2023_dede_de_ze_matias.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3128/mocao_044-2023_dede_de_ze_matias.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor José Matias de Medeiros Filho, mas conhecido por Dedé de Zé Matias, ocorrido no dia 10 de agosto de 2023.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3122/mocao_045-2023_dr._renan_-_marcelo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3122/mocao_045-2023_dr._renan_-_marcelo.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Dr. Rennan Trajano Farias.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3166/mocao_046-2023_dimas_dantas.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3166/mocao_046-2023_dimas_dantas.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor DIMAS DANTAS, mas conhecido como DIMAS DE GOGÓ, ocorrido no dia 25 de Agosto de 2023.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3167/mocao_047-2023_joao_paulo.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3167/mocao_047-2023_joao_paulo.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO PAULO BARRETO DE LIRA, ocorrido no dia 30 de Agosto de 2023.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3168/mocao_048-2023_chico_de_lele.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3168/mocao_048-2023_chico_de_lele.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor FRANCISCO MEIRA DA SILVA, mas conhecido por CHICO DE LELÉ, ocorrido no dia 31 de Agosto de 2023.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_049-2023_aborto.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_049-2023_aborto.pdf</t>
   </si>
   <si>
     <t>manifesta Votos de Apoio  ao Congresso Nacional, em face da iminente legalização do aborto por meio da ADPF 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3200/mocao_050-2023_festa_ermo_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3200/mocao_050-2023_festa_ermo_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a toda equipe Organizadora em nome do Senhor José Adenilson de Medeiros, pela brilhante organização da Festa Religiosa e Social de São Francisco de Assis no Povoado Ermo – Zona Rural de Carnaúba dos Dantas/RN.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora JOSEFA ESTEVAM DE MEDEIROS DANTAS, ocorrido no dia 15 de Setembro de 2023.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_052-2023_manoel_de_arataca.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_052-2023_manoel_de_arataca.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MANOEL VIRGILIO DANTAS, mas conhecido por MANOEL ARATACA, ocorrido no dia 19 de Setembro de 2023.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3229/mocao_053-2023_comissao_eleitoral_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3229/mocao_053-2023_comissao_eleitoral_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A EQUIPE Comissão Eleitoral Especial, pelo excelente trabalho desempenhado na condução das eleições do Conselho Tutelar.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3230/mocao_054-2023_cuta_de_raul.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3230/mocao_054-2023_cuta_de_raul.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora MARIA DANTAS DE MEDEIROS, mas conhecida por CUTA DE RAUL, ocorrido no dia 25 de Setembro de 2023.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3236/mocao_055-2023_iluminacao_monte_-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3236/mocao_055-2023_iluminacao_monte_-_marli.pdf</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO ao Senhor Francisco Canindé de Macedo, pela brilhante iluminação no Monte do Galo, destinado as festividades de Nossa Senhora das Vitórias 2023.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3270/mocao_056-2023_ziza_de_curtinho.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3270/mocao_056-2023_ziza_de_curtinho.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora ELIZÂNGELA MARIA ASSIS DE ARAÚJO DANTAS, mas conhecida como ZIZA DE CURTINHO, ocorrido no dia 10 de Outubro de 2023.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3271/mocao_057-2023_joao_de_duda.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3271/mocao_057-2023_joao_de_duda.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor JOÃO EVANGELISTA DA SILVA, mas conhecido como JOÃO DE DUDA, ocorrido no dia 15 de Outubro de 2023.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3272/mocao_058-2023_queijaria_creuza_maria_-_barbara.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3272/mocao_058-2023_queijaria_creuza_maria_-_barbara.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO A QUEIJARIA CREUZA MARIA, representada pelos seus produtores Sr. Joan Igor de Oliveira e Sr. José Filho de Oliveira, pelo reconhecimento e apresentação do queijo de coalho e de manteiga produzidos na Zona Rural de Carnaúba dos Dantas/RN, durante a tradicional Festa do Boi em Parnamirim/RN.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3276/mocao_059-2023_lourdes_de_egidio.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3276/mocao_059-2023_lourdes_de_egidio.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora MARIA DE LOURDES DANTAS, mas conhecida por LOURDES DE EGIDIO, ocorrido no dia 19 de Outubro de 2023</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3277/mocao_060-2023_maria_gama.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3277/mocao_060-2023_maria_gama.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora MARIA AUGUSTA DANTAS, mas conhecida como MARIA GAMA, ocorrido no dia 21 de Outubro de 2023.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3278/mocao_061-2023_mariquinha_de_assis.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3278/mocao_061-2023_mariquinha_de_assis.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora MARIA DAS VITÓRIAS DANTAS RODRIGUES, mas conhecida por MARIQUINHA DE ASSIS, ocorrido no dia 26 de Outubro de 2023</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3283/mocao_062-2023_organizadres_festa_da_padroeira_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3283/mocao_062-2023_organizadres_festa_da_padroeira_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos Senhores Valdeci  Donato da Silva – Pároco de Carnaúba dos Dantas/RN; Kleiton Medeiros Dantas – Secretário Municipal de Turismo; e Marfran de Medeiros Santos – Secretário Municipal de Cultura, pelo empenho incansável e comprometimento na realização das festividades de Nossa Senhora das Vitórias 2023, um evento que celebra a tradição, a cultura e a devoção do povo Carnaubense</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3293/mocao_063-2023_filarmonica_abril_festa_da_padroeira_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3293/mocao_063-2023_filarmonica_abril_festa_da_padroeira_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Filarmônica Onze de Dezembro, pelo empenho incansável e comprometimento nas apresentações das festividades de Nossa Senhora das Vitórias 2023, um evento que celebra a tradição, a cultura e a devoção do povo Carnaubense</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3294/mocao_064-2023_bica.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3294/mocao_064-2023_bica.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor AVAMIR FERNANDES DANTAS, mas conhecido por BICA, ocorrido no dia 03 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3295/mocao_065-2023_manoel_crispim.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3295/mocao_065-2023_manoel_crispim.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor MANOEL CRISPIM, ocorrido no dia 05 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3298/mocao_aplauso_067-2023_ana_raquel.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3298/mocao_aplauso_067-2023_ana_raquel.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO a Senhora ANA RAQUEL DE MOURA</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3299/mocao_068-2023_parttic_do_jerninho_2023_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3299/mocao_068-2023_parttic_do_jerninho_2023_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos Jovens:_x000D_
 1.	MICHAEL DOUGLAS SILVA DANTAS_x000D_
 2.	DAILTON EMANUEL DE MEDEIROS AZEVÊDO_x000D_
 3.	SAMUEL LUCAS DE SOUZA MEDEIROS_x000D_
 4.	MURYLLO LUCAS MEDEIROS DE OLIVEIRA_x000D_
 5.	JOÃO MIGUEL DANTAS_x000D_
 6.	HEITOR CORDEIRO DANTAS_x000D_
 7.	JOSÉ MARIA DE MEDEIROS NETO_x000D_
 8.	YOHANDSON ARIEL DANTAS DE ARAÚJO_x000D_
 9.	CALEBE FELIPE DANTAS SALES_x000D_
 10.	ERIK CAUÊ SANTOS DE FRANÇA_x000D_
 11.	CLEYDSON RAFAEL DANTAS_x000D_
 12.	CARLOS EDUARDO DA SILVA DANTAS_x000D_
 13.	DAVI WAGNER DANTAS CORTÊS_x000D_
 14.	ENZO GABRIEL DE MEDEIROS ARAÚJO_x000D_
 15.	FLAUBER RAFAEL DA SILVA_x000D_
 16.	MURYLLO EDUARDO DANTAS DA SILVA_x000D_
 _x000D_
 	Pelo empenho incansável e comprometimento na realização dos jogos escolares do Jerninhos 2023, ocorrido na cidade de Currais Novos/RN</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3300/mocao_069-2023_treinador_jerninho_2023_-_marli.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3300/mocao_069-2023_treinador_jerninho_2023_-_marli.docx</t>
   </si>
   <si>
     <t>manifesta VOTOS DE CONGRATULAÇÃO, LOUVOR E APLAUSO aos Senhores José Ronaldo Dantas – Treinador; Maria Gorete Dantas e Múcio de Oliveira Dantas – Equipe Gestora, pela excepcional liderança e dedicação no Jerninhos 2023, ocorrido na cidade de Currais Novos/RN.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3318/mocao_070-2023_dona_iraci.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3318/mocao_070-2023_dona_iraci.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora DELMIRA MARIA DA SILVA, ocorrido no dia 17 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3319/mocao_071-2023_janaina.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3319/mocao_071-2023_janaina.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora JANAÍNA MARIA DA SILVA, ocorrido no dia 20 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3320/mocao_072-2023_dona_iraci.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3320/mocao_072-2023_dona_iraci.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora IRACI NERES MACEDO, mãe da ex-vereadora MARIA JOSIENE, ocorrido no dia 20 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3343/mocao_073-2023_seu_estevam.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3343/mocao_073-2023_seu_estevam.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento do Senhor ESTEVAM DE MEDEIROS, ocorrido no dia 21 de Novembro de 2023.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3344/mocao_074-2023_zefinha_de_amelia.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3344/mocao_074-2023_zefinha_de_amelia.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora JOSEFA DANTAS DE MEDEIROS, mas conhecida por ZEFINHA DE AMÉLIA, ocorrido no dia 22 de novembro de 2023.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3349/mocao_075-2023_ana_bastiao.docx</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3349/mocao_075-2023_ana_bastiao.docx</t>
   </si>
   <si>
     <t>manifesta Voto de Pesar pelo falecimento da Senhora ANA ROSA DANTAS, mas conhecida por ANA BASTIÃO, ocorrido no dia 01 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões Permanentes</t>
   </si>
   <si>
     <t>CJRF - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2583/parecer_001_-_projeto_002_-_medalha_felinto_lucio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2583/parecer_001_-_projeto_002_-_medalha_felinto_lucio.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 002/2022, de autoria da Vereadora Marli de Medeiros Dantas que “Institui a medalha de honra ao mérito artístico “Felinto Lúcio Dantas” na câmara municipal de Carnaúba dos Dantas e dá outras providências”.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2584/parecer_002_-_projeto_003_-_piso_do_magisterio_municipal.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2584/parecer_002_-_projeto_003_-_piso_do_magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 003/2023, de autoria do Poder Executivo Municipal que “Estabelece o piso salarial mínimo dos profissionais do magistério da rede pública municipal de Carnaúba dos Dantas/RN e dá outras providências”.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2585/parecer_003_-_projeto_004_-_semana_gravidez_na_adolescencia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2585/parecer_003_-_projeto_004_-_semana_gravidez_na_adolescencia.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 004/2023, de autoria da Vereadora Bárbara de Medeiros Dantas que “Institui a campanha municipal de orientação e prevenção a gravidez na adolescência no calendário oficial do município de Carnaúba dos Dantas e dá outras providências”.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2586/parecer_004_-_projeto_005_-_auxilio_transporte.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2586/parecer_004_-_projeto_005_-_auxilio_transporte.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 005/2023, de autoria do Poder Executivo Municipal que “Revoga a Lei 866/2015, e todas as leis dela derivadas, instituindo o programa de bolsa transporte aos estudantes de cursos técnicos profissionalizantes e primeira graduação e dá outras providências”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>FO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2597/parecer_005_-_financas_-_piso_magisterio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2597/parecer_005_-_financas_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>tem por objeto o PROJETO DE LEI Nº 003/2023, de autoria do Poder Executivo Municipal que “Estabelece o piso salarial mínimo dos profissionais do magistério da rede pública municipal de Carnaúba dos Dantas/RN e dá outras providências”.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2598/parecer_006-_titulo_eann_styvenson__-jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2598/parecer_006-_titulo_eann_styvenson__-jose_evangelista.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 001/2023, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor EANN STYVENSON VALENTIM MENDES e dá outras providências</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2599/parecer_007-_titulo_renilza_nunes__-jose_evangelista.docx.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2599/parecer_007-_titulo_renilza_nunes__-jose_evangelista.docx.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 002/2023, de autoria do legislativo que “Concede Título de Cidadã Carnaubense a Senhora RENILZA NUNES DA COSTA e dá outras providências.”</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_008-_titulo_givanildo_lima__-jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_008-_titulo_givanildo_lima__-jose_evangelista.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 003/2023, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor GIVANILDO LIMA DOS SANTOS e dá outras providências.”</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2617/parecer_009-_titulo_joao_maria__-_jose_evangelista.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2617/parecer_009-_titulo_joao_maria__-_jose_evangelista.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 004/2023, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor JOÃO MARIA DE LIMA e dá outras providências.”</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2618/parecer_010-_titulo_josean__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2618/parecer_010-_titulo_josean__-_marli.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 005/2023, de autoria do legislativo que “Concede Título de Cidadão Carnaubense ao Senhor JOSEAN DANTAS DA SILVA e dá outras providências</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_011-_medalha_dona_desinha_rogeria__-_marli.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_011-_medalha_dona_desinha_rogeria__-_marli.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 006/2023, de autoria do legislativo que Concede Medalha de honra ao mérito “”Dona Desinha” a Senhora ROGÉRIA LAYANNE CALDAS DANTAS e dá outras providências.”</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2714/parecer_012_-_projeto_006_-_marco_lilas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2714/parecer_012_-_projeto_006_-_marco_lilas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 006/2023, de autoria do Vereador Marcelo de Medeiros Dantas que “Institui no calendário oficial do município a campanha março lilás, dedicado a conscientização e combate ao câncer de colo de útero e dá outras providências”.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2715/parecer_013_-_projeto_008_-_intimidacao_sistemica.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2715/parecer_013_-_projeto_008_-_intimidacao_sistemica.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 006/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Institui a semana de combate à intimidação sistemática (bullying e cyberbullying) nas escolas do município de carnaúba dos dantas e dá outras providências”.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2741/parecer_014_-_projeto_009_-_abertura_de_credito_ao_orcamento.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2741/parecer_014_-_projeto_009_-_abertura_de_credito_ao_orcamento.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 009/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2742/parecer_015_-_projeto_010_-_nomeia_sala_interativa.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2742/parecer_015_-_projeto_010_-_nomeia_sala_interativa.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 010/2023, de autoria da Vereadora Marli de Medeiros Dantas que “DISPÕE SOBRE DENOMINAÇÃO DE SALA INTERATIVA MARIA ARLINDA E DÁ OUTRAS PROVIDÊNCIAS”. A proposta em questão esteve em pauta nos dias correspondentes a Sessão Ordinária, do primeiro período no qual não recebeu emendas ou substitutivos</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2854/parecer_16_-_projeto_de_due_-_dia_do_geoparque.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2854/parecer_16_-_projeto_de_due_-_dia_do_geoparque.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 013/223, de autoria da Vereador JOSÉ DE AZEVEDO DANTAS que “Dispõe sobre a instituição do Dia Municipal do Geoparque Seridó no Município de Carnaúba dos Dantas/RN,</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2855/parecer_017_-_projeto_012_-_contratacao_de_credito_-_parecer_conjunto.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2855/parecer_017_-_projeto_012_-_contratacao_de_credito_-_parecer_conjunto.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 0012/2023, de autoria do Poder Executivo Municipal que “Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S/A, e dá outras providências”</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2877/parecer_018_-_projeto_014_-_quadro_de_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2877/parecer_018_-_projeto_014_-_quadro_de_cargos.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 0014/2023, de autoria do Poder Executivo Municipal com Emendas propostas pelo Legislativo que “Cria o Quadro Geral de Cargos Permanentes dos servidores públicos do município de Carnaúba dos Dantas e suas Atribuições, Revoga a Lei 920/2017, Altera a Lei 679/2010 e todas as leis dela derivadas, Unifica todas as leis correlacionadas, e dá outras providências”</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2966/parecer_019_-_projeto_015_-_pedal_carnauba.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2966/parecer_019_-_projeto_015_-_pedal_carnauba.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 015/2023, de autoria do Vereador José de Azevedo Dantas que “ESTABELECE A QUARTA SEMANA DO MÊS DE JULHO COMO SENDO A SEMANA ALUSIVA AO ECOPEDAL CARNAÚBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 019/2022, de autoria da Vereadora Marli de Medeiros Dantas que “Dispõe sobre a criação do Projeto Câmara Mulher com fins de dar suporte, conhecimento, conscientização e informação às mulheres vítimas de crimes de violência no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_021_-_projeto_017_-_intolerancia_religiosa.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_021_-_projeto_017_-_intolerancia_religiosa.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 017/2023, de autoria do Vereadora Thabatta Pimenta de Medeiros Silva que “INSTITUI O DIA MUNICIPAL DE COMBATE À INTOLERÂNCIA RELIGIOSA, NA FORMA QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_022_-_projeto_018_-_vitimas_covid.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_022_-_projeto_018_-_vitimas_covid.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 017/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Dispõe sobre a criação do Dia Municipal em Memória às Vítimas da COVID-19 no âmbito do Municipal de Carnaúba dos Dantas”</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_023_-_projeto_020_-_diagnostico_precoce_tea.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_023_-_projeto_020_-_diagnostico_precoce_tea.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 017/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Dispõe sobre a triagem precoce para um possível diagnóstico do Transtorno do Espectro Autista (TEA) nas Unidades Básica de Saúde do Município de Carnaúba dos Dantas. por meio da aplicação do questionário M-CHAT”</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_024_-_projeto_022_-_combate_a_depressao_infantil.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_024_-_projeto_022_-_combate_a_depressao_infantil.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 017/2023, de autoria do Vereadora Thabatta Pimenta de Medeiros Silva que “CRIA A CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E PREVENÇÃO DA DEPRESSÃO NA INFÂNCIA E NA ADOLESCÊNCIA NO MUNICÍPIO DE CARNAÚBA DOS DANTAS</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_025-_titulos___-_marcelo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_025-_titulos___-_marcelo.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE DECRETO LEGISLATIVO Nº 065, 066 E 067/2023, de autoria do legislativo que “Concede Título de Cidadã Carnaubense as Senhoras GARDÊNIA DE SOUZA SILVA, MARIA GORETE GOMES DA SILVA e JUCIARA PEREIRA DA SILVA, e dá outras providências</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_026_-_projeto_011_-_ldo_2023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_026_-_projeto_011_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 011/2023 DA LEI DE DIRETRIZES ORÇAMENTÁRIAS, de autoria do Poder Executivo Municipal com Emendas propostas pelo Legislativo que “Dispõe sobre a Lei de Diretrizes Orçamentárias para elaboração do orçamento geral do município de Carnaúba dos Dantas, para exercício de 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_027_-_projeto_lc_040_-_quadro_de_cargos_camara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_027_-_projeto_lc_040_-_quadro_de_cargos_camara.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI COMPLEMENTAR Nº 0040/2023, de autoria do Poder Legislativo que “Dispõe da Estrutura Organizacional da Câmara Municipal de Carnaúba dos Dantas/RN, Cria o Quadro Geral de Cargos Permanentes dos servidores Efetivos da Câmara Municipal e suas Atribuições, Revoga a Lei Complementar 39/2017, Altera a todas as leis dela derivadas e Unifica todas as leis correlacionadas, e dá outras providências”. A proposta em questão será pautada em caráter de urgência por meio de sessão Ordinária em razão do interesse público.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_028-_titulo_ana_clara___-_barbara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_028-_titulo_ana_clara___-_barbara.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 068/2023, de autoria do legislativo que “Concede Título de Cidadã Carnaubense a Senhora ANA CLARA OLIVEIRA MEDEIROS, e dá outras providências.”</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>CJRF - Comissão de Constituição, Justiça e Redação Final, FO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3072/parecer_029_-_projeto_023_-_credito_especial.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3072/parecer_029_-_projeto_023_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 023/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3073/parecer_030_-_projeto_024_-_credito_especial_arena.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3073/parecer_030_-_projeto_024_-_credito_especial_arena.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 024/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_031_-_projeto_025_-_credito_especial_estatua.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_031_-_projeto_025_-_credito_especial_estatua.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 025/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_032_-_projeto_026_-_credito_especial_energia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_032_-_projeto_026_-_credito_especial_energia.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 026/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_033_-_projeto_027_-_credito_especial_saude.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_033_-_projeto_027_-_credito_especial_saude.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 027/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3123/parecer_034_-_projeto_028_-_preconceitos_lbtqia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3123/parecer_034_-_projeto_028_-_preconceitos_lbtqia.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 028/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Dispõe sobre a criação e implementação de estratégias de visibilidade e enfrentamento ao preconceito contra a comunidade LGBTQIA+ no município de Carnaúba dos Dantas”.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3124/parecer_035_-_projeto_031_-_isencao_issqn_para_artistas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3124/parecer_035_-_projeto_031_-_isencao_issqn_para_artistas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 031/2023, de autoria do Executivo que “Concede isenção temporária de imposto sobre serviços de qualquer natureza – ISSQN para os artistas independentes que prestem serviços enquanto pessoa física com verba oriunda da Lei 195/2022 que visa garantir ações emergenciais direcionadas ao setor cultura”</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3125/parecer_036_-_projeto_resolucao_001_-_camara_itinerante.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3125/parecer_036_-_projeto_resolucao_001_-_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 001/2022, de autoria da Mesa Diretora da Câmara Legislativa que “INSTITUI O PROGRAMA CÂMARA ITINERANTE DE CARNAÚBA DOS DANTAS/RN, VISANDO O ATENDIMENTO E A INTEGRAÇÃO DOS MUNÍCIPES JUNTO ÀS AÇÕES DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS, REVOGANDO A RESOLUÇÃO Nº 002/2022”.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3126/parecer_037-_titulo_maria_aparecida_nascimento__-_due.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3126/parecer_037-_titulo_maria_aparecida_nascimento__-_due.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 069/2023, de autoria do legislativo que “Concede Título de Cidadã Carnaubense a Senhora MARIA APARECIDA NASCIMENTO CUNHA e dá outras providências.”</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3134/parecer_038_-_projeto_029_-_denuncia_maus_tratos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3134/parecer_038_-_projeto_029_-_denuncia_maus_tratos.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 029/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Determina que os hospitais e postos de saúde que compõem a rede pública municipal de saúde comuniquem formalmente a delegacia de polícia e oficiem ao ministério público casos de vestígios de maus-tratos contra a pessoa idosa e a pessoa com deficiência”.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3135/parecer_039_-_projeto_030_-_proibicao_de_nomeacao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3135/parecer_039_-_projeto_030_-_proibicao_de_nomeacao.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 030/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Dispõe sobre a proibição de nomeação de condenados em segunda instância pela Lei Federal nº 11.304/06 – Lei Maria da Penha, por parte do Poder Público Municipal”. A proposta em questão esteve em pauta nos dias correspondentes a Sessão Ordinária, do primeiro período no qual não recebeu emendas ou substitutivos</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3136/parecer_040_-_projeto_resolucao_002_-_frente_parlamentar_da_mulher.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3136/parecer_040_-_projeto_resolucao_002_-_frente_parlamentar_da_mulher.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 002/2023, de autoria dos Vereadores da Câmara Legislativa que “CRIA FRENTE PARLAMENTAR PARA FORTALECIMENTO DA MULHER NO ÂMBITO DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS”. A proposta em questão esteve em pauta nos dias correspondentes a Sessão Ordinária, do segundo período no qual não recebeu emendas ou substitutivos.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3140/parecer_041_-_projeto_lc_02_-_quadro_de_cargos.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3140/parecer_041_-_projeto_lc_02_-_quadro_de_cargos.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI COMPLEMENTAR Nº 0002/2023, de autoria do Poder Executivo Municipal que “Cria o Quadro Geral de Cargos Permanentes dos servidores públicos do município de Carnaúba dos Dantas e suas Atribuições, Revoga a Lei 920/2017, 679/2010, 1228/2023 e todas as leis dela derivadas, Unifica todas as leis correlacionadas, e dá outras providências”</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3141/parecer_042_-_projeto_033_-_cordao_girassol.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3141/parecer_042_-_projeto_033_-_cordao_girassol.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 033/2023, de autoria da Vereadora José de Azevedo Dantas que “Institui, no âmbito do Município de Carnaúba dos Dantas/RN, o “Cordão de Girassol” como instrumento auxiliar de orientação para identificação de pessoas com deficiência não visível e dá outras providências”.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3142/parecer_043_-_projeto_034_-_proclamacao_do_evangelho.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3142/parecer_043_-_projeto_034_-_proclamacao_do_evangelho.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 034/2023, de autoria da Vereadora Marli de Medeiros Dantas que “Institui a Semana Municipal da Proclamação do Evangelho de Jesus Cristo no âmbito do município de Carnaúba dos Dantas/RN, e dá outras providências”.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3164/parecer_044_-_projeto_resolucao_003_-_promape.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3164/parecer_044_-_projeto_resolucao_003_-_promape.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 003/2022, de autoria da vereadora Marli de Medeiros Dantas que “INSTITUI O PROGRAMA MARIA DA PENHA VAI ÀS ESCOLAS – PROMAPE - NO ÂMBITO DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3165/parecer_045_-_projeto_resolucao_004_-_lacos_de_protecao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3165/parecer_045_-_projeto_resolucao_004_-_lacos_de_protecao.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 004/2022, de autoria da vereadora Marli de Medeiros Dantas que “INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN O “PROGRAMA LAÇOS DE PROTEÇÃO”, PARA APOIO À TRANSFORMAÇÃO SOCIAL DAS COMUNIDADES POR MEIO DA DESCONSTRUÇÃO DO MACHISMO ESTRUTURAL, DA EXPOSIÇÃO DA LEI MARIA DA PENHA E DA ORGANIZAÇÃO DE PROJETOS SOCIAIS PARA MULHERES EM SITUAÇÃO DE RISCO E DE VIOLÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3177/parecer_046_-_titulo_renan_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3177/parecer_046_-_titulo_renan_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE DECRETO LEGISLATIVO Nº 070, 071 E 072/2023, de autoria dos vereadores José de Azevedo Dantas e Marcelo de Medeiros Dantas que “CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AOS SENHORES RENNAN TRAJANO FARIAS, ALADIEDINA BATISTA DOS SANTOS E CHRYSTIAN SMITH DE ALBUQUERQUE FERNANDES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3189/parecer_047_-_projeto_037_-_repasse_enfermagem.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3189/parecer_047_-_projeto_037_-_repasse_enfermagem.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 0037/2023, de autoria do Poder Executivo que “Autoriza e regulamenta o repasse dos recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional n.º 127/2022 pelo poder Executivo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3190/parecer_048_-_projeto_lc_041_-_quadro_de_cargos_camara.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3190/parecer_048_-_projeto_lc_041_-_quadro_de_cargos_camara.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI COMPLEMENTAR Nº 0041/2023, de autoria do Poder Legislativo que “Dispõe da Estrutura Organizacional da Câmara Municipal de Carnaúba dos Dantas/RN, Cria o Quadro Geral de Cargos Permanentes dos servidores Efetivos da Câmara Municipal e suas Atribuições, Revoga a Lei Complementar 39/2017, Altera a todas as leis dela derivadas e Unifica todas as leis correlacionadas, e dá outras providências”</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3191/parecer_049_-_projetos_038_ao_042_-_denom_ruas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3191/parecer_049_-_projetos_038_ao_042_-_denom_ruas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 038, 039, 040, 041 E 042/2023, de autoria do legislativo que “Dispõe sobre denominação de logradouro de Ruas FRANCISCO RAFAEL DE MEDEIROS, GERTRUDES AUGUSTA DANTAS, MARIA MARTA DE JESUS, MANOEL FRANCISCO DA SILVA, FRANCISCA NATÁLIA RAFAEL DANTAS e dá outras providências.”</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_050_-_projeto_043_-_credito_especial_assistencia.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_050_-_projeto_043_-_credito_especial_assistencia.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 043/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023”.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_051_-_projeto_044_-_credito_especial_enfermagem.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_051_-_projeto_044_-_credito_especial_enfermagem.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 044/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023”.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_052_-_projeto_045_-_terminologia_pcd.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_052_-_projeto_045_-_terminologia_pcd.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 045/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “DISPÕE SOBRE A TERMINOLOGIA "PESSOAS COM DEFICIÊNCIA" EM TEXTOS LEGAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_053_-_projeto_046_-_isencao_taxa_concurso.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_053_-_projeto_046_-_isencao_taxa_concurso.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 046/2023, de autoria do Executivo que “Dispõe sobre as hipóteses de isenção de pagamento de taxa de inscrição em concurso público no âmbito da Administração Direta do Município de Carnaúba dos Dantas/RN e dá outras providências”</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3232/parecer_054-_titulos_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3232/parecer_054-_titulos_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE DECRETO LEGISLATIVO Nº 073, 074, 075, 076, 077, 078, 079, 080, 081 E 082/2023, de autoria do legislativo que “Concede Títulos de Cidadãos Carnaubense” aos Senhores MARIA BETÂNIA SILVA DA COSTA, JOÃO VITOR DANTAS, JOÃO PEDRO PEREIRA DA SILVA, MARJORY SOUZA LIMA DANTAS, DAIANE PEREIRA ALVES ROQUE, JOSIVALDO BEZERRA DE LIMA, WANESSA EMANUELLE DUTRA DANTAS FIALHO, IVAN VITOR DANTAS PEREIRA e  Concede Medalha de Honra ao Mérito Artístico “Felinto Lúcio Dantas”, aos Senhores LUIZ CARLOS DA SILVA e ANTÔNIO LOPES NETO e dá outras providências</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3233/parecer_055_-_projetos_de_lei_-_comenda.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3233/parecer_055_-_projetos_de_lei_-_comenda.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE LEI Nº 047, 048 E 049/2023, de autoria do legislativo que “Concede Comenda Dom José Adelino Dantas aos Senhores FLORISVALDO BEZERRA DE LIMA, CLEONICE DA SILVA DANTAS, MARCOS ANTÔNIO DANTAS e dá outras providências</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3234/parecer_0056_-_projeto_050_-_retinoblastoma.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3234/parecer_0056_-_projeto_050_-_retinoblastoma.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 050/2023, DE AUTORIA DO EDIL MARCELO DE MEDEIROS DANTAS, QUE INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA 19 DE SETEMBRO COMO O DIA MUNICIPAL DE CONSCIENTIZAÇÃO E INCENTIVO AO DIAGNÓSTICO PRECOCE DO RETINOBLASTOMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3235/parecer_057_-_projeto_lc_43_-_requisitos_cargos_1.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3235/parecer_057_-_projeto_lc_43_-_requisitos_cargos_1.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO _x000D_
 DE LEI COMPLEMENTAR Nº 043/2023, de autoria do Poder Executivo _x000D_
 Municipal que “Regulamenta os requisitos e atribuições dos cargos de _x000D_
 provimento efetivo do município de Carnaúba dos Dantas, Altera o Anexo II da _x000D_
 Lei Complementar 040/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3284/parecer_0058_-_projeto_054_-_telhas_e_tijolos_patrimonio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3284/parecer_0058_-_projeto_054_-_telhas_e_tijolos_patrimonio.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 054/2023, DE AUTORIA DA EDIL BÁRBARA DE MEDEIROS DANTAS, QUE RECONHECE AS TELHAS E TIJOLOS PRODUZIDOS PELO POLO CERÂMICO LOCAL COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE CARNAUBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3285/parecer_0059_-_projeto_055_-_biscoitos_e_bolachas_patrimonio.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3285/parecer_0059_-_projeto_055_-_biscoitos_e_bolachas_patrimonio.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 055/2023, DE AUTORIA DA EDIL BÁRBARA DE MEDEIROS DANTAS, QUE RECONHECE AS BOLACHAS E BISCOITOS PRODUZIDOS PELAS INDÚSTRIAS DE MASSA LOCAL COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE CARNAUBA DOS DANTAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3296/parecer_0060_-_projeto_051_-_reserva_de_vagas_matricula_pcd.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3296/parecer_0060_-_projeto_051_-_reserva_de_vagas_matricula_pcd.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 051/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “GARANTE A RESERVA DE VAGAS E PRIORIDADE NAS MATRÍCULAS AOS ALUNOS QUE SEJAM CONSIDERADOS LEGALMENTE PESSOAS COM DEFICIÊNCIA NO ESTABELECIMENTO ESCOLAR DE ENSINO MAIS PRÓXIMO DE SEU DOMICÍLIO E/OU DE SEU REPRESENTANTE LEGAL DENTRO DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE CARNAÚBA DOS DANTAS”.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3297/parecer_0061_-_projeto_053_-_dia_do_combate_a_discriminacao_racial.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3297/parecer_0061_-_projeto_053_-_dia_do_combate_a_discriminacao_racial.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 050/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “INSTITUI O “DIA MUNICIPAL DA LUTA PELA ELIMINAÇÃO DA DISCRIMINAÇÃO RACIAL” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3311/parecer_062-_titulos_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3311/parecer_062-_titulos_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto os PROJETOS DE DECRETO LEGISLATIVO Nº 087, 088, 089 E 090/2023, de autoria do legislativo que “Concede Títulos de Cidadãos Carnaubense” aos Senhores LEONARDO DANTAS DE LIMA, GIOVANNA STELLING BRITO DE ARAÚJO e LUANA MAYARA COSTA e  Concede Medalha de Honra ao Mérito “Dona Desinha”, ao Senhor FRANCISCO DAS CHAGAS DANTAS - PREÁ e dá outras providências.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3321/parecer_063-_projeto_052_-_patrimonio_imaterial_religioes_africanas.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3321/parecer_063-_projeto_052_-_patrimonio_imaterial_religioes_africanas.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI ORDINÁRIA Nº 052/2023, de autoria da Vereadora Thabatta Pimenta de Medeiros Silva que “Declara os cultos e liturgias de religiões de matriz africana como patrimônios culturais imateriais do Município de Carnaúba dos Dantas”.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3341/parecer_0064_-_projeto_057_-_festival_de_musica.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3341/parecer_0064_-_projeto_057_-_festival_de_musica.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE LEI Nº 057/2023, de autoria dos vereadores Clésio Nelson Dantas e Marli de Medeiros Dantas que “ESTABELECE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPAL DE CARNAÚBA DOS DANTAS/RN O FESTIVAL DA MÚSICA CARNAUBENSE TONHECA DANTAS, A SER COMEMORADO NO MÊS JULHO DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3342/parecer_065_-_projeto_058_-_credito_especial_enfermagem.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3342/parecer_065_-_projeto_058_-_credito_especial_enfermagem.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI Nº 044/2023, de autoria do Poder Executivo Municipal que “Dispõe sobre a abertura de crédito especial a Lei 1.202/2022, do Orçamento do Município de Carnaúba dos Dantas/RN, para o exercício de 2023</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3345/parecer_066-_titulos_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3345/parecer_066-_titulos_-.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Carnaubense” a Senhora ELISÂNGELA DANTAS DE ARAÚJO e dá outras providências</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3353/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3353/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE DECRETO LEGISLATIVO Nº 092/2023, de autoria do legislativo que CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA” A SENHORA FRANCISCA DE ASSIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3372/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3372/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o PROJETO DE RESOLUÇÃO Nº 006/2023, de autoria da Mesa Diretora da Câmara Municipal de Carnaúba dos Dantas que “REGULAMENTA NO ÂMBITO DA CÂMARA MUNICIPAL DE CARNAÚBA DOS DANTAS/RN, AS LICITAÇÕES E CONTRATAÇÕES DIRETAS REALIZADAS NA FORMA DA LEI FEDERAL N° 14.133, DE 01 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3373/parecer_069-_loa.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3373/parecer_069-_loa.pdf</t>
   </si>
   <si>
     <t>O presente parecer conjunto das comissões tem por objeto o PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA/2024, de autoria do Poder Executivo Municipal que “estima a RECEITA e fixa a DESPESA do Município de Carnaúba dos Dantas/RN, para o exercício financeiro do ano de 2024</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2807/resolucao_001.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2807/resolucao_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação ao acesso as informações e a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011,_x000D_
 no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2808/resolucao_002.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2808/resolucao_002.pdf</t>
   </si>
   <si>
     <t>Institui o trabalho remoto, que dispõe sobre o teletrabalho no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2809/resolucao_003.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2809/resolucao_003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade de impressão, digitalização e fotocopia para_x000D_
 alunos(as) de baixa renda da Rede Pública de Ensino da cidade de_x000D_
 Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2880/resolucao_004_governaca_digi_publicac.pdf</t>
-[...5 lines deleted...]
-dos Dantas/RN e dá outras providências</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2880/resolucao_004_governaca_digi_publicac.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a lei federal nº 14.129/2021, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal de Carnaúba dos Dantas/RN e dá outras providências</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2881/resolucao_005_lgpd_publicac.pdf</t>
-[...7 lines deleted...]
-dos Dantas/RN e dá outras providências</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2881/resolucao_005_lgpd_publicac.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação das medidas necessárias para execução de _x000D_
+tratamento de dados pessoais, referente a Lei Federal nº 13.709/2018, no âmbito do _x000D_
+Poder Legislativo Municipal de Carnaúba dos Dantas/RN e dá outras providências</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3106/resolucao_006_prazo_entre_comp_diarias.pdf</t>
-[...4 lines deleted...]
-providências</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3106/resolucao_006_prazo_entre_comp_diarias.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o prazo para entrega da comprovação das diárias da Câmara Municipal de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3105/resolucao_no_007-2023_-__ouvidoria_publi.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3105/resolucao_no_007-2023_-__ouvidoria_publi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, a estrutura e o funcionamento da Ouvidoria Parlamentar do Poder Legislativo Municipal de Carnaúba dos Dantas/RN e dá outras providências</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3173/resolucao_no_008-2023_camara_itinerante_publi.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3173/resolucao_no_008-2023_camara_itinerante_publi.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA _x000D_
 ITINERANTE DE CARNAÚBA DOS _x000D_
 DANTAS/RN, VISANDO O _x000D_
 ATENDIMENTO E A INTEGRAÇÃO _x000D_
 DOS MUNÍCIPES JUNTO ÀS AÇÕES _x000D_
 DO LEGISLATIVO MUNICIPAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS, _x000D_
 REVOGANDO A RESOLUÇÃO Nº _x000D_
 002/2022</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3174/resolucao_no_009-2023_frente_parlamentar_mulher.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3174/resolucao_no_009-2023_frente_parlamentar_mulher.pdf</t>
   </si>
   <si>
     <t>CRIA FRENTE PARLAMENTAR PARA FORTALECIMENTO DA MULHER NO ÂMBITO_x000D_
 DO MUNICÍPIO DE CARNAÚBA DOS DANTAS/RN E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3175/resolucao_no_010-2023_promape.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3175/resolucao_no_010-2023_promape.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Maria da Penha vai às escolas – PROMAPE - no âmbito do município_x000D_
 de Carnaúba dos Dantas/RN, e dá outras providências</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3176/resolucao_no_011-2023_prom_lacos_de_protecao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3176/resolucao_no_011-2023_prom_lacos_de_protecao.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Carnaúba dos Dantas/RN o “Programa Laços de Proteção”, para_x000D_
 apoio à transformação social das comunidades por meio da desconstrução do machismo estrutural, da_x000D_
 exposição da Lei Maria da Penha e da organização de projetos sociais para mulheres em situação de risco e de_x000D_
 violência, e dá outras providências</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3407/resolucao_no_012-2023_licita.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3407/resolucao_no_012-2023_licita.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DA CAMARA MUNICIPAL DE CARNAÚBA DOS DANTAS, AS LICITAÇÕES E CONTRATAÇÕES DIRETAS REALIZADAS NA FORMA DA LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>DECLE</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2672/dl_001.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2672/dl_001.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR EANN STYVENSON VALENTIM MENDES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2673/dl_002.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2673/dl_002.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA RENILZA NUNES DA COSTA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2674/dl_003.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2674/dl_003.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR GIVANILDO LIMA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2675/dl_004.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2675/dl_004.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOÃO MARIA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2676/dl_005.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2676/dl_005.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR JOSEAN DANTAS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2677/dl_006.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2677/dl_006.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA” A SENHORA ROGÉRIA LAYANNE CALDAS DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2678/dl_007.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2678/dl_007.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA CECÍLIA MARIA DANTAS DE MEDEIROS,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2679/dl_008.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2679/dl_008.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DE FÁTIMA DANTAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2680/dl_009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2680/dl_009.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA LÚCIA DE MEDEIROS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA NILDA MEDEIROS DANTAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2682/dl_011.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2682/dl_011.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA INÊS DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2683/dl_012.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2683/dl_012.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA NILDA ELEONÔRA DANTAS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2684/dl_013.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2684/dl_013.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA ANA MEDEIROS CÂMARA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2685/dl_014.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2685/dl_014.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOAQUIM LÚCIO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2686/dl_015.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2686/dl_015.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR PAULO LÚCIO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2687/dl_016.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2687/dl_016.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOSÉ LÚCIO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2688/dl_017.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2688/dl_017.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR CAETANO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2689/dl_018.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2689/dl_018.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR MÁRCIO DANTAS DE MEDEIROS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2690/dl_019.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2690/dl_019.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOÃO BATISTA DA SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2691/dl_020.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2691/dl_020.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOÃO FRANCICO DA SILVA NETO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2692/dl_021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2692/dl_021.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR GENIVAL DANTAS BEZERRA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2693/dl_022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2693/dl_022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FERNANDO LUÍZ DE ARAÚJO VICENTE, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2694/dl_023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2694/dl_023.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR EMANUEL NASCIMENTO ALVES, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2695/dl_024.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2695/dl_024.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR CAMILO HENRIQUE DANTAS SOARES, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2696/dl_025.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2696/dl_025.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR HILÁRIO FELIX DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2697/dl_026.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2697/dl_026.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR LORIVAL CASSIMIRO DA COSTA JUNIOR, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2698/dl_027.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2698/dl_027.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA JANAINA DANTAS DE MOURA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2699/dl_028.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2699/dl_028.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA TEREZINHA DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2700/dl_029.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2700/dl_029.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DO CARMO MEDEIROS DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2701/dl_030.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2701/dl_030.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FRANCISCO LÚCIO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2702/dl_031.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2702/dl_031.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FLÁVIO LÚCIO DANTAS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2703/dl_032.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2703/dl_032.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” A SENHORA MARIA DE FÁTIMA LOPES DE MEDEIROS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2704/dl_033.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2704/dl_033.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOAQUIM JOSÉ DE MEDEIROS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2705/dl_034.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2705/dl_034.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR TIAGO DE MEDEIROS ALMEIDA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2706/dl_035.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2706/dl_035.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR FERNANDO ANTÔNIO BEZERRA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2707/dl_036.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2707/dl_036.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR JOSÉ AMAZAN SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2708/dl_037.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2708/dl_037.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR GILSON DANTAS DE OLIVEIRA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2709/dl_038.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2709/dl_038.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR MARFRAN DE MEDEIROS SANTOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2710/dl_039.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2710/dl_039.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO “FELINTO LÚCIO DANTAS” AO SENHOR ADRIANO CAMPELO DA SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2723/dl_040.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2723/dl_040.pdf</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2724/dl_041.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2724/dl_041.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo e dá outras providências</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2820/dl_042.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2820/dl_042.pdf</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2821/dl_043.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2821/dl_043.pdf</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2822/dl_044.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2822/dl_044.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2823/dl_045.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2823/dl_045.pdf</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2824/dl_046.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2824/dl_046.pdf</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2825/dl_047.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2825/dl_047.pdf</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2826/dl_048.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2826/dl_048.pdf</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2827/dl_049.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2827/dl_049.pdf</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2828/dl_050.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2828/dl_050.pdf</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2829/dl_051.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2829/dl_051.pdf</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2830/dl_052.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2830/dl_052.pdf</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2831/dl_053.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2831/dl_053.pdf</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2832/dl_054.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2832/dl_054.pdf</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2833/dl_055.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2833/dl_055.pdf</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2834/dl_056.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2834/dl_056.pdf</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2835/dl_057.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2835/dl_057.pdf</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2836/dl_058.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2836/dl_058.pdf</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2837/dl_059.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2837/dl_059.pdf</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2838/dl_060.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2838/dl_060.pdf</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2839/dl_061.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2839/dl_061.pdf</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2840/dl_062.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2840/dl_062.pdf</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2841/dl_063.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2841/dl_063.pdf</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3019/dl_064.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3019/dl_064.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA DESINHA” A_x000D_
 SENHORA LUZIA DE FÁTIMA RIBEIRO DE ALCÂNTARA SILVA GALVÃO, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3020/dl_065.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3020/dl_065.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 GARDÊNIA DE SOUZA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3021/dl_066.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3021/dl_066.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 MARIA GORETE GOMES DA SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3022/dl_067.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3022/dl_067.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 JUCIARA PEREIRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3023/dl_068.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3023/dl_068.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 ANA CLARA PEREIRA DE OLIVEIRA COSTA MEDEIROS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3238/dl_069_p.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3238/dl_069_p.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA MARIA APARECIDA NASCIMENTO CUNHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3239/dl_070.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3239/dl_070.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 RENNAN TRAJANO FARIAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3240/dl_071.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3240/dl_071.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 ALADIEDINA BATISTA DOS SANTOS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3241/dl_072.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3241/dl_072.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO JOVEM_x000D_
 CHRYSTIAN SMITH DE ALBUQUERQUE FERNANDES, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3242/dl_073.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3242/dl_073.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 MARIA BETÂNIA SILVA DA COSTA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3243/dl_074.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3243/dl_074.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 JOÃO VITOR DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3244/dl_075.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3244/dl_075.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 JOÃO PEDRO PEREIRA DA SILVA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3245/dl_076.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3245/dl_076.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 MARJORY SOUZA LIMA DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3246/dl_077.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3246/dl_077.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 DAIANE PEREIRA ALVES ROQUE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3247/dl_078.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3247/dl_078.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 JOSIVALDO BEZERRA DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3248/dl_079.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3248/dl_079.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 WANESSA EMANUELLE DUTRA DANTAS FIALHO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3249/dl_080.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3249/dl_080.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 IVAN VITOR DANTAS PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3250/dl_081.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3250/dl_081.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO_x000D_
 “FELINTO LÚCIO DANTAS” AO SENHOR LUIZ CARLOS DA SILVA,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3251/dl_082.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3251/dl_082.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO ARTÍSTICO_x000D_
 “FELINTO LÚCIO DANTAS” AO SENHOR ANTÔNIO LOPES NETO,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3354/dl_083.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3354/dl_083.pdf</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3355/dl_084.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3355/dl_084.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” AO INSTITUTO EDUCACIONAL CARNAUBENSE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3356/dl_085.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3356/dl_085.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” A ESCOLA MUNICIPAL CÔNEGO AMBRÓSIO SILVA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3357/dl_086.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3357/dl_086.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” A ESCOLA MUNICIPAL FRANCISCO MACÊDO_x000D_
 DANTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3358/dl_087.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3358/dl_087.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” AO SENHOR FRANCISCO DAS CHAGAS DANTAS -_x000D_
 PREÁ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3359/dl_088.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3359/dl_088.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CARNAUBENSE AO SENHOR_x000D_
 LEONARDO DANTAS DE LIMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3360/dl_089.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3360/dl_089.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A JOVEM_x000D_
 GIOVANNA STELLING BRITO DE ARAÚJO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3361/dl_090.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3361/dl_090.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CARNAUBENSE A SENHORA_x000D_
 LUANA MAYARA COSTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3362/dl_091.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3362/dl_091.pdf</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3363/dl_092.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3363/dl_092.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” A SENHORA FRANCISCA DE ASSIS - TICA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3364/dl_093.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3364/dl_093.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE HONRA AO MÉRITO “DONA_x000D_
 DESINHA” AO SENHOR FRANCISCO RAFAEL DANTAS -_x000D_
 FRANÇA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2530/portaria_001.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2530/portaria_001.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora AIRLEY SELEIDE DANTAS, para o_x000D_
 cargo em comissão de DIRETORA GERAL ADMINISTRATIVA da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2531/portaria_002.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2531/portaria_002.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora RÊNIA DA COSTA DANTAS, para o_x000D_
 cargo em comissão de CHEFE GERAL DE TESOURARIA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2532/portaria_003.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2532/portaria_003.pdf</t>
   </si>
   <si>
     <t>Nomear o Servidor RUBENS DANTAS DE CARVALHO,_x000D_
 OAB/RN nº 18362, para o cargo em comissão de PROCURADOR_x000D_
 JURÍDICO da Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2533/portaria_004.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2533/portaria_004.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora FRANCEILMA LIMA DE AZEVEDO,_x000D_
 para o cargo em comissão de CONTROLADORA INTERNA da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2534/portaria_005.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2534/portaria_005.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora DANIELLE DELMIRA DANTAS DA_x000D_
 COSTA, para o cargo em comissão de CHEFE DE GABINETE da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2535/portaria_006.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2535/portaria_006.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora MARIA FRANCIMARA LOPES DE_x000D_
 MEDEIROS, para o cargo em comissão de ASSESSORA_x000D_
 ADMINISTRATIVA da Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2536/portaria_007.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2536/portaria_007.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora MAYARA JÉSSICA DANTAS, para o_x000D_
 cargo em comissão de ASSESSORA LEGISLATIVA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2537/portaria_008.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2537/portaria_008.pdf</t>
   </si>
   <si>
     <t>Nomear o Servidor JÚLIO CÉSAR DANTAS DOS SANTOS,_x000D_
 para o cargo em comissão de ASSESSOR DE COMUNICAÇÃO da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2538/portaria_009.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2538/portaria_009.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a Comissão Permanente de Licitação da_x000D_
 Câmara Municipal de Carnaúba dos Dantas/RN para o exercício de_x000D_
 2023, composta dos seguintes servidores:_x000D_
 DANIELLE DELMIRA DANTAS DA COSTA – Presidente_x000D_
 EDILMA DE MEDEIROS DANTAS – Membro_x000D_
 MARIA FRANCIMARA LOPES DE MEDEIROS - Membro</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2548/portaria_010.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2548/portaria_010.pdf</t>
   </si>
   <si>
     <t>NOMEAR os membros que irão compor a estrutura organizacional_x000D_
 da escola do legislativo – biênio 2023/2024, para exercer as funções_x000D_
 administrativas em regime de colaboração</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2549/portaria_011.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2549/portaria_011.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora MAYARA JÉSSICA DANTAS, para_x000D_
 exercer a função de FISCAL DE CONTRATO</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2550/portaria_012.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2550/portaria_012.pdf</t>
   </si>
   <si>
     <t>º Conceder a Presidente da Câmara Municipal, Marli de_x000D_
 Medeiros Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2551/portaria_013.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2551/portaria_013.pdf</t>
   </si>
   <si>
     <t>Conceder a Diretora Geral Administrativa da Câmara_x000D_
 Municipal, Airley Seleide Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2552/portaria_014.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2552/portaria_014.pdf</t>
   </si>
   <si>
     <t>Conceder a Chefe Geral da Tesouraria da Câmara_x000D_
 Municipal, Rênia da Costa Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2603/portaria_015.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2603/portaria_015.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora VANESSA MEDEIROS DOS SANTOS_x000D_
 AZEVEDO, para exercer a função de FISCAL DE CONTRATO nos_x000D_
 contratos administrativos de nº011/2023 a nº020/2023 da Câmara_x000D_
 Municipal de Carnaúba dos Dantas, nos termos da LEI 8666/93,_x000D_
 ART.67</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2604/portaria_016.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2604/portaria_016.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora FRANCEILMA LIMA DE AZEVEDO,_x000D_
 do cargo em comissão de CONTROLADORA INTERNA da Câmara_x000D_
 Municipal de Carnaúba dos Dantas, símbolo CC-1, nos termos da_x000D_
 LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE 2017</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2605/portaria_017.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2605/portaria_017.pdf</t>
   </si>
   <si>
     <t>Exonerar a Servidora DANIELLE DELMIRA DANTAS DA_x000D_
 COSTA , do cargo em comissão de CHEFE DE GABINETE da_x000D_
 Câmara Municipal de Carnaúba dos Dantas, símbolo CC-1, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2606/portaria_018.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2606/portaria_018.pdf</t>
   </si>
   <si>
     <t>Nomear a Servidora DANIELLE DELMIRA DANTAS DA_x000D_
 COSTA, para o cargo em comissão de CONTROLADORA INTERNA_x000D_
 da Câmara Municipal de Carnaúba dos Dantas, símbolo CC-1, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2607/portaria_019.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2607/portaria_019.pdf</t>
   </si>
   <si>
     <t>Nomear O Servidor RAIMUNDO NONATO DANTAS DE_x000D_
 MEDEIROS , para o cargo em comissão de CHEFE DE GABINETE_x000D_
 da Câmara Municipal de Carnaúba dos Dantas, símbolo CC-1, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2608/portaria_020.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2608/portaria_020.pdf</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2609/portaria_021.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2609/portaria_021.pdf</t>
   </si>
   <si>
     <t>Destituir a(s) pessoa(s) abaixo da atribuição de “Usuário_x000D_
 Gerenciador” da unidade jurisdicionada CÂMARA MUNICIPAL DE_x000D_
 CARNAÚBA DOS DANTAS/RN, na operação do Portal do Gestor do_x000D_
 TCE-RN, conforme Portaria n° 229/2021-GP/TCE:_x000D_
 FRANCEILMA LIMA DE AZEVEDO</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2610/portaria_022.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2610/portaria_022.pdf</t>
   </si>
   <si>
     <t>Designar a(s) pessoa(s) abaixo qualificada(s) como “Usuário_x000D_
 Gerenciador” da unidade jurisdicionada CÂMARA MUNICIPAL DE_x000D_
 CARNAÚBA DOS DANTAS/RN, na operação do Portal do Gestor do_x000D_
 TCE-RN, conforme Portaria n° 229/2021-GP/TCE:_x000D_
 DANIELLE DELMIRA DANTAS DA COSTA_x000D_
 Cargo: CONTROLADORA INTERNA.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2655/portaria_023.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2655/portaria_023.pdf</t>
   </si>
   <si>
     <t>Conceder ao vereador da Câmara Municipal, José de_x000D_
 Azevedo Dantas, ½ (meia) diária no valor total de R$ 150,00 para_x000D_
 custear despesas com alimentação e deslocamento, durante sua_x000D_
 permanência na cidade de_x000D_
 Natal-RN, no dia 13 de março de 2023,</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2656/portaria_024.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2656/portaria_024.pdf</t>
   </si>
   <si>
     <t>Conceder ao vereador da Câmara Municipal, Clésio Nelson_x000D_
 Dantas, 03 diárias e uma ½ diária no valor total de R$ 1.050,00_x000D_
 para custear despesas com alimentação e Hospedagens, durante_x000D_
 sua permanência na cidade de_x000D_
 Natal-RN, nos dias 14 a 17 de março de 2023,</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2657/portaria_025.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2657/portaria_025.pdf</t>
   </si>
   <si>
     <t>Conceder ao vereador da Câmara Municipal, Marcelo de_x000D_
 Medeiros Dantas, 03 diárias e uma ½ diária no valor total de R$_x000D_
 1.050,00 para custear despesas com alimentação e Hospedagens,_x000D_
 durante sua permanência na cidade de_x000D_
 Natal-RN, nos dias 14 a 17 de março de 2023,</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2658/portaria_026.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2658/portaria_026.pdf</t>
   </si>
   <si>
     <t>Conceder a vereadora da Câmara Municipal, Barbara de_x000D_
 Medeiros Dantas, 03 diárias e uma ½ diária no valor total de R$_x000D_
 1.050,00 para custear despesas com alimentação e Hospedagens,_x000D_
 durante sua permanência na cidade de_x000D_
 Natal-RN, nos dias 14 a 17 de março de 2023,</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2856/portaria_027.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2856/portaria_027.pdf</t>
   </si>
   <si>
     <t>Concede diária a Servidora da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2857/portaria_028.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2857/portaria_028.pdf</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2858/portaria_029.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2858/portaria_029.pdf</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2859/portaria_030.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2859/portaria_030.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2860/portaria_031.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2860/portaria_031.pdf</t>
   </si>
   <si>
     <t>Concede diária a Presidente da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2861/portaria_032.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2861/portaria_032.pdf</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2862/portaria_033.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2862/portaria_033.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereador da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2863/portaria_034.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2863/portaria_034.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2864/portaria_035.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2864/portaria_035.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadora da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2865/portaria_036.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2865/portaria_036.pdf</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2866/portaria_037.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2866/portaria_037.pdf</t>
   </si>
   <si>
     <t>Concede diária a Servidora da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2867/portaria_038.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2867/portaria_038.pdf</t>
   </si>
   <si>
     <t>Nomear O Servidor THALLYELSON IKARO DANTAS_x000D_
 FELIPE, para o cargo em comissão de ASSESSOR LEGISLATIVO da_x000D_
 Câmara Municipal de Carnaúba dos Dantas, símbolo CC-1, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2868/portaria_039.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2868/portaria_039.pdf</t>
   </si>
   <si>
     <t>Concede diária a Presidente da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2869/portaria_040.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2869/portaria_040.pdf</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2907/portaria_041_comite.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2907/portaria_041_comite.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê Gestor de Governança de Dados e Informações da Câmara Municipal de Municipal de Carnaúba dos Dantas/RN e Designa servidores para compor Comitê</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2986/portaria_042.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2986/portaria_042.pdf</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2987/portaria_043.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2987/portaria_043.pdf</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Dispõe sobre designação de Fiscal titular e de fiscal_x000D_
 substituto</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3000/portaria_045.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3000/portaria_045.pdf</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3001/portaria_046.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3001/portaria_046.pdf</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3002/portaria_047.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3002/portaria_047.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadora da Câmara Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3018/portaria_048.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3018/portaria_048.pdf</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3101/portaria_049.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3101/portaria_049.pdf</t>
   </si>
   <si>
     <t>Designa o pregoeiro e equipe de apoio da Comissão Permanente de_x000D_
 Licitação da Câmara Municipal de Carnaúba dos Dantas/RN</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3102/portaria_052.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3102/portaria_052.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3103/portaria_053.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3103/portaria_053.pdf</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3104/portaria_054.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3104/portaria_054.pdf</t>
   </si>
   <si>
     <t>Designar a servidora DANIELLE DELMIRA DANTAS DA_x000D_
 COSTA, CPF 112.275.544-94, Matrícula 0052 para responder pela_x000D_
 Ouvidoria Parlamentar como Ouvidora, cujos serviços são_x000D_
 regulados pela Resolução 007/2023</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3129/portaria_055.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3129/portaria_055.pdf</t>
   </si>
   <si>
     <t>Concede diária a Servidora da Câmara Municipal e dá outras_x000D_
 providência</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3169/portaria_056.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3169/portaria_056.pdf</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3170/portaria_057.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3170/portaria_057.pdf</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3171/portaria_058.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3171/portaria_058.pdf</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3172/portaria_059.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3172/portaria_059.pdf</t>
   </si>
   <si>
     <t>Exonerar o Servidor THALLYELSON IKARO DANTAS_x000D_
 FELIPE, do cargo em comissão de ASSESSOR LEGISLATIVO da_x000D_
 Câmara Municipal de Carnaúba dos Dantas, símbolo CC-1, nos_x000D_
 termos da LEI COMPLEMENTAR Nº 39, DE 29 DE DEZEMBRO DE_x000D_
 2017</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3252/portaria_060.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3252/portaria_060.pdf</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3253/portaria_061.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3253/portaria_061.pdf</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3254/portaria_062.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3254/portaria_062.pdf</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3255/portaria_063.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3255/portaria_063.pdf</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3256/portaria_064.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3256/portaria_064.pdf</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3257/portaria_065.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3257/portaria_065.pdf</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3273/portaria_066.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3273/portaria_066.pdf</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3274/portaria_067.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3274/portaria_067.pdf</t>
   </si>
   <si>
     <t>Concede diária ao servidor da Câmara Municipal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3275/portaria_068.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3275/portaria_068.pdf</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3325/portaria_069.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3325/portaria_069.pdf</t>
   </si>
   <si>
     <t>Exonerar o Servidor RAIMUNDO NONATO DANTAS DE_x000D_
 MEDEIROS, do cargo em comissão de CHEFE DE GABINETE da_x000D_
 Câmara Municipal de Carnaúba dos Dantas</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3326/portaria_070.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3326/portaria_070.pdf</t>
   </si>
   <si>
     <t>Designar a senhora Maria Francimara Lopes de Medeiros,_x000D_
 portadora do CPF nº 063.835.964-38 e RG nº 1.881.510,_x000D_
 atualmente ocupante do cargo de ASSESORA ADMINISTRATIVA -_x000D_
 símbolo CC-3, através da portaria nº 006/2023, para assumir o_x000D_
 cargo de CHEFE DE GABINETE</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3327/portaria_071.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3327/portaria_071.pdf</t>
   </si>
   <si>
     <t>Designar a senhora Vanessa Medeiros dos Santos Azevedo,_x000D_
 portadora do CPF nº 073.107.374-66 e RG nº 2.307.665,_x000D_
 atualmente ocupante do cargo de RECEPCIONISTA - CONTRATO,_x000D_
 para assumir o cargo de ASSESORA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3328/portaria_072.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3328/portaria_072.pdf</t>
   </si>
   <si>
     <t>Designar a senhora Edilma de Medeiros Dantas, portadora_x000D_
 do CPF nº 664.***.***-68 e RG nº 1.21****, atualmente ocupante do_x000D_
 cargo de AGENTE ADMINISTRATIVO -, através do extrato de_x000D_
 contrato 001/2023, para assumir o cargo de ASSISTENTE_x000D_
 ADMINISTRATIVO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3329/portaria_073.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3329/portaria_073.pdf</t>
   </si>
   <si>
     <t>CONSTITUIR a Comissão Permanente de Licitação da_x000D_
 Câmara Municipal de Carnaúba dos Dantas/RN para o exercício de_x000D_
 2023</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3330/portaria_074.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3330/portaria_074.pdf</t>
   </si>
   <si>
     <t>DESIGNAR para atuar como PREGOEIRA em Licitações na_x000D_
 Modalidade de Pregão no âmbito da Câmara Municipal de_x000D_
 Carnaúba dos Dantas/RN, a servidora: MARIA FRANCIMARA_x000D_
 LOPES DE MEDEIROS.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3331/portaria_075.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3331/portaria_075.pdf</t>
   </si>
   <si>
     <t>Conceder a Vereadora da Câmara Municipal, Marli de_x000D_
 Medeiros Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3332/portaria_076.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3332/portaria_076.pdf</t>
   </si>
   <si>
     <t>Conceder a Servidora da Câmara Municipal, Airley Seleide_x000D_
 Dantas, ½ (meia) diária</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>Conceder a Servidora da Câmara Municipal, Danielle_x000D_
 Delmira Dantas da Costa, ½ (meia) diária</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3334/portaria_078.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3334/portaria_078.pdf</t>
   </si>
   <si>
     <t>Designar o servidor THALLYELSON IKARO_x000D_
 DANTAS FELIPE e MAYARA_x000D_
 JESSICA DANTAS, matrícula nº 47 e CPF_x000D_
 nº***.016.***-** para acompanhar e fiscalizar,_x000D_
 como suplente, a execução de contratos_x000D_
 administrativos</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3365/portaria_079.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3365/portaria_079.pdf</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3366/portaria_080.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3366/portaria_080.pdf</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3367/portaria_081.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3367/portaria_081.pdf</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3368/portaria_082.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3368/portaria_082.pdf</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3369/portaria_083.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3369/portaria_083.pdf</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3370/portaria_084.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3370/portaria_084.pdf</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3371/portaria_085.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3371/portaria_085.pdf</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2810/ata_da_1a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2810/ata_da_1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.264ª (dois milésimos, ducentésima sexagésima quarta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 1ª (primeira) Sessão Ordinária do 1º (primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2811/ata_da_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2811/ata_da_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.265ª (dois milésimos, ducentésima sexagésima quinta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 2ª (Segunda) Sessão Ordinária do 2º (Segunda) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2812/ata_da_3a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2812/ata_da_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.266ª (dois milésimos, ducentésima sexagésima sexta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 3ª (Terceira) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023), realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio Petronilo Dantas”, aos sete dias de março de dois mil e vinte e três (07/03/2023)</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2813/ata_da_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2813/ata_da_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.266ª (dois milésimos, ducentésima sexagésima sexta) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 3ª (Terceira) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2814/ata_da_5a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2814/ata_da_5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.268ª (dois milésimos, ducentésima sexagésima oitava) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 5ª (Terceira) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2815/ata_da_6a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2815/ata_da_6a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.269ª (dois milésimos, ducentésima sexagésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 6ª (Sexta) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2816/ata_da_7a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2816/ata_da_7a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.270ª (dois milésimos, ducentésima septuagésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 7ª (Sétima) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2817/ata_da_8a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2817/ata_da_8a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.271ª (dois milésimos, ducentésima septuagésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 8ª (Oitava) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2818/ata_da_9a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2818/ata_da_9a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.272ª (dois milésimos, ducentésima septuagésima segunda) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 9ª (Nona) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2819/ata_da_10a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2819/ata_da_10a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.273ª (dois milésimos, ducentésima septuagésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 10ª (Décima) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2908/ata_da_11a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2908/ata_da_11a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.274ª (dois milésimos, ducentésima septuagésima quadragésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 11ª (Décima Primeira) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023), realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio Petronilo Dantas”, ao nono dia  do mês de Maio de dois mil e vinte e três (09/05/2023)</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2909/ata_da_12a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2909/ata_da_12a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.275ª (dois milésimos, ducentésima septuagésima quinquagésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 12ª (Décima Segunda) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023), realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio Petronilo Dantas”, ao décimo sexto dia do mês de Maio de dois mil e vinte e três (16/05/2023)</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2910/ata_da_13a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2910/ata_da_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.276ª (dois milésimos, ducentésima septuagésima sexagésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 13ª (Décima Terceira) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023), realizada na Sala das Sessões Vereador “Wilson Luiz de Souza”, da Casa Legislativa “Antônio Petronilo Dantas”, ao vigésimo terceiro dia do mês de Maio de dois mil e vinte e três (23/05/2023)</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3063/ata_da_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3063/ata_da_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.277ª (dois milésimos, ducentésima septuagésima sétima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do        Norte, 14ª (Décima Quarta) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023)</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3064/ata_da_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3064/ata_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.279ª (dois milésimos, ducentésima septuagésima nona) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 15ª (Décima Quinta) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023)</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3065/ata_da_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3065/ata_da_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.280ª (dois milésimos, ducentésima octogésima) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 16ª (Décima Sexta) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3066/ata_da_17a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3066/ata_da_17a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.281ª (dois milésimos, ducentésima octagésima primeira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 17ª (Décima Sétima) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023)</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3450/ata_da_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3450/ata_da_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.282ª (dois milésimos, ducentésima octagésima segunda) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 18ª (Décima Oitava) Sessão Ordinária</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3451/ata_da_19a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3451/ata_da_19a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 2.283ª (dois milésimos, ducentésima octagésima terceira) Sessão Ordinária da Câmara Municipal de Carnaúba dos Dantas, Estado do Rio Grande do Norte, 19ª (Décima Nona) Sessão Ordinária do 1º (Primeiro) Período Legislativo do ano de dois mil e vinte e três (2023),</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>ATCOM</t>
   </si>
   <si>
     <t>Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3375/ata_da_1a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3375/ata_da_1a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª (primeira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 03 (três) dias do mês de março de 2023 (dois mil e vinte e três as 10 (dez horas) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3376/ata_da_2a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3376/ata_da_2a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª (segunda) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 10 (dez) dias do mês de março de 2023</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3377/ata_da_3a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3377/ata_da_3a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª (terceira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 31 (trinta e um) dias do mês de março de 2023 (dois mil e vinte e três as 10 (dez horas) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3378/ata_da_4a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3378/ata_da_4a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª (quarta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 10 (dez) dias do mês de abril de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3379/ata_da_5a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3379/ata_da_5a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª (quinta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 15 (quinze) dias do mês de maio de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3380/ata_da_6a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3380/ata_da_6a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª (sexta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 23 (vinte e três) dias do mês de maio de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3381/ata_da_7a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3381/ata_da_7a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª (sétima) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 29 (vinte e nove) dias do mês de maio de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3382/ata_da_8a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3382/ata_da_8a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 8ª (oitava) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 12 (doze) dias do mês de junho de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3383/ata_da_9a_reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3383/ata_da_9a_reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 9ª (nona) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 28 (vinte e oito) dias do mês de junho de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3384/ata_da_10a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3384/ata_da_10a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª (décima) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 11 (onze) dias do mês de agosto de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3385/ata_da_11a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3385/ata_da_11a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª (décima primeira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 18 (dezoito) dias do mês de agosto de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3386/ata_da_12a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3386/ata_da_12a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª (décima segunda) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 28 (vinte e oito) dias do mês de agosto de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3387/ata_da_13a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3387/ata_da_13a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª (décima terceira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada ao 01 (primeiro) dias do mês de setembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3388/ata_da_14a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3388/ata_da_14a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª (décima quarta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 11 (onze) dias do mês de setembro de 2023 dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade. Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3389/ata_da_15a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3389/ata_da_15a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª (décima quinta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 14 (quatorze) dias do mês de setembro de 2023 (dois mil e vinte e três as 14 (quatorze) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3390/ata_da_16a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3390/ata_da_16a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª (décima sexta) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 22 (vinte e dois) dias do mês de setembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3391/ata_da_17a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3391/ata_da_17a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª (décima sétima) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 29 (vinte e nove) dias do mês de setembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3392/ata_da_18a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3392/ata_da_18a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª (décima oitava) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 09 (nove) dias do mês de outubro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3393/ata_da_19a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3393/ata_da_19a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª (décima nona) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 30 (trinta) dias do mês de outubro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3394/ata_da_20a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3394/ata_da_20a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª (vigésima) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 10 (dez) dias do mês de novembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3395/ata_da_21a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3395/ata_da_21a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª (vigésima primeira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 17 (dezessete) dias do mês de novembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3396/ata_da_22a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3396/ata_da_22a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª (vigésima segunda) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 24 (vinte e quatro) dias do mês de novembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3397/ata_da_23a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3397/ata_da_23a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª (vigésima terceira) Reunião da Comissão de Legislação, Justiça e Redação Final da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 14 (quatorze) dias do mês de dezembro de 2023 (dois mil e vinte e três as 10 (dez) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3398/ata_da_1a___reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3398/ata_da_1a___reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª (primeira) Reunião da Comissão de: Finanças e Orçamento; Obras e Serviços Públicos; da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte, realizada aos 06 (seis) dias do mês de março de 2023 (dois mil e vinte e dois) as 10 (dez) horas, realizada na sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3399/ata_da_2a___reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3399/ata_da_2a___reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª (segunda) Reunião da Comissão Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte, realizada aos 10 (dez) dias do mês de abril de 2023 (dois mil e vinte e dois) as 11 (onze) horas, na realizada na sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3400/ata_da_3a___reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3400/ata_da_3a___reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª (terceira) Reunião da Comissão Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte, realizada aos 15 (quinze) dias do mês de maio de 2023 (dois mil e vinte e dois) as 11 (onze) horas, na realizada na sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3401/ata_da_4a___reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3401/ata_da_4a___reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª (quarta) Reunião da Comissão Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte, realizada aos 23 (vinte e três) dias do mês de maio de 2023 (dois mil e vinte e dois) as 11 (onze) horas, na realizada na sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3402/ata_da_5a___reuniao.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3402/ata_da_5a___reuniao.pdf</t>
   </si>
   <si>
     <t>Ata da 5ª (quinta) Reunião da Comissão Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte, realizada aos 28 (vinte e  oito) dias do mês de maio de 2023 (dois mil e vinte e dois) as 11 (onze) horas, na realizada na sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3403/ata_da_6a_reuniao_segundo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3403/ata_da_6a_reuniao_segundo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 6ª (sexta) Reunião da Comissão de Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 14 (quatorze) dias do mês de setembro de 2023 (dois mil e vinte e três as 14:30( quatorze e trinta ) horas e trinta minutos na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3404/ata_da_7a_reuniao_segndo_periodo.pdf</t>
+    <t>http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3404/ata_da_7a_reuniao_segndo_periodo.pdf</t>
   </si>
   <si>
     <t>Ata da 7ª (sétima) Reunião da Comissão de Finanças e Orçamento da Câmara Municipal de Carnaúba dos Dantas/RN, Estado do Rio Grande do Norte realizada aos 14 (quatorze) dias do mês de dezembro de 2023 (dois mil e vinte e três as 15 (quinze) horas na Sala dos vereadores da Câmara Municipal desta cidade, Estado do Rio Grande do Norte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7779,67 +7771,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_lei_no_001_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2563/projeto_lei_no_002-2023_cria_medalha_felinto_lucio_-_marli.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2564/projeto_de_lei_no_003_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_no_004_-_semana_municipal_de_gravidez_na_adolescencia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_lei_no_005_transporte_escolar_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_lei_no_006_-__marco_lilas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_lei_no_007_-__comenda_preta_iec_-_marli.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_lei_no_008_-_institui_combate_a_intimidacao_sistemica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_no_009_-__credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_no_010_-__nomeacao_sala_interativa_maria_arlinda_-_marli.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2797/projeto_de_lei_na_011_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_no_012_-_credito_bancario_empresimo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_no_013_-__dia_do_geoparque_serido_-_due.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_014_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_015_-__pedal_carnauba_-_due.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_no_016_-_institui_sistema_da_promoc_da_cidadania_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_no_017_-_intolerancia_religiosa_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_lei_no_018_-_criacao_do_dia_municipal_em_memoria_as_vitimas_da_covid-19_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_no_019_-__cria_projet_camara_mulher_-_marli.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2870/projeto_de_lei_no_020_-_triagem_precoce_autista_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2871/projeto_de_lei_no_021_-_program_medicamentos_aqui_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_no_023_-_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_no_024_-_credito_especial_areninha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3069/projeto_de_lei_no_025_-_credito_especial_construc_imagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_no_026_credito_especial_placas_fotovoltaicas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_no_027_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3089/projeto_de_lei_no_028_-_estrate_preconceito_lgbt_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3090/projeto_de_lei_no_029_-_maus_tratos_pessoa_com_deficiencia__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3091/projeto_de_lei_no_030_-_proibicao_contratacao_de_condenados__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_no_031_-_isencao_temporaria_sec_cultura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_no_032_-_credito_especial_cobert_estacion_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_no_033_-_institui_uso_do_cordao_uso_girassol_-_due.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_no_034_-_semana_da_proclamacao_do_evangelho_-_marli.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_035_-_area_reservada_a_pessoas_c_deficiencia_-_due.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3179/01_-_projeto_de_lei_no_036-_2024_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_no_037_-_repasse_da_enfermagem_-_final_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_no_038_-_denomi_r_francisco_rafael_-_due.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_no_039_-_denomi_r_gertrudes_augusta_dantas_-_due.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_no_040_-_denomi_r_maria_marta_de_jesus_-_due.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_no_041_-_denomi_r_manoel_francisco_da_silva_-_due.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_no_042_-_denomi_r_francisca_natalia_-_due.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3193/projeto_de_lei_no_043_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3205/projeto_lei_no_044_-_credito_especial_2023_pmcd_complemento_do_piso_da_enfermagem_subfuncao_122_adm_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei__no_045_-_terminologia_pessoa_com_deficiencia__-_thabatta_-_correto.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_no_046_-__isencao_concurso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_no_047_-__comenda_florisvaldo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no_048_-__comenda_cleonice_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_no_049_-__comenda_marcos_de_elita_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_050_-__dia_do_retinoblastoma__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_lei_no_051_-_reserv_vagas_matriculas_pessoa_com_deficiencia__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_lei_no_052_-_declara_os_cultos_e_liturgias_de_religioes_de_matriz_africana__-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_lei_no_053_-_dia_municipal_discrimina_racial_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto_de_lei_no_054_-_rec_telhas_e_tijolos_bem_imaterial_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_055_-_rec_bolachas_bem_imaterial_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3312/projeto_de_lei_no_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_no_057_-_festi_de_musica_carnaubense_-marli_e_clesio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_lei_no_058_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3374/projeto_lei_no_059_-_estatua_monte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_lei_no_060_-_conselho_saude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3406/projeto_lei_no_061_-_mororista_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_no_040_-_organizacao_interna_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_complementar_002.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_de_lei_no_042_-_organizacao_interna_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3237/projeto_de_lei_no_043_requisitos_cargos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_leg._no_001-2023_styverson_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_leg._no_002-2023_renilza_nunes_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2569/projeto_de_decreto_leg._no_003-2023_givanildo_lima_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_leg._no_004-2023_prof_joao_maria_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_decreto_leg._no_005-2023_josean_iec_-_marli.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_leg._no_006-2023_rogeria_layanne_-_marli.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_leg._no_007_med_felinto_lucio_-_cecilia_-_marli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_leg._no_008_med_felinto_lucio_-_maria_de_fatima_-_marli.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_decreto_leg._no_009_med_felinto_lucio_-_lucia_de_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_decreto_leg._no_010_med_felinto_lucio_-_nilda__medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_decreto_leg._no_011_med_felinto_lucio_-_ines_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2626/projeto_de_decreto_leg._no_012_med_felinto_lucio_-_nilda_eleonora_-_marli.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2627/projeto_de_decreto_leg._no_013_med_felinto_lucio_-_ana_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_decreto_leg._no_014_med_felinto_lucio_-_joaquim_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_leg._no_015_med_felinto_lucio_-_paulo_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2630/projeto_de_decreto_leg._no_016_med_felinto_lucio_-_jose_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_decreto_leg._no_017_med_felinto_lucio_-_caetano_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_decreto_leg._no_018_med_felinto_lucio_-_marcio__dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_decreto_leg._no_019_med_felinto_lucio_-_joao_batista_-_marli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_decreto_leg._no_020_med_felinto_lucio_-_joao_francisco__-_marli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_leg._no_021_med_felinto_lucio_-_genival_dantas__-_marli.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_leg._no_022_med_felinto_lucio_-_fernando_-_marli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2637/projeto_de_decreto_leg._no_023_med_felinto_lucio_-_emanuel_-_marli.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_leg._no_024_med_felinto_lucio_-_camilo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2639/projeto_de_decreto_leg._no_025_med_felinto_lucio_-_hilario_-_marli.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_leg._no_026_med_felinto_lucio_-_cassimiro_-_marli.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_leg._no_027_med_felinto_lucio_-_janaina_-_marli.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_leg._no_028_med_felinto_lucio_-_terezinha_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_decreto_leg._no_029_med_felinto_lucio_-_maria_do_carmo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_decreto_leg._no_030_med_felinto_lucio_-_francisco_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_decreto_leg._no_031_med_felinto_lucio_-_flavio_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_decreto_leg._no_032_med_felinto_lucio_-_fatoca_-_marli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_decreto_leg._no_033_med_felinto_lucio_-_joaquim_jose_pref_cruzeta_-_marli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_decreto_leg._no_034_med_felinto_lucio_-_tiago_pref_parelhas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_decreto_leg._no_035_med_felinto_lucio_-_fernando_pref_acari_-_marli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_decreto_leg._no_036_med_felinto_lucio_-_amazan_pref_jardim_-_marli.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2653/projeto_de_decreto_leg._no_037_med_felinto_lucio_-_gilson_dantas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2654/projeto_de_decreto_leg._no_038_med_felinto_lucio_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_leg._no_039_med_felinto_lucio_-_francisco_de_sales_-_marli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_leg._no_041-2023_mario_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_decreto_leg._no_042_med_d_desinha_-_gardenia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_decreto_leg._no_043_med_d_desinha_-_luiza_das_vitorias_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_decreto_leg._no_044_med_d_desinha_-janaires_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_decreto_leg._no_045_med_d_desinha_-natylia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_leg._no_046_med_d_desinha_-monica_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_leg._no_047_med_d_desinha_-ana_tereza_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_leg._no_048_med_d_desinha_-maria_gessica_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_leg._no_049_med_d_desinha_-_damiana_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_leg._no_050_med_d_desinha_-_josefa_maria__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_leg._no_051_med_d_desinha_-_centro_marlon_victor__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_leg._no_052_med_d_desinha_-_francisco_macedo__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_leg._no_053_med_d_desinha_-_conego_ambrosio__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2787/projeto_de_decreto_leg._no_054_med_d_desinha_-_clivia__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_decreto_leg._no_055_med_d_desinha_-_francisca_neusa__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_decreto_leg._no_056_med_d_desinha_-_instituto_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_decreto_leg._no_057_med_d_desinha_-_jhd_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_decreto_leg._no_058_med_d_desinha_-_iec_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_decreto_leg._no_059_med_d_desinha_-_rubia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_decreto_leg._no_060_med_d_desinha_-_fatoca-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_leg._no_061_med_d_desinha_-_mazinho_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_de_decreto_leg._no_062_med_d_desinha_-_serginho_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_decreto_leg._no_063_med_d_desinha_-_wilma_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_decreto_leg._no_064_med_d_desinha_-_sargento_luzia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2873/projeto_de_decreto_leg._no_065-2023_gardenia_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_decreto_leg._no_066-2023_maria_gorete_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_decreto_leg._no_067-2023_juciara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_decreto_leg._no_069-2023_maria_aparecida_-_due.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_decreto_leg._no_070-2023_dr_rennan_trajano_-_due.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3159/projeto_de_decreto_leg._no_071-2023_aladiedina_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3160/projeto_de_decreto_leg._no_072-2023_chrystian_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_decreto_leg._no_073-2023_maria_betania_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3207/projeto_de_decreto_leg._no_074-2023_joao_vitor_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3208/projeto_de_decreto_leg._no_075-2023_joao_pedro_pereira_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3222/projeto_de_decreto_leg._no_076-2023_marjory_-_due.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_decreto_leg._no_077-2023_daiane_pereira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3224/projeto_de_decreto_leg._no_078-2023_josivaldo_bezerra_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3225/projeto_de_decreto_leg._no_079-2023_wanessa_fialho_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3226/projeto_de_decreto_leg._no_080-2023_ivan__-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_leg._no_083_med_d_desinha_-_esc_clivia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto_de_decreto_leg._no_084_med_d_desinha_-_iec_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto_de_decreto_leg._no_085_med_d_desinha_-_esc_conego_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto_de_decreto_leg._no_086_med_d_desinha_-_esc_francisco_macedo_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_decreto_leg._no_087_med_d_desinha_-_prea__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3290/projeto_de_decreto_leg._no_088-2023_leonardo_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3291/projeto_de_decreto_leg._no_089-2023_giovana_steling_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3292/projeto_de_decreto_leg._no_090-2023_luana_mayara_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_decreto_leg._no_091-2023_elisangela_de_deca_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_resolucao_no_002-2023_frente_parlamentar_em_defesa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_resolucao_no_003-2023_promape.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3157/projeto_resolucao_no_004-2023_tempo_de_prevenir.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3346/projeto_resolucao_no_005-2023_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3347/projeto_de_resolucao_no_006-2023_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_001-23_falta_de_agente_saude_conj__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_003-23_terreno_p_oficinas__-_due.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_004-23_tornar_o_jhd_bairro__-_marli.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_006-23_convoc_professores_jhd_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_007-23_doc_frota_municipal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_008-23_repasse_inss_funcio_municipais__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_009-23_caern_governadora__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_010-23_tapa_buraco_2023__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_011-23_policial_mulher_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_012-23_dentissta_em_carnauba_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_013-23_registro_de_covas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_014-23_envio_de_convites_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_015-23_arcondicionado_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimento_016-23_rever_valores_de_diarias_-_marli.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_017-23_reti_poste_rua_juvenal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2727/requerimento_018-23_exame_de_calazar_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimento_019-23_solic_sec_assistencia_p_esclarecimento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimento_020-23_medico_em_carnauba_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_021-23_coleta_lixo_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_022-23_energia_solar_abrigo_zenaide_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_023-23_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_024-23_emenda_pavimenta_joao_maia_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_025-23__veicu_adap_cadeira_de_rodas_zenaide_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_026-23_educa_inclusiva_natalia_bona_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_027-23_educa_inclusiva_fernando_mineiro_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_028-23_educa_inclusiva_zenaide_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_029-23_amplia_progra_transcidadania_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2749/requerimento_030-23_pav_ruas_povo_rajada_-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_031-23_micro_sec_esporte_-_os_5_brasilia_dep_paulinho_freire.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_032-23_passag_molhada_-_os_5_brasilia_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_033-23_const_santuario_-_os_5_brasilia_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2753/requerimento_034-23_pav_zona_urbana_-_os_5_brasilia_dep_robinson_faria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2754/requerimento_035-23_pocos_tubulares_-_os_5_brasilia_dep_joao_maia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_036-23_retroescavadeira_-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_037-23_exames_de_endoscopia_e_colonoscopia_-_os_5_brasilia_styvenson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_038-23_academia_popular_-_due_e_luicinho_dep_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_039-23_carro_desgotar_fossa_-_todos_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_040-23_energia_solar_casa_idoso_-_marli_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_041-23_energia_solar_casa_idoso_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_042-23_energia_solar_casa_idoso_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_043-23_asfalto_centro_da_cidade_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_044-23_asfalto_centro_da_cidade_-_marli_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_045-23_emenda_saude_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_046-23_emenda_saude_-_marli_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_047-23_filamornica_-_marli_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_048-23_filarmonica_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_049-23_filarmonica_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_050-23_academia_popular_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_051-23_praca_publica_-_marli_e_jose_evangelista_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_052-23_geoparque__-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_053-23_geoparque_-_os_5_brasilia_dep_robinson_faria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_054-23_geoparque_-_os_5_brasilia_styvenson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_055-23_geoparque_-_os_5_brasilia_dep_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_056-23_proj_de_lei__piso_tecniccos_enfermagem_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2801/requerimento_057-23_informacoes_exame_demorado_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_058-23_audiencia_publica_faca_bonito_-_marli.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_059-23_deleg_ronda_praca_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_060-23_infor_politicas_animais_na_rua_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_061-23_prof_joao_maria__-_marli.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_062-23_traba_consc_fogos_artifi__-_marli.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2959/requerimento_063-23_volta_do_proerd__-_marli_e_due.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_064-23_concurso_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_065-23_cracha_de_identif_autismo__-_marli.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_066-23_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2991/requerimento_067-23_esgoto_da_rua_estanislau_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_068-23_falta_de_gasolina_mabulancia__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3004/requerimento_069-23_informa_festa_no_monte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3005/requerimento_070-23_informatizar_as_sessoes_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_071-23_infor_acerca_das_queimadas_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_072-23_ouvidoria_limites_do_munic__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_073-23_ouvidoria_loteamentos__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3097/requerimento_074-23_ouvidoria_apreensao_de_animais_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_075-23_percentuais_gastos_folha_de_pagamento_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_076-23_percentuais_gastos_com_secretarias__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_077-23_emen_limpa_fossa_-_clesio_dep_hermano.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_078-23_pav_povoa_ermo_-_due_e_lucio_dep_nelter.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_079-23_emen_pocos_-_jose_evangelsita_dep_coronel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_080-23_emen_casa_de_amparo-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_081-23_emen_pav_-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_082-23_emen_proj_sopao_-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_083-23_isencao_do_imposto_agua_bruta.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3121/requerimento_084-23_constr_da_imagem_no_monte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3133/requerimento_085-23_acoes_a_serem_desenv_set_amarel_verde_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_086-23_inf_pag_piso_enfermagem_-_marli.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3145/requerimento_087-23_rev_pracas_com_plantas_de_sombra_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_088-23_contrat_equipe_veterinaria__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3147/requerimento_089-23_pocos_artesianos_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3148/requerimento_090-23_nt_do_fardamento_agentes_saude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_091-23_motivos_de_nao_ter_carro_caico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_092-23_pq_nao_houve_concurso_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3161/requerimento_093-23_informacoes_sobre_a_criacao_do_regime_especial_do_hospital_-_marli.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_094-23_informacoes_portico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_095-23_prontuario_mororo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_096-23_relacao_dos_secretariados_-_marli.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_097-23_mais_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_098-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_099-23_concurso_p_vagas_efetivo_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_100-23_corresp_ar_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_101-23_emenda_zenaide_exames__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_102-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_103-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3213/requerimento_104-23_relacao_mulh_faze_trat_cancer_mama_-_marli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3214/requerimento_105-23_planos_de_cargos_sec_saude_-_marli.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_106-23_palestante_fechament_mes_cancer_mama_-_marli.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_107-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3305/requerimento_108-23_inform_sobre_depressao_no_munici__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3306/requerimento_109-23_rede_de_agua_ruas_do_b_sao_jose__-_due.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_110-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_111-23_falta_de_medicamento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_112-23_placa_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_113-23_palestante_projeto_legislativo_na_escola_-_marli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_114-23_emenda_ambulancia_-_gilvan_deputado_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3314/requerimento_115-23_atraso_carro_hemodialise_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_116-23_andamento_concurso_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_117-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_118-23_estradas_vicinais_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2545/indicacao_001-2023_conserto_buraco_r_toinho_nozinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2546/indicacao_002-2023_cx_dagua_no_sitio_espera_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2547/indicacao_003-2023_limpeza_conj_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_004-2023_retirar_canteiro_13_de_maio_-_due.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_005-2023_pintura_das_pracas_-_due_retirado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_006-2023_revitaliza_predios_publicos_-marli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_007-2023_disciplina_filosofia_-marli.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_008-2022_parada_de_onibus_xique_xique_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_009-2023_zumba_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2614/indicacao_010-2022_revesti_cemiterio_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_011-2022_praca_santa_rita_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2616/indicacao_012-2022_busto_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_013-2023_reforco_policial_-_due.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_014-2023_mata_burro_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_015-2022_extensao_da_rede_rua_eng_estevan_neto_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_016-2022_conc_pav_r_juvenal_lamartine_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_017-2022_aquisi_moto_agente_saude_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_018-2023_poda_das_arvores_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_019-2023_asfalto_nas_ruas_jose_venancio_e_juvenal_-_due.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_020-2022_poste_na_rua_jose_vitor_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_021-2023_cacos_de_telha_rua_iria_maria_de_azeve_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_022-2023_guarda_nas_escolas_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2740/indicacao_023-2023_monitoramento_escolas_munic_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_024-2023_caderneta_gestante_-barbara.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2744/indicacao_025-2022_arreca_imposto_sobre_servicos_e_mercadorias_-_marli_-_due_-_luicinho_-_evangelista_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_026-2023_limpeza_calcada_quadra_ze_oi_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_027-2023_conserto_portico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2802/indicacao_028-2023_praca_de_moto_taxi_rajada_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_029-2023_ilum_quadra_ermo_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_030-2023_cobertura_veiculos_frota_municipal_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_031-2023_limpeza_praca_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_032-2022_pav_rua_manoel_chico_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_033-2023_troca_disj_quadra_monte_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_034-2023_paga_piso_dentistas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_035-2023_ilumina_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_036-2023_manun_ar_condicionador_dired_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_037-2022_mata_burro_carnauba_de_baixo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_038-2023_notificar_donos_terrenos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_039-2023_limpeza_riacho_dos_cachorros_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_040-2023_conserto_tampa_bueiro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_041-2023_loja_artesanato_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_042-2023_sala_de_estabilizacao_-_due.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_043-2023_materias_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_044-2023_troca_lampada_poste_cidade_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_045-2023_limpeza_rua_cesario_candido_-marli.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_046-2023_outtdook_ayrton_lucas__-_due.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_047-2023_doacao_do_terreno_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_048-2023_policimentos_nas_festas_-barbara.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_049-2023_ponto_facultativo_nos_jogos_da_copa_-barbara.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_050-2023_acoes_impactos_dos_parques_eolicos_-barbara.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_051-2023_add_outras_artesas_no_riso_de_fulo_-barbara.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_052-2023_concerto_rua_jose_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_053-2023_criacao_de_uma_frente_parla_em_defesa_da_mulher_-marli.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_054-2023_braco_c_lumin_r_coronel_quinco_-barbara.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_055-2023_poste_praca_seu_anisio_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_056-2023_livro_dados_historico_carnauba_-marli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_057-2023_limpeza_rua_francisco_de_assis_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_058-2023_enlarguecer_rua_iria_maria_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_059-2023_providencias_esgoto_rua_guilhermina_marta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3130/indicacao_060-2022_pav_rua_tereza_de_medeiros_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_061-2022_const_cemiterio_publico_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_062-2023_mudanca_de_local_aulas_de_zumba_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_063-2023_pia_nos_box_do_mercado_publico_-marli.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3152/indicacao_064-2022_mata_burro_agua_doce_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_065-2023_parqui_acessibilidade_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_066-2023_solici_pelotao_do_bec_-marli.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_067-2023_providencias_cemiterio_publico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_068-2023_oferta_de_cursos_comu_rural_-barbara.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_069-2023_troca_das_plantas_da_praca_publica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_070-2023_colete_fiscalizador_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_071-2023_horario_farmacia_basica_-marli.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3269/indicacao_072-2023_conserto_trav_antonio_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_073-2023_limpez_rua_paulo_de_honorio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_074-2023_iluminacao_portico_em_diante_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_075-2023_troca_cx_gordura_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_076-2023_sinalizacao_rn_288_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_077-2023_escadaria_calcadao__-barbara.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_078-2023_conserto_porta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_079-2023_isentar_comerciantes_locais_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_080-2023_aquisi_equipamen_seguramc_conselho_tutelar__-barbara.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_081-2023_limpeza_rua_alberto_jose_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_082-2023_refletores_praca_caetano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_083-2023_limpeza_ubs_elita_dantas__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_084-2022_lomb_r_francisco_ari_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_085-2022_consert_r_sao_jose_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_086-2023_planej_pessoas_homena__-barbara.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_088-2023_reabertura_posto_carnauba_de_baixo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_089-2023_estud_topografico_abert_rua_-marli.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_090-2023_cadeiras_do_tipo_julietti__-barbara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_091-2023_leilao_bem_inserviveis_-barbara.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_092-2023_pct_telefonico_-barbara.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2596/emenda_supressiva_001-2023_do_projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2878/emenda_002_-_cuidador_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2879/emenda_003_-_cargos_administrativos_-_marli.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3014/emenda_004_-_ldo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_001-2023_juracy.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2555/mocao_003-2023_dende.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_004-2023_gilzete.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_005-2023_jacira.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2558/mocao_006-2023_ramalho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2559/mocao_007-2023_antonio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2560/mocao_008-2023_sueide.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_009-2023_maria_luyza.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_010-2023_tico_de_lucia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2580/mocao_011-2023_herick.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2581/mocao_012-2023_inarineide.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2582/mocao_013-2023_paulo_e_nana.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2620/mocao_014-2023_chichico.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2659/mocao_015-2023_gildecio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_016-2023_ze_furtuoso.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2716/mocao_017-2023_armando.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2717/mocao_018-2023_jessica_queiroga.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2718/mocao_019-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2725/mocao_020-2023_vaco.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2726/mocao_021-2023_juliana_sergio_e_airson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2747/mocao_022-2023_maria_de_augusto.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2748/mocao_023-2023_dudelo.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2964/mocao_024-2023_robert_miguel.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2965/mocao_025-2023_helena.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2994/mocao_026-2023_100_anos_joao_israel_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2995/mocao_027-2023_kids_na_real_-_due.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2996/mocao_028-2023_nonato.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2997/mocao_029-2023_quadrilhas_escolas.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2998/mocao_030-2023_joao_da_banda.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3010/mocao_031-2023_arlindo.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_032-2023_escola_j_h_d.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_033-2023_arraia_duduca_-_barbara.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_034-2023_gillyard_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3081/mocao_035-2023_arraia_socia_-_marli.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_037-2023_oksom_-_marli.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3083/mocao_038__2023_patrulha_rural_due.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3084/mocao_039-2023_carlinhos_de_cabano.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3085/mocao_040-2023_terezinha_ze_duarte.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3087/mocao_042-2023_toinho_de_neco.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3088/mocao_043-2023_lucia_medeiros.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3128/mocao_044-2023_dede_de_ze_matias.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3122/mocao_045-2023_dr._renan_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3166/mocao_046-2023_dimas_dantas.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3167/mocao_047-2023_joao_paulo.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3168/mocao_048-2023_chico_de_lele.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_049-2023_aborto.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3200/mocao_050-2023_festa_ermo_-_marli.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_052-2023_manoel_de_arataca.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3229/mocao_053-2023_comissao_eleitoral_-_barbara.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3230/mocao_054-2023_cuta_de_raul.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3236/mocao_055-2023_iluminacao_monte_-_marli.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3270/mocao_056-2023_ziza_de_curtinho.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3271/mocao_057-2023_joao_de_duda.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3272/mocao_058-2023_queijaria_creuza_maria_-_barbara.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3276/mocao_059-2023_lourdes_de_egidio.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3277/mocao_060-2023_maria_gama.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3278/mocao_061-2023_mariquinha_de_assis.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3283/mocao_062-2023_organizadres_festa_da_padroeira_-_marli.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3293/mocao_063-2023_filarmonica_abril_festa_da_padroeira_-_marli.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3294/mocao_064-2023_bica.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3295/mocao_065-2023_manoel_crispim.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3298/mocao_aplauso_067-2023_ana_raquel.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3299/mocao_068-2023_parttic_do_jerninho_2023_-_marli.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3300/mocao_069-2023_treinador_jerninho_2023_-_marli.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3318/mocao_070-2023_dona_iraci.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3319/mocao_071-2023_janaina.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3320/mocao_072-2023_dona_iraci.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3343/mocao_073-2023_seu_estevam.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3344/mocao_074-2023_zefinha_de_amelia.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3349/mocao_075-2023_ana_bastiao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2583/parecer_001_-_projeto_002_-_medalha_felinto_lucio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2584/parecer_002_-_projeto_003_-_piso_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2585/parecer_003_-_projeto_004_-_semana_gravidez_na_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2586/parecer_004_-_projeto_005_-_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2597/parecer_005_-_financas_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2598/parecer_006-_titulo_eann_styvenson__-jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2599/parecer_007-_titulo_renilza_nunes__-jose_evangelista.docx.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_008-_titulo_givanildo_lima__-jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2617/parecer_009-_titulo_joao_maria__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2618/parecer_010-_titulo_josean__-_marli.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_011-_medalha_dona_desinha_rogeria__-_marli.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2714/parecer_012_-_projeto_006_-_marco_lilas.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2715/parecer_013_-_projeto_008_-_intimidacao_sistemica.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2741/parecer_014_-_projeto_009_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2742/parecer_015_-_projeto_010_-_nomeia_sala_interativa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2854/parecer_16_-_projeto_de_due_-_dia_do_geoparque.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2855/parecer_017_-_projeto_012_-_contratacao_de_credito_-_parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2877/parecer_018_-_projeto_014_-_quadro_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2966/parecer_019_-_projeto_015_-_pedal_carnauba.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_021_-_projeto_017_-_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_022_-_projeto_018_-_vitimas_covid.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_023_-_projeto_020_-_diagnostico_precoce_tea.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_024_-_projeto_022_-_combate_a_depressao_infantil.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_025-_titulos___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_026_-_projeto_011_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_027_-_projeto_lc_040_-_quadro_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_028-_titulo_ana_clara___-_barbara.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3072/parecer_029_-_projeto_023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3073/parecer_030_-_projeto_024_-_credito_especial_arena.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_031_-_projeto_025_-_credito_especial_estatua.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_032_-_projeto_026_-_credito_especial_energia.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_033_-_projeto_027_-_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3123/parecer_034_-_projeto_028_-_preconceitos_lbtqia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3124/parecer_035_-_projeto_031_-_isencao_issqn_para_artistas.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3125/parecer_036_-_projeto_resolucao_001_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3126/parecer_037-_titulo_maria_aparecida_nascimento__-_due.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3134/parecer_038_-_projeto_029_-_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3135/parecer_039_-_projeto_030_-_proibicao_de_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3136/parecer_040_-_projeto_resolucao_002_-_frente_parlamentar_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3140/parecer_041_-_projeto_lc_02_-_quadro_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3141/parecer_042_-_projeto_033_-_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3142/parecer_043_-_projeto_034_-_proclamacao_do_evangelho.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3164/parecer_044_-_projeto_resolucao_003_-_promape.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3165/parecer_045_-_projeto_resolucao_004_-_lacos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3177/parecer_046_-_titulo_renan_-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3189/parecer_047_-_projeto_037_-_repasse_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3190/parecer_048_-_projeto_lc_041_-_quadro_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3191/parecer_049_-_projetos_038_ao_042_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_050_-_projeto_043_-_credito_especial_assistencia.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_051_-_projeto_044_-_credito_especial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_052_-_projeto_045_-_terminologia_pcd.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_053_-_projeto_046_-_isencao_taxa_concurso.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3232/parecer_054-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3233/parecer_055_-_projetos_de_lei_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3234/parecer_0056_-_projeto_050_-_retinoblastoma.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3235/parecer_057_-_projeto_lc_43_-_requisitos_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3284/parecer_0058_-_projeto_054_-_telhas_e_tijolos_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3285/parecer_0059_-_projeto_055_-_biscoitos_e_bolachas_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3296/parecer_0060_-_projeto_051_-_reserva_de_vagas_matricula_pcd.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3297/parecer_0061_-_projeto_053_-_dia_do_combate_a_discriminacao_racial.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3311/parecer_062-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3321/parecer_063-_projeto_052_-_patrimonio_imaterial_religioes_africanas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3341/parecer_0064_-_projeto_057_-_festival_de_musica.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3342/parecer_065_-_projeto_058_-_credito_especial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3345/parecer_066-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3353/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3372/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3373/parecer_069-_loa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2807/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2808/resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2809/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2880/resolucao_004_governaca_digi_publicac.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2881/resolucao_005_lgpd_publicac.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3106/resolucao_006_prazo_entre_comp_diarias.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3105/resolucao_no_007-2023_-__ouvidoria_publi.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3173/resolucao_no_008-2023_camara_itinerante_publi.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3174/resolucao_no_009-2023_frente_parlamentar_mulher.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3175/resolucao_no_010-2023_promape.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3176/resolucao_no_011-2023_prom_lacos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3407/resolucao_no_012-2023_licita.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2672/dl_001.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2673/dl_002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2674/dl_003.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2675/dl_004.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2676/dl_005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2677/dl_006.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2678/dl_007.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2679/dl_008.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2680/dl_009.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2682/dl_011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2683/dl_012.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2684/dl_013.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2685/dl_014.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2686/dl_015.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2687/dl_016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2688/dl_017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2689/dl_018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2690/dl_019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2691/dl_020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2692/dl_021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2693/dl_022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2694/dl_023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2695/dl_024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2696/dl_025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2697/dl_026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2698/dl_027.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2699/dl_028.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2700/dl_029.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2701/dl_030.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2702/dl_031.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2703/dl_032.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2704/dl_033.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2705/dl_034.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2706/dl_035.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2707/dl_036.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2708/dl_037.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2709/dl_038.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2710/dl_039.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2723/dl_040.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2724/dl_041.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2820/dl_042.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2821/dl_043.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2822/dl_044.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2823/dl_045.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2824/dl_046.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2825/dl_047.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2826/dl_048.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2827/dl_049.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2828/dl_050.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2829/dl_051.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2830/dl_052.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2831/dl_053.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2832/dl_054.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2833/dl_055.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2834/dl_056.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2835/dl_057.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2836/dl_058.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2837/dl_059.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2838/dl_060.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2839/dl_061.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2840/dl_062.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2841/dl_063.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3019/dl_064.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3020/dl_065.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3021/dl_066.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3022/dl_067.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3023/dl_068.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3238/dl_069_p.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3239/dl_070.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3240/dl_071.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3241/dl_072.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3242/dl_073.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3243/dl_074.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3244/dl_075.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3245/dl_076.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3246/dl_077.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3247/dl_078.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3248/dl_079.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3249/dl_080.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3250/dl_081.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3251/dl_082.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3354/dl_083.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3355/dl_084.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3356/dl_085.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3357/dl_086.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3358/dl_087.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3359/dl_088.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3360/dl_089.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3361/dl_090.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3362/dl_091.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3363/dl_092.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3364/dl_093.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2530/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2531/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2532/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2533/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2534/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2535/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2536/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2537/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2538/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2548/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2549/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2550/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2551/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2552/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2603/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2604/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2605/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2606/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2607/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2608/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2609/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2610/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2655/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2656/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2657/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2658/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2856/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2857/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2858/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2859/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2860/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2861/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2862/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2863/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2864/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2865/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2866/portaria_037.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2867/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2868/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2869/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2907/portaria_041_comite.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2986/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2987/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3000/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3001/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3002/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3018/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3101/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3102/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3103/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3104/portaria_054.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3129/portaria_055.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3169/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3170/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3171/portaria_058.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3172/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3252/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3253/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3254/portaria_062.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3255/portaria_063.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3256/portaria_064.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3257/portaria_065.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3273/portaria_066.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3274/portaria_067.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3275/portaria_068.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3325/portaria_069.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3326/portaria_070.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3327/portaria_071.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3328/portaria_072.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3329/portaria_073.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3330/portaria_074.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3331/portaria_075.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3332/portaria_076.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3334/portaria_078.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3365/portaria_079.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3366/portaria_080.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3367/portaria_081.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3368/portaria_082.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3369/portaria_083.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3370/portaria_084.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3371/portaria_085.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2810/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2811/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2812/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2813/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2814/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2815/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2816/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2817/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2818/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2819/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2908/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2909/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2910/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3063/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3064/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3065/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3066/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3450/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3451/ata_da_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3375/ata_da_1a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3376/ata_da_2a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3377/ata_da_3a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3378/ata_da_4a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3379/ata_da_5a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3380/ata_da_6a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3381/ata_da_7a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3382/ata_da_8a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3383/ata_da_9a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3384/ata_da_10a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3385/ata_da_11a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3386/ata_da_12a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3387/ata_da_13a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3388/ata_da_14a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3389/ata_da_15a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3390/ata_da_16a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3391/ata_da_17a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3392/ata_da_18a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3393/ata_da_19a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3394/ata_da_20a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3395/ata_da_21a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3396/ata_da_22a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3397/ata_da_23a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3398/ata_da_1a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3399/ata_da_2a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3400/ata_da_3a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3401/ata_da_4a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3402/ata_da_5a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3403/ata_da_6a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3404/ata_da_7a_reuniao_segndo_periodo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2542/projeto_de_lei_no_001_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2563/projeto_lei_no_002-2023_cria_medalha_felinto_lucio_-_marli.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2564/projeto_de_lei_no_003_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_lei_no_004_-_semana_municipal_de_gravidez_na_adolescencia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2566/projeto_de_lei_no_005_transporte_escolar_educacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2601/projeto_de_lei_no_006_-__marco_lilas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2602/projeto_de_lei_no_007_-__comenda_preta_iec_-_marli.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2611/projeto_de_lei_no_008_-_institui_combate_a_intimidacao_sistemica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2719/projeto_de_lei_no_009_-__credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2720/projeto_de_lei_no_010_-__nomeacao_sala_interativa_maria_arlinda_-_marli.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2797/projeto_de_lei_na_011_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2798/projeto_de_lei_no_012_-_credito_bancario_empresimo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2799/projeto_de_lei_no_013_-__dia_do_geoparque_serido_-_due.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto_de_lei_no_014_-_cargos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2849/projeto_de_lei_no_015_-__pedal_carnauba_-_due.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2850/projeto_de_lei_no_016_-_institui_sistema_da_promoc_da_cidadania_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2851/projeto_de_lei_no_017_-_intolerancia_religiosa_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2852/projeto_de_lei_no_018_-_criacao_do_dia_municipal_em_memoria_as_vitimas_da_covid-19_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2853/projeto_de_lei_no_019_-__cria_projet_camara_mulher_-_marli.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2870/projeto_de_lei_no_020_-_triagem_precoce_autista_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2871/projeto_de_lei_no_021_-_program_medicamentos_aqui_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_no_023_-_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_no_024_-_credito_especial_areninha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3069/projeto_de_lei_no_025_-_credito_especial_construc_imagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3070/projeto_de_lei_no_026_credito_especial_placas_fotovoltaicas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3071/projeto_de_lei_no_027_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3089/projeto_de_lei_no_028_-_estrate_preconceito_lgbt_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3090/projeto_de_lei_no_029_-_maus_tratos_pessoa_com_deficiencia__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3091/projeto_de_lei_no_030_-_proibicao_contratacao_de_condenados__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3107/projeto_de_lei_no_031_-_isencao_temporaria_sec_cultura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3137/projeto_de_lei_no_032_-_credito_especial_cobert_estacion_sec_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3138/projeto_de_lei_no_033_-_institui_uso_do_cordao_uso_girassol_-_due.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3139/projeto_de_lei_no_034_-_semana_da_proclamacao_do_evangelho_-_marli.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3143/projeto_de_lei_no_035_-_area_reservada_a_pessoas_c_deficiencia_-_due.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3179/01_-_projeto_de_lei_no_036-_2024_carnauba_dos_dantas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3180/projeto_de_lei_no_037_-_repasse_da_enfermagem_-_final_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3181/projeto_de_lei_no_038_-_denomi_r_francisco_rafael_-_due.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3182/projeto_de_lei_no_039_-_denomi_r_gertrudes_augusta_dantas_-_due.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3183/projeto_de_lei_no_040_-_denomi_r_maria_marta_de_jesus_-_due.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3184/projeto_de_lei_no_041_-_denomi_r_manoel_francisco_da_silva_-_due.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3185/projeto_de_lei_no_042_-_denomi_r_francisca_natalia_-_due.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3193/projeto_de_lei_no_043_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3205/projeto_lei_no_044_-_credito_especial_2023_pmcd_complemento_do_piso_da_enfermagem_subfuncao_122_adm_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3209/projeto_de_lei__no_045_-_terminologia_pessoa_com_deficiencia__-_thabatta_-_correto.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3210/projeto_de_lei_no_046_-__isencao_concurso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_no_047_-__comenda_florisvaldo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei_no_048_-__comenda_cleonice_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_no_049_-__comenda_marcos_de_elita_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3221/projeto_de_lei_no_050_-__dia_do_retinoblastoma__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3262/projeto_de_lei_no_051_-_reserv_vagas_matriculas_pessoa_com_deficiencia__-_thabatta.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3263/projeto_de_lei_no_052_-_declara_os_cultos_e_liturgias_de_religioes_de_matriz_africana__-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3264/projeto_de_lei_no_053_-_dia_municipal_discrimina_racial_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3265/projeto_de_lei_no_054_-_rec_telhas_e_tijolos_bem_imaterial_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_055_-_rec_bolachas_bem_imaterial_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3312/projeto_de_lei_no_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3322/projeto_de_lei_no_057_-_festi_de_musica_carnaubense_-marli_e_clesio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3323/projeto_lei_no_058_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3374/projeto_lei_no_059_-_estatua_monte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3405/projeto_lei_no_060_-_conselho_saude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3406/projeto_lei_no_061_-_mororista_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2985/projeto_de_lei_no_040_-_organizacao_interna_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_complementar_002.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3194/projeto_de_lei_no_042_-_organizacao_interna_e_cargos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3237/projeto_de_lei_no_043_requisitos_cargos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2567/projeto_de_decreto_leg._no_001-2023_styverson_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2568/projeto_de_decreto_leg._no_002-2023_renilza_nunes_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2569/projeto_de_decreto_leg._no_003-2023_givanildo_lima_-_jose_evangelista.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_de_decreto_leg._no_004-2023_prof_joao_maria_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_de_decreto_leg._no_005-2023_josean_iec_-_marli.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_de_decreto_leg._no_006-2023_rogeria_layanne_-_marli.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2621/projeto_de_decreto_leg._no_007_med_felinto_lucio_-_cecilia_-_marli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2622/projeto_de_decreto_leg._no_008_med_felinto_lucio_-_maria_de_fatima_-_marli.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2623/projeto_de_decreto_leg._no_009_med_felinto_lucio_-_lucia_de_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2624/projeto_de_decreto_leg._no_010_med_felinto_lucio_-_nilda__medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2625/projeto_de_decreto_leg._no_011_med_felinto_lucio_-_ines_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2626/projeto_de_decreto_leg._no_012_med_felinto_lucio_-_nilda_eleonora_-_marli.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2627/projeto_de_decreto_leg._no_013_med_felinto_lucio_-_ana_medeiros_-_marli.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2628/projeto_de_decreto_leg._no_014_med_felinto_lucio_-_joaquim_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2629/projeto_de_decreto_leg._no_015_med_felinto_lucio_-_paulo_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2630/projeto_de_decreto_leg._no_016_med_felinto_lucio_-_jose_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2631/projeto_de_decreto_leg._no_017_med_felinto_lucio_-_caetano_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2632/projeto_de_decreto_leg._no_018_med_felinto_lucio_-_marcio__dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2633/projeto_de_decreto_leg._no_019_med_felinto_lucio_-_joao_batista_-_marli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2634/projeto_de_decreto_leg._no_020_med_felinto_lucio_-_joao_francisco__-_marli.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2635/projeto_de_decreto_leg._no_021_med_felinto_lucio_-_genival_dantas__-_marli.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2636/projeto_de_decreto_leg._no_022_med_felinto_lucio_-_fernando_-_marli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2637/projeto_de_decreto_leg._no_023_med_felinto_lucio_-_emanuel_-_marli.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2638/projeto_de_decreto_leg._no_024_med_felinto_lucio_-_camilo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2639/projeto_de_decreto_leg._no_025_med_felinto_lucio_-_hilario_-_marli.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2640/projeto_de_decreto_leg._no_026_med_felinto_lucio_-_cassimiro_-_marli.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2641/projeto_de_decreto_leg._no_027_med_felinto_lucio_-_janaina_-_marli.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2642/projeto_de_decreto_leg._no_028_med_felinto_lucio_-_terezinha_dantas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2643/projeto_de_decreto_leg._no_029_med_felinto_lucio_-_maria_do_carmo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2644/projeto_de_decreto_leg._no_030_med_felinto_lucio_-_francisco_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2645/projeto_de_decreto_leg._no_031_med_felinto_lucio_-_flavio_lucio_-_marli.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2648/projeto_de_decreto_leg._no_032_med_felinto_lucio_-_fatoca_-_marli.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2649/projeto_de_decreto_leg._no_033_med_felinto_lucio_-_joaquim_jose_pref_cruzeta_-_marli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2650/projeto_de_decreto_leg._no_034_med_felinto_lucio_-_tiago_pref_parelhas_-_marli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2651/projeto_de_decreto_leg._no_035_med_felinto_lucio_-_fernando_pref_acari_-_marli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2652/projeto_de_decreto_leg._no_036_med_felinto_lucio_-_amazan_pref_jardim_-_marli.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2653/projeto_de_decreto_leg._no_037_med_felinto_lucio_-_gilson_dantas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2654/projeto_de_decreto_leg._no_038_med_felinto_lucio_-_marfran.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2661/projeto_de_decreto_leg._no_039_med_felinto_lucio_-_francisco_de_sales_-_marli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_leg._no_041-2023_mario_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2775/projeto_de_decreto_leg._no_042_med_d_desinha_-_gardenia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2776/projeto_de_decreto_leg._no_043_med_d_desinha_-_luiza_das_vitorias_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2777/projeto_de_decreto_leg._no_044_med_d_desinha_-janaires_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2778/projeto_de_decreto_leg._no_045_med_d_desinha_-natylia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2779/projeto_de_decreto_leg._no_046_med_d_desinha_-monica_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2780/projeto_de_decreto_leg._no_047_med_d_desinha_-ana_tereza_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2781/projeto_de_decreto_leg._no_048_med_d_desinha_-maria_gessica_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2782/projeto_de_decreto_leg._no_049_med_d_desinha_-_damiana_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2783/projeto_de_decreto_leg._no_050_med_d_desinha_-_josefa_maria__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2784/projeto_de_decreto_leg._no_051_med_d_desinha_-_centro_marlon_victor__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2785/projeto_de_decreto_leg._no_052_med_d_desinha_-_francisco_macedo__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2786/projeto_de_decreto_leg._no_053_med_d_desinha_-_conego_ambrosio__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2787/projeto_de_decreto_leg._no_054_med_d_desinha_-_clivia__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2788/projeto_de_decreto_leg._no_055_med_d_desinha_-_francisca_neusa__-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2789/projeto_de_decreto_leg._no_056_med_d_desinha_-_instituto_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_decreto_leg._no_057_med_d_desinha_-_jhd_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2791/projeto_de_decreto_leg._no_058_med_d_desinha_-_iec_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2792/projeto_de_decreto_leg._no_059_med_d_desinha_-_rubia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2793/projeto_de_decreto_leg._no_060_med_d_desinha_-_fatoca-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2794/projeto_de_decreto_leg._no_061_med_d_desinha_-_mazinho_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2795/projeto_de_decreto_leg._no_062_med_d_desinha_-_serginho_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2796/projeto_de_decreto_leg._no_063_med_d_desinha_-_wilma_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_decreto_leg._no_064_med_d_desinha_-_sargento_luzia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2873/projeto_de_decreto_leg._no_065-2023_gardenia_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_decreto_leg._no_066-2023_maria_gorete_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2958/projeto_de_decreto_leg._no_067-2023_juciara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3108/projeto_de_decreto_leg._no_069-2023_maria_aparecida_-_due.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_decreto_leg._no_070-2023_dr_rennan_trajano_-_due.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3159/projeto_de_decreto_leg._no_071-2023_aladiedina_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3160/projeto_de_decreto_leg._no_072-2023_chrystian_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3206/projeto_de_decreto_leg._no_073-2023_maria_betania_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3207/projeto_de_decreto_leg._no_074-2023_joao_vitor_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3208/projeto_de_decreto_leg._no_075-2023_joao_pedro_pereira_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3222/projeto_de_decreto_leg._no_076-2023_marjory_-_due.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3223/projeto_de_decreto_leg._no_077-2023_daiane_pereira_-_marli.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3224/projeto_de_decreto_leg._no_078-2023_josivaldo_bezerra_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3225/projeto_de_decreto_leg._no_079-2023_wanessa_fialho_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3226/projeto_de_decreto_leg._no_080-2023_ivan__-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3258/projeto_de_decreto_leg._no_083_med_d_desinha_-_esc_clivia_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3259/projeto_de_decreto_leg._no_084_med_d_desinha_-_iec_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3260/projeto_de_decreto_leg._no_085_med_d_desinha_-_esc_conego_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3261/projeto_de_decreto_leg._no_086_med_d_desinha_-_esc_francisco_macedo_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3289/projeto_de_decreto_leg._no_087_med_d_desinha_-_prea__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3290/projeto_de_decreto_leg._no_088-2023_leonardo_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3291/projeto_de_decreto_leg._no_089-2023_giovana_steling_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3292/projeto_de_decreto_leg._no_090-2023_luana_mayara_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3324/projeto_de_decreto_leg._no_091-2023_elisangela_de_deca_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_resolucao_no_002-2023_frente_parlamentar_em_defesa_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3156/projeto_resolucao_no_003-2023_promape.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3157/projeto_resolucao_no_004-2023_tempo_de_prevenir.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3346/projeto_resolucao_no_005-2023_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3347/projeto_de_resolucao_no_006-2023_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2543/requerimento_001-23_falta_de_agente_saude_conj__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2570/requerimento_003-23_terreno_p_oficinas__-_due.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2571/requerimento_004-23_tornar_o_jhd_bairro__-_marli.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2573/requerimento_006-23_convoc_professores_jhd_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2574/requerimento_007-23_doc_frota_municipal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2575/requerimento_008-23_repasse_inss_funcio_municipais__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2593/requerimento_009-23_caern_governadora__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2594/requerimento_010-23_tapa_buraco_2023__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2612/requerimento_011-23_policial_mulher_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2646/requerimento_012-23_dentissta_em_carnauba_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2662/requerimento_013-23_registro_de_covas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2663/requerimento_014-23_envio_de_convites_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2664/requerimento_015-23_arcondicionado_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2665/requerimento_016-23_rever_valores_de_diarias_-_marli.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2713/requerimento_017-23_reti_poste_rua_juvenal_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2727/requerimento_018-23_exame_de_calazar_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2728/requerimento_019-23_solic_sec_assistencia_p_esclarecimento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2729/requerimento_020-23_medico_em_carnauba_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2730/requerimento_021-23_coleta_lixo_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2732/requerimento_022-23_energia_solar_abrigo_zenaide_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2733/requerimento_023-23_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2734/requerimento_024-23_emenda_pavimenta_joao_maia_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2735/requerimento_025-23__veicu_adap_cadeira_de_rodas_zenaide_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2736/requerimento_026-23_educa_inclusiva_natalia_bona_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2737/requerimento_027-23_educa_inclusiva_fernando_mineiro_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2738/requerimento_028-23_educa_inclusiva_zenaide_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2739/requerimento_029-23_amplia_progra_transcidadania_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2749/requerimento_030-23_pav_ruas_povo_rajada_-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2750/requerimento_031-23_micro_sec_esporte_-_os_5_brasilia_dep_paulinho_freire.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2751/requerimento_032-23_passag_molhada_-_os_5_brasilia_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2752/requerimento_033-23_const_santuario_-_os_5_brasilia_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2753/requerimento_034-23_pav_zona_urbana_-_os_5_brasilia_dep_robinson_faria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2754/requerimento_035-23_pocos_tubulares_-_os_5_brasilia_dep_joao_maia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2755/requerimento_036-23_retroescavadeira_-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2756/requerimento_037-23_exames_de_endoscopia_e_colonoscopia_-_os_5_brasilia_styvenson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2757/requerimento_038-23_academia_popular_-_due_e_luicinho_dep_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2758/requerimento_039-23_carro_desgotar_fossa_-_todos_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2759/requerimento_040-23_energia_solar_casa_idoso_-_marli_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2760/requerimento_041-23_energia_solar_casa_idoso_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2761/requerimento_042-23_energia_solar_casa_idoso_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2762/requerimento_043-23_asfalto_centro_da_cidade_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2763/requerimento_044-23_asfalto_centro_da_cidade_-_marli_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2764/requerimento_045-23_emenda_saude_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2765/requerimento_046-23_emenda_saude_-_marli_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2766/requerimento_047-23_filamornica_-_marli_senadora_zenaide_maia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2767/requerimento_048-23_filarmonica_-_marli_senador_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2768/requerimento_049-23_filarmonica_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2769/requerimento_050-23_academia_popular_-_marli_dep_robson_faria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2770/requerimento_051-23_praca_publica_-_marli_e_jose_evangelista_capi_styvenson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2771/requerimento_052-23_geoparque__-_os_5_brasilia_dep_sargento_goncalves.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2772/requerimento_053-23_geoparque_-_os_5_brasilia_dep_robinson_faria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2773/requerimento_054-23_geoparque_-_os_5_brasilia_styvenson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2774/requerimento_055-23_geoparque_-_os_5_brasilia_dep_benes_leocadio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2800/requerimento_056-23_proj_de_lei__piso_tecniccos_enfermagem_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2801/requerimento_057-23_informacoes_exame_demorado_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2806/requerimento_058-23_audiencia_publica_faca_bonito_-_marli.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_059-23_deleg_ronda_praca_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2846/requerimento_060-23_infor_politicas_animais_na_rua_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2874/requerimento_061-23_prof_joao_maria__-_marli.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_062-23_traba_consc_fogos_artifi__-_marli.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2959/requerimento_063-23_volta_do_proerd__-_marli_e_due.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_064-23_concurso_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2989/requerimento_065-23_cracha_de_identif_autismo__-_marli.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2990/requerimento_066-23_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2991/requerimento_067-23_esgoto_da_rua_estanislau_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3003/requerimento_068-23_falta_de_gasolina_mabulancia__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3004/requerimento_069-23_informa_festa_no_monte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3005/requerimento_070-23_informatizar_as_sessoes_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_071-23_infor_acerca_das_queimadas_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_072-23_ouvidoria_limites_do_munic__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3096/requerimento_073-23_ouvidoria_loteamentos__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3097/requerimento_074-23_ouvidoria_apreensao_de_animais_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento_075-23_percentuais_gastos_folha_de_pagamento_-_barbara.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_076-23_percentuais_gastos_com_secretarias__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_077-23_emen_limpa_fossa_-_clesio_dep_hermano.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_078-23_pav_povoa_ermo_-_due_e_lucio_dep_nelter.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3111/requerimento_079-23_emen_pocos_-_jose_evangelsita_dep_coronel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3112/requerimento_080-23_emen_casa_de_amparo-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_081-23_emen_pav_-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_082-23_emen_proj_sopao_-_marli_dep_gustavo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_083-23_isencao_do_imposto_agua_bruta.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3121/requerimento_084-23_constr_da_imagem_no_monte_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3133/requerimento_085-23_acoes_a_serem_desenv_set_amarel_verde_-_thabatta.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_086-23_inf_pag_piso_enfermagem_-_marli.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3145/requerimento_087-23_rev_pracas_com_plantas_de_sombra_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3146/requerimento_088-23_contrat_equipe_veterinaria__-_orgao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3147/requerimento_089-23_pocos_artesianos_-_orgao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3148/requerimento_090-23_nt_do_fardamento_agentes_saude_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_091-23_motivos_de_nao_ter_carro_caico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3150/requerimento_092-23_pq_nao_houve_concurso_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3161/requerimento_093-23_informacoes_sobre_a_criacao_do_regime_especial_do_hospital_-_marli.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3162/requerimento_094-23_informacoes_portico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3163/requerimento_095-23_prontuario_mororo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_096-23_relacao_dos_secretariados_-_marli.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3186/requerimento_097-23_mais_exames_atrasados_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3187/requerimento_098-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3195/requerimento_099-23_concurso_p_vagas_efetivo_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_100-23_corresp_ar_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_101-23_emenda_zenaide_exames__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3198/requerimento_102-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3199/requerimento_103-23_ouvidoria_camara_itinerane_povoado_ermo_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3213/requerimento_104-23_relacao_mulh_faze_trat_cancer_mama_-_marli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3214/requerimento_105-23_planos_de_cargos_sec_saude_-_marli.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3215/requerimento_106-23_palestante_fechament_mes_cancer_mama_-_marli.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3267/requerimento_107-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3305/requerimento_108-23_inform_sobre_depressao_no_munici__-_barbara.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3306/requerimento_109-23_rede_de_agua_ruas_do_b_sao_jose__-_due.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3307/requerimento_110-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_111-23_falta_de_medicamento_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_112-23_placa_cemiterio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_113-23_palestante_projeto_legislativo_na_escola_-_marli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_114-23_emenda_ambulancia_-_gilvan_deputado_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3314/requerimento_115-23_atraso_carro_hemodialise_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_116-23_andamento_concurso_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3336/requerimento_117-23_mais_exames_atrasados_ainda_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_118-23_estradas_vicinais_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2545/indicacao_001-2023_conserto_buraco_r_toinho_nozinho_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2546/indicacao_002-2023_cx_dagua_no_sitio_espera_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2547/indicacao_003-2023_limpeza_conj_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2576/indicacao_004-2023_retirar_canteiro_13_de_maio_-_due.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2577/indicacao_005-2023_pintura_das_pracas_-_due_retirado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2578/indicacao_006-2023_revitaliza_predios_publicos_-marli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2579/indicacao_007-2023_disciplina_filosofia_-marli.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_008-2022_parada_de_onibus_xique_xique_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2613/indicacao_009-2023_zumba_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2614/indicacao_010-2022_revesti_cemiterio_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2615/indicacao_011-2022_praca_santa_rita_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2616/indicacao_012-2022_busto_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2647/indicacao_013-2023_reforco_policial_-_due.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_014-2023_mata_burro_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_015-2022_extensao_da_rede_rua_eng_estevan_neto_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_016-2022_conc_pav_r_juvenal_lamartine_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_017-2022_aquisi_moto_agente_saude_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2670/indicacao_018-2023_poda_das_arvores_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2671/indicacao_019-2023_asfalto_nas_ruas_jose_venancio_e_juvenal_-_due.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2711/indicacao_020-2022_poste_na_rua_jose_vitor_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2712/indicacao_021-2023_cacos_de_telha_rua_iria_maria_de_azeve_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_022-2023_guarda_nas_escolas_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2740/indicacao_023-2023_monitoramento_escolas_munic_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_024-2023_caderneta_gestante_-barbara.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2744/indicacao_025-2022_arreca_imposto_sobre_servicos_e_mercadorias_-_marli_-_due_-_luicinho_-_evangelista_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_026-2023_limpeza_calcada_quadra_ze_oi_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_027-2023_conserto_portico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2802/indicacao_028-2023_praca_de_moto_taxi_rajada_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_029-2023_ilum_quadra_ermo_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_030-2023_cobertura_veiculos_frota_municipal_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_031-2023_limpeza_praca_santa_rita_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_032-2022_pav_rua_manoel_chico_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_033-2023_troca_disj_quadra_monte_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_034-2023_paga_piso_dentistas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_035-2023_ilumina_ermo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_036-2023_manun_ar_condicionador_dired_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_037-2022_mata_burro_carnauba_de_baixo_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2912/indicacao_038-2023_notificar_donos_terrenos_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2913/indicacao_039-2023_limpeza_riacho_dos_cachorros_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_040-2023_conserto_tampa_bueiro_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_041-2023_loja_artesanato_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_042-2023_sala_de_estabilizacao_-_due.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2963/indicacao_043-2023_materias_vereadores_mirins.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_044-2023_troca_lampada_poste_cidade_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_045-2023_limpeza_rua_cesario_candido_-marli.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_046-2023_outtdook_ayrton_lucas__-_due.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_047-2023_doacao_do_terreno_camara_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_048-2023_policimentos_nas_festas_-barbara.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_049-2023_ponto_facultativo_nos_jogos_da_copa_-barbara.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_050-2023_acoes_impactos_dos_parques_eolicos_-barbara.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_051-2023_add_outras_artesas_no_riso_de_fulo_-barbara.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3080/indicacao_052-2023_concerto_rua_jose_henrique_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_053-2023_criacao_de_uma_frente_parla_em_defesa_da_mulher_-marli.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3093/indicacao_054-2023_braco_c_lumin_r_coronel_quinco_-barbara.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_055-2023_poste_praca_seu_anisio_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_056-2023_livro_dados_historico_carnauba_-marli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_057-2023_limpeza_rua_francisco_de_assis_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_058-2023_enlarguecer_rua_iria_maria_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_059-2023_providencias_esgoto_rua_guilhermina_marta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3130/indicacao_060-2022_pav_rua_tereza_de_medeiros_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_061-2022_const_cemiterio_publico_-_clesio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3132/indicacao_062-2023_mudanca_de_local_aulas_de_zumba_-thabatta.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3151/indicacao_063-2023_pia_nos_box_do_mercado_publico_-marli.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3152/indicacao_064-2022_mata_burro_agua_doce_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_065-2023_parqui_acessibilidade_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_066-2023_solici_pelotao_do_bec_-marli.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_067-2023_providencias_cemiterio_publico_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3216/indicacao_068-2023_oferta_de_cursos_comu_rural_-barbara.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_069-2023_troca_das_plantas_da_praca_publica_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3231/indicacao_070-2023_colete_fiscalizador_-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3268/indicacao_071-2023_horario_farmacia_basica_-marli.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3269/indicacao_072-2023_conserto_trav_antonio_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3279/indicacao_073-2023_limpez_rua_paulo_de_honorio_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3280/indicacao_074-2023_iluminacao_portico_em_diante_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3281/indicacao_075-2023_troca_cx_gordura_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3282/indicacao_076-2023_sinalizacao_rn_288_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_077-2023_escadaria_calcadao__-barbara.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_078-2023_conserto_porta_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_079-2023_isentar_comerciantes_locais_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_080-2023_aquisi_equipamen_seguramc_conselho_tutelar__-barbara.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3302/indicacao_081-2023_limpeza_rua_alberto_jose_dantas_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3303/indicacao_082-2023_refletores_praca_caetano__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3304/indicacao_083-2023_limpeza_ubs_elita_dantas__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3315/indicacao_084-2022_lomb_r_francisco_ari_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3316/indicacao_085-2022_consert_r_sao_jose_-_gilvan.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3317/indicacao_086-2023_planej_pessoas_homena__-barbara.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_088-2023_reabertura_posto_carnauba_de_baixo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_089-2023_estud_topografico_abert_rua_-marli.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3350/indicacao_090-2023_cadeiras_do_tipo_julietti__-barbara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3351/indicacao_091-2023_leilao_bem_inserviveis_-barbara.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3352/indicacao_092-2023_pct_telefonico_-barbara.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2596/emenda_supressiva_001-2023_do_projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2878/emenda_002_-_cuidador_-_thabatta.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2879/emenda_003_-_cargos_administrativos_-_marli.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3014/emenda_004_-_ldo_-_marli.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2553/mocao_001-2023_juracy.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2555/mocao_003-2023_dende.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2556/mocao_004-2023_gilzete.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2557/mocao_005-2023_jacira.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2558/mocao_006-2023_ramalho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2559/mocao_007-2023_antonio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2560/mocao_008-2023_sueide.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2561/mocao_009-2023_maria_luyza.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2562/mocao_010-2023_tico_de_lucia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2580/mocao_011-2023_herick.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2581/mocao_012-2023_inarineide.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2582/mocao_013-2023_paulo_e_nana.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2620/mocao_014-2023_chichico.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2659/mocao_015-2023_gildecio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2660/mocao_016-2023_ze_furtuoso.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2716/mocao_017-2023_armando.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2717/mocao_018-2023_jessica_queiroga.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2718/mocao_019-2023_caio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2725/mocao_020-2023_vaco.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2726/mocao_021-2023_juliana_sergio_e_airson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2747/mocao_022-2023_maria_de_augusto.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2748/mocao_023-2023_dudelo.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2964/mocao_024-2023_robert_miguel.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2965/mocao_025-2023_helena.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2994/mocao_026-2023_100_anos_joao_israel_-_gilvan.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2995/mocao_027-2023_kids_na_real_-_due.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2996/mocao_028-2023_nonato.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2997/mocao_029-2023_quadrilhas_escolas.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2998/mocao_030-2023_joao_da_banda.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3010/mocao_031-2023_arlindo.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_032-2023_escola_j_h_d.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_033-2023_arraia_duduca_-_barbara.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_034-2023_gillyard_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3081/mocao_035-2023_arraia_socia_-_marli.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3082/mocao_037-2023_oksom_-_marli.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3083/mocao_038__2023_patrulha_rural_due.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3084/mocao_039-2023_carlinhos_de_cabano.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3085/mocao_040-2023_terezinha_ze_duarte.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3087/mocao_042-2023_toinho_de_neco.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3088/mocao_043-2023_lucia_medeiros.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3128/mocao_044-2023_dede_de_ze_matias.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3122/mocao_045-2023_dr._renan_-_marcelo.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3166/mocao_046-2023_dimas_dantas.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3167/mocao_047-2023_joao_paulo.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3168/mocao_048-2023_chico_de_lele.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3192/mocao_049-2023_aborto.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3200/mocao_050-2023_festa_ermo_-_marli.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_052-2023_manoel_de_arataca.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3229/mocao_053-2023_comissao_eleitoral_-_barbara.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3230/mocao_054-2023_cuta_de_raul.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3236/mocao_055-2023_iluminacao_monte_-_marli.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3270/mocao_056-2023_ziza_de_curtinho.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3271/mocao_057-2023_joao_de_duda.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3272/mocao_058-2023_queijaria_creuza_maria_-_barbara.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3276/mocao_059-2023_lourdes_de_egidio.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3277/mocao_060-2023_maria_gama.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3278/mocao_061-2023_mariquinha_de_assis.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3283/mocao_062-2023_organizadres_festa_da_padroeira_-_marli.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3293/mocao_063-2023_filarmonica_abril_festa_da_padroeira_-_marli.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3294/mocao_064-2023_bica.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3295/mocao_065-2023_manoel_crispim.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3298/mocao_aplauso_067-2023_ana_raquel.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3299/mocao_068-2023_parttic_do_jerninho_2023_-_marli.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3300/mocao_069-2023_treinador_jerninho_2023_-_marli.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3318/mocao_070-2023_dona_iraci.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3319/mocao_071-2023_janaina.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3320/mocao_072-2023_dona_iraci.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3343/mocao_073-2023_seu_estevam.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3344/mocao_074-2023_zefinha_de_amelia.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3349/mocao_075-2023_ana_bastiao.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2583/parecer_001_-_projeto_002_-_medalha_felinto_lucio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2584/parecer_002_-_projeto_003_-_piso_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2585/parecer_003_-_projeto_004_-_semana_gravidez_na_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2586/parecer_004_-_projeto_005_-_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2597/parecer_005_-_financas_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2598/parecer_006-_titulo_eann_styvenson__-jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2599/parecer_007-_titulo_renilza_nunes__-jose_evangelista.docx.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2600/parecer_008-_titulo_givanildo_lima__-jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2617/parecer_009-_titulo_joao_maria__-_jose_evangelista.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2618/parecer_010-_titulo_josean__-_marli.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2619/parecer_011-_medalha_dona_desinha_rogeria__-_marli.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2714/parecer_012_-_projeto_006_-_marco_lilas.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2715/parecer_013_-_projeto_008_-_intimidacao_sistemica.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2741/parecer_014_-_projeto_009_-_abertura_de_credito_ao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2742/parecer_015_-_projeto_010_-_nomeia_sala_interativa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2854/parecer_16_-_projeto_de_due_-_dia_do_geoparque.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2855/parecer_017_-_projeto_012_-_contratacao_de_credito_-_parecer_conjunto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2877/parecer_018_-_projeto_014_-_quadro_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2966/parecer_019_-_projeto_015_-_pedal_carnauba.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_021_-_projeto_017_-_intolerancia_religiosa.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_022_-_projeto_018_-_vitimas_covid.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_023_-_projeto_020_-_diagnostico_precoce_tea.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_024_-_projeto_022_-_combate_a_depressao_infantil.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_025-_titulos___-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_026_-_projeto_011_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_027_-_projeto_lc_040_-_quadro_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_028-_titulo_ana_clara___-_barbara.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3072/parecer_029_-_projeto_023_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3073/parecer_030_-_projeto_024_-_credito_especial_arena.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_031_-_projeto_025_-_credito_especial_estatua.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3075/parecer_032_-_projeto_026_-_credito_especial_energia.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3076/parecer_033_-_projeto_027_-_credito_especial_saude.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3123/parecer_034_-_projeto_028_-_preconceitos_lbtqia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3124/parecer_035_-_projeto_031_-_isencao_issqn_para_artistas.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3125/parecer_036_-_projeto_resolucao_001_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3126/parecer_037-_titulo_maria_aparecida_nascimento__-_due.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3134/parecer_038_-_projeto_029_-_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3135/parecer_039_-_projeto_030_-_proibicao_de_nomeacao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3136/parecer_040_-_projeto_resolucao_002_-_frente_parlamentar_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3140/parecer_041_-_projeto_lc_02_-_quadro_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3141/parecer_042_-_projeto_033_-_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3142/parecer_043_-_projeto_034_-_proclamacao_do_evangelho.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3164/parecer_044_-_projeto_resolucao_003_-_promape.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3165/parecer_045_-_projeto_resolucao_004_-_lacos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3177/parecer_046_-_titulo_renan_-.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3189/parecer_047_-_projeto_037_-_repasse_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3190/parecer_048_-_projeto_lc_041_-_quadro_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3191/parecer_049_-_projetos_038_ao_042_-_denom_ruas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_050_-_projeto_043_-_credito_especial_assistencia.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_051_-_projeto_044_-_credito_especial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_052_-_projeto_045_-_terminologia_pcd.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_053_-_projeto_046_-_isencao_taxa_concurso.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3232/parecer_054-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3233/parecer_055_-_projetos_de_lei_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3234/parecer_0056_-_projeto_050_-_retinoblastoma.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3235/parecer_057_-_projeto_lc_43_-_requisitos_cargos_1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3284/parecer_0058_-_projeto_054_-_telhas_e_tijolos_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3285/parecer_0059_-_projeto_055_-_biscoitos_e_bolachas_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3296/parecer_0060_-_projeto_051_-_reserva_de_vagas_matricula_pcd.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3297/parecer_0061_-_projeto_053_-_dia_do_combate_a_discriminacao_racial.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3311/parecer_062-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3321/parecer_063-_projeto_052_-_patrimonio_imaterial_religioes_africanas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3341/parecer_0064_-_projeto_057_-_festival_de_musica.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3342/parecer_065_-_projeto_058_-_credito_especial_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3345/parecer_066-_titulos_-.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3353/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3372/parecer_067-_projeto_de_decreto_francica_de_assis_-.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3373/parecer_069-_loa.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2807/resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2808/resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2809/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2880/resolucao_004_governaca_digi_publicac.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2881/resolucao_005_lgpd_publicac.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3106/resolucao_006_prazo_entre_comp_diarias.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3105/resolucao_no_007-2023_-__ouvidoria_publi.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3173/resolucao_no_008-2023_camara_itinerante_publi.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3174/resolucao_no_009-2023_frente_parlamentar_mulher.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3175/resolucao_no_010-2023_promape.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3176/resolucao_no_011-2023_prom_lacos_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3407/resolucao_no_012-2023_licita.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2672/dl_001.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2673/dl_002.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2674/dl_003.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2675/dl_004.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2676/dl_005.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2677/dl_006.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2678/dl_007.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2679/dl_008.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2680/dl_009.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2682/dl_011.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2683/dl_012.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2684/dl_013.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2685/dl_014.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2686/dl_015.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2687/dl_016.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2688/dl_017.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2689/dl_018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2690/dl_019.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2691/dl_020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2692/dl_021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2693/dl_022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2694/dl_023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2695/dl_024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2696/dl_025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2697/dl_026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2698/dl_027.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2699/dl_028.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2700/dl_029.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2701/dl_030.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2702/dl_031.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2703/dl_032.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2704/dl_033.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2705/dl_034.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2706/dl_035.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2707/dl_036.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2708/dl_037.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2709/dl_038.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2710/dl_039.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2723/dl_040.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2724/dl_041.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2820/dl_042.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2821/dl_043.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2822/dl_044.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2823/dl_045.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2824/dl_046.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2825/dl_047.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2826/dl_048.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2827/dl_049.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2828/dl_050.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2829/dl_051.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2830/dl_052.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2831/dl_053.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2832/dl_054.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2833/dl_055.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2834/dl_056.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2835/dl_057.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2836/dl_058.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2837/dl_059.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2838/dl_060.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2839/dl_061.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2840/dl_062.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2841/dl_063.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3019/dl_064.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3020/dl_065.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3021/dl_066.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3022/dl_067.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3023/dl_068.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3238/dl_069_p.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3239/dl_070.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3240/dl_071.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3241/dl_072.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3242/dl_073.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3243/dl_074.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3244/dl_075.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3245/dl_076.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3246/dl_077.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3247/dl_078.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3248/dl_079.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3249/dl_080.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3250/dl_081.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3251/dl_082.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3354/dl_083.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3355/dl_084.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3356/dl_085.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3357/dl_086.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3358/dl_087.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3359/dl_088.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3360/dl_089.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3361/dl_090.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3362/dl_091.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3363/dl_092.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3364/dl_093.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2530/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2531/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2532/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2533/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2534/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2535/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2536/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2537/portaria_008.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2538/portaria_009.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2548/portaria_010.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2549/portaria_011.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2550/portaria_012.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2551/portaria_013.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2552/portaria_014.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2603/portaria_015.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2604/portaria_016.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2605/portaria_017.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2606/portaria_018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2607/portaria_019.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2608/portaria_020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2609/portaria_021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2610/portaria_022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2655/portaria_023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2656/portaria_024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2657/portaria_025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2658/portaria_026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2856/portaria_027.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2857/portaria_028.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2858/portaria_029.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2859/portaria_030.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2860/portaria_031.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2861/portaria_032.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2862/portaria_033.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2863/portaria_034.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2864/portaria_035.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2865/portaria_036.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2866/portaria_037.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2867/portaria_038.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2868/portaria_039.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2869/portaria_040.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2907/portaria_041_comite.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2986/portaria_042.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2987/portaria_043.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3000/portaria_045.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3001/portaria_046.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3002/portaria_047.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3018/portaria_048.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3101/portaria_049.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3102/portaria_052.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3103/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3104/portaria_054.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3129/portaria_055.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3169/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3170/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3171/portaria_058.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3172/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3252/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3253/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3254/portaria_062.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3255/portaria_063.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3256/portaria_064.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3257/portaria_065.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3273/portaria_066.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3274/portaria_067.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3275/portaria_068.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3325/portaria_069.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3326/portaria_070.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3327/portaria_071.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3328/portaria_072.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3329/portaria_073.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3330/portaria_074.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3331/portaria_075.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3332/portaria_076.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3334/portaria_078.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3365/portaria_079.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3366/portaria_080.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3367/portaria_081.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3368/portaria_082.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3369/portaria_083.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3370/portaria_084.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3371/portaria_085.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2810/ata_da_1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2811/ata_da_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2812/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2813/ata_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2814/ata_da_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2815/ata_da_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2816/ata_da_7a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2817/ata_da_8a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2818/ata_da_9a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2819/ata_da_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2908/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2909/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/2910/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3063/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3064/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3065/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3066/ata_da_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3450/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3451/ata_da_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3375/ata_da_1a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3376/ata_da_2a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3377/ata_da_3a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3378/ata_da_4a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3379/ata_da_5a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3380/ata_da_6a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3381/ata_da_7a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3382/ata_da_8a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3383/ata_da_9a_reuniao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3384/ata_da_10a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3385/ata_da_11a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3386/ata_da_12a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3387/ata_da_13a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3388/ata_da_14a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3389/ata_da_15a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3390/ata_da_16a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3391/ata_da_17a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3392/ata_da_18a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3393/ata_da_19a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3394/ata_da_20a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3395/ata_da_21a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3396/ata_da_22a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3397/ata_da_23a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3398/ata_da_1a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3399/ata_da_2a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3400/ata_da_3a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3401/ata_da_4a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3402/ata_da_5a___reuniao.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3403/ata_da_6a_reuniao_segundo_periodo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carnaubadosdantas.rn.leg.br/media/sapl/public/materialegislativa/2023/3404/ata_da_7a_reuniao_segndo_periodo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H757"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>